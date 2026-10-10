--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f846725e5e1c5791facdbbc429063a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b215dd0f2cbcac3de7cb521f9d993f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a7a6094f25abdfe3caf409429fd123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf42558ad2d7142990a80fe9f7bc65f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dbc3786918446e0119c410b88808c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a9ea0926e48578947f69cb88ed726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff26e772f3aae19a2929fd2b2c158617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d9d77f7c1456defc19aa9f084c958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246adca4b29ed8f7ba977235e6cd1c2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23ec694e5aa47f558479e52119560010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f006a19657073fd889bf4e42aecf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5309dffd97aa2e8508d49e46f5ef812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e19f49d6ee1ec01f2e96c66a3dd3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548daca11845999c8f4d12bf8fe23ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d69f21bbb13250f2cc5ee6d48b039115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1da999ddeff9d5ed1eab9f2cf3841b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ae45a5acf11a84c05bf788ec3e7d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b48810e864864f8e53fa4d37777e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeb4d37beddfc5315fa64d04a0e16f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d372117b1d110bfc529ed841448bc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307343b7b6afb3581e09e9fe0ed477321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea184d4398a663e763c520cace319622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5f2116646652921f6c290fd7405523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb102b887b36bd919113dd4ecd89324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005807679edeb176aac8f5d7570bd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b3eb3225199719d509bacafd6b73226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c95e4204e52d04c349361215d7ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497561407fa3ffb19d1a13083212731828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd87eb1257f8d91624079f60f3dd129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c025ee63f9a6de064eb71859da39c2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223adf2423ee32d386e4603b1a5f157131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54977f8211fd048770d79a2f1bff7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c863b3302df0e1235fad6308cd4a6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae332f6954db0508dae9829ef8f9c7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60036d73330c84c5ecda9a1b5e54553b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826c11d591ba2c5c3fd00151951cb8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba60c3992c7bf9db02e87c668d35d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b33aa29fec9a2c50ea2df0b17f4efe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31125c112ba42cafb7ee3819bfab839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6099cf32e8584e1fc3d49b126592fe340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38681c440434f967fc54acc898d740541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c8575d36a51a8842ab6ca3d1ba48742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee064f5aef4970c45b72272c5bbaeb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b3562d1c33abe5c978e150ec6bb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66967b36e7b20f16a72446dc642a62fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbbded08dfb8501dd5010a49554cd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435886d208af39b9d0facb221fbbbde047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eac024eb8e1311fd5416d72c2b9bbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97274392097b6610bb265d6967b86b2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536a8cdd7eafaf124c65b060cbcb2e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c099b6048acf298c8d9489c0c89bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92303ed57138a45ed38c28625c5254152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75487f26e8f867dfba225a1b67303d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363df9413b12c3ddfbee31b88abbee0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80062e06328284891ec99bf33d086ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0df0ba4ddc3723b2c6d75de2b95b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46c3a80069e5d32f19dd4d7f39bd4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b34af6acf60fc225548315586506f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944e22543354e1c46ef284fd88740e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9087c52188b7f474fbf80822c6d5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865932740a4f06b36d91d82c050cdfcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdd0c6728fd9b571b9f2404347f3d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516769ce023e27e68963f210b838c2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7688b4a6c64636730ad6a530228c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da02f9ebcc0a3ffc813fb25b421bc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbddc96361b0a2a4f44d16ca06ffba466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60e0f60bdec491b1deccdcdb42a0a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dcd62fad3f36731a06595872abeb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a149da93fdbf96cc94a02d7948f3e8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43764f50a384d8c58e98df3c8632d1b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345b4cd07a53b42628aead23a923b8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14289450c7b92368728dcf8d975c1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecfedcc0ce63dffb90a5f6c797ae3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb940071bbd494f1879750ec631ad3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7557ad0d375766a228f46ab087ab0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7a356a7456d0883ec46a4426730d76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f487453e6e23d98e7b0385e819ba21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62bebcf35910bfa20275b11b7e3a4df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfdaa3b88f423bbec201c4721f690b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860b2756d9715206b1ab7a9309ef8e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65461de91591ecd32337985a4bde4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ff919d38f348ca0dcbb061e4ffb606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a162734824e20557c27558a4f0cd667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd62efee16e81ed0d622f3de494a118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3d6f33d1d884cff2da523bc906fc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cfa9cc6081268ea4c83865f7ee98810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57f21b08c9d923f5459e7ed506333e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a8a98ec417c3c42b70df39295cc8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2216b81bbf4d4b634caa91809f4a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b974e74ed971bd688c08cd2b06f901d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333a730074bf174d74841e10665cec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86268be2ca2113d7b18896b639c9693516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67d54bf35b50974b3110abf1b4705b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa95c98eb1ad6aa6b45bef0b46f727718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7fa6301cfdebd5bdd192f8038356e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e132a1b33dd6ed1ab8ef812bd3a8f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1616d849ae572839355b633bc4b0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd74c5f18bf5166468637704cc616822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a3fb9205635960905f95dd3a7c48c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff32fa7c02cf8bf0e9e46fad5a841524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2defb4700f2deddf0bed500186062825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647d697711240a820ba63ab7837fdbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77a6b3bb81b49595df91fdf9cd872627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea60482659e0ff04b11363e906fc2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78a5aa569be4cf1903c9bcb34365e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28482f7b1c5554a8b4b403ff14891cbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe243a029bfea14d2c628808197f4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd49d33d46e567bcd86e55a2571f1de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e2e383d6a4325638401d7618e524333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3f83db52cdc867c2caa6288c7bb8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b6b5d4d1cfce6489117cb46afa81f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12d601b7870925d15ddeb2c4a73b3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503da55c82d769f9f49d480365f0beea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436409b9d04661ca6d2fa8231a91a3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b968e2189207d2e792c45db86ae82d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d722bfc491d39cac66b2de4e38794a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71295560f94952e75eb8a883ad2b2df341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558308664bfe3dad0ffd0976b3b6d8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b55dec5e83ac577d6830dc02b5df0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f2670053943a30e8111a43efff0d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e57615a936471f1879e1b97c4679345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7a90e53c5c3920effbcf9e83823a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c2264113a291a0f09d13152eaee3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cba304e756969666d46b10500882748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05306088cdc25e24391d85a3ba85fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7833a3670a0b055d3320462ab88361c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63291599fe41383277a6e54d330433a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b154593e58623db9b1dbb2ff88e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cb8c904b6d79dacb0307a8efc1ebe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fec51a7f31f86d1fc857dcec64778354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216f78249f29e3a01efa306879ba50e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ef7cca82d846ef65e9e820b7b528c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203f31b12543661ea4f6d60a1ddbd2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557e6187ed7ceb4155276c09e60d7b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6159651a01b5b13eee30dd765b30559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb510fc2eed7ad684751341708608d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0755aefcf787ef001a9607db66375261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20edf6c4afede4515af62658dabba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13baf70b1c03ad67a950931e3cd2b5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e3472b89b97ac4a556966e77c76b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ce9e9295374305975d7176272caba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c9d6037e497f7386d51c0ac07f14d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79010bcfb59036f9a6bfaef65f44f7ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ba7ee166986bad97ec2b19b16d28c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269327e79c44a530c5a042f695016a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c40ab53eb6e4b47f868f1191215bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42bbefb8a1cd13b71dc7605f62089d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0887307e08c4c3917910fa87e06ad72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>