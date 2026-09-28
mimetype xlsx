--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1372f426b3e48aa8231172882fc9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fd161effaa7504f09bc7e4cff9c472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657c3be18b44ae45504c42b9c3b04d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102d934b2c5d30b0bf241fac511b56d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259f9663a0ee88978369e2d005f2cfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc0a8a291e3771ad42d22d9476c3e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60b0791a28a0d30832bb7da15accb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6e070b195464ae272f5c8beb4186b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfe0db400ac5d2803c63328c16225f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651f700c3bd7b4738a5c4dbe31acd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c906c7d4886c676cd1468413b4610711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de6533074c75e00c731f42ae04526712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb94807d6efb99be5d2e178d15341c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759a6b591664608159b601b40b692ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afda710499f641d57464df0db8fae115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38419cc7d66880c4f0b394aa4af1090816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb0ee60bf7c0c07c72029ebf5c56717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729369727e6d7ec8fd29b8e037b4adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af860b1efa1125bb8205ef0c10f34719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99ef6135416106faa4a7169586ed4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f5e4a0f56aceb7a33208f8184d88f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69b13720847a71f0e3e221c1e52d7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481919f4abb5484f9768cd05d2485c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760729e6ff73d098fcb827789d64b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33902055ce28a21751163ffa95e2bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe90854359053bbf3f34e0d1b65356126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcb3c487fff2ba023049c7e42fc41e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc51229b9f84487f3d444485ac0cadd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb89dce4f1831766691ffd14e849fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980072874f85f7f12f3de096d679577730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb3a5c81e51a28e5e42166b6f7a2fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67ce7cbd34869fb0abd3a3e3a85a2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e28897e872f7622fb6cbb2db9333733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc0e0712cfef7a6c5517d73d13cadd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d023a582ad76dbe3b50d36f22f4ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e8b346b95418ef9da4682f8acc2a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297cf464119bda96b80619a60e047dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6bf8cce2dd80ece69db841586ad8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56473fefd6d2c78d5526b478bcc3483039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f73f367193633e3b53a505608193b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca074b844dea873d847e035aba5594741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97157bc9819c083db00c6794c1f80ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5487cbe2128f53e7e9818ec26fcbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65381c941630fbed86014618089e3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6b1da49a764a8f49756fd95263d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc67dc15dc6f419e7e3f098f6e213c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ae703f61bf4fd889ba6a3ff6f376047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d375a0c0b75ec8579c9ecf02ca0e53448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffa30b70c585bb3255158a5a3c39c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563d4f4d55364d2c5ab835bdd2278250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80afe302a28cbe3d6d2e1507f3373a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b26040b1d749218387269fef595652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a035697f88222a2e1e3d622cbb664ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4cc44b06c210f7dca0e5bad9f0c0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd495695027221d038582726603e0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b5e5d6b09f575bb08f9d4d435c52056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6385e7a6bbb2a832a319adb581af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7fcfb482cda722980659b2ccf968a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453ca0d99ea4ef77116783814ddd2e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f8fc431e595197beaf6d7ad2325960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f4e39313831ab1a7e4381cbb4acc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153ef89462418fb9489bcbac09a9c1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a0da16500d2a6130d919e15c24faf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7a39d7fd44a9a2bc4dc23a4d4def964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247e3f0cad2cad3b29fee4ce079382e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a256f2a928fc41ca14fd03a4ef2a4d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130a2e3ab7d4081590c6180a3ca95f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b14d055b5b8893c18d11d0811cb9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517573f445869dca70171557a8c1e6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfeb6c5c6d3dd052163429c10c293370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e021cad0a4987616149df2f939a47f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7d9c25112b1ff4b3924a3376fed4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f6900d25782cbf687860ad935835573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5640604b091af56b7ce6585d61cf474.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b51a6b97150a918d045ea53af0e981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c569cbd328cc9b1f6361648a56f6222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af46e26dd0f40750e451f0e970691b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df615a52982e411f19776ca35352e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af11510d97e85117f3e94ac22c11dd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33894607645086849536e46ed95e77326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f35a12a363c3c98843d90c4c111167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e317d4ffeb6958dfef46d31e7a02138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a6376d84d14677363e3a4bdbf214a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e9f2c8980453ab3ef99b8f8c576410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc309dcacf7af574c74954e95f863b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f6d629d91e554d0bc2cb7badd2e0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58f0ff6327c807740ca6841ca3541d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517e687571f13cfa9ec8851effb64614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd98ff86c4329d128575b1ab672886b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5b64391e8b74b2dd380c72d95090016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bb6616d389ea0bcf17f0a0dea2dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dc132cdc7515e56f892d6ad423aeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bcb4c4f07ee15a3f5c54171901cff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a15324c76c77028db8ac62dd57f97120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aa8f2d7837f3370afd6365399254b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8590d099864cd86988c745a9273c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f275195dc520777da9d456313f229bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe31d4bb2ef9310e3360860b7742de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0384c70965541d0af01845b97a18c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cf27d161af6f08bd0a6ac80c63c8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f869d18f9a58ea11769c4e0bb87a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48fa497313aab45ac6c28cad40463828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37014eedd61d840a46ad5a84a23327a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be647fca33fe1a1446d6f27bcf75bfab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fdc7871c6c268f7490f092265920331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4466af4f85c11e982b7a2c7fdb5be232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0aec890a795627e10ca22dfde4ddd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5286f2735a447a43050157c70c5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205133cc2b57eedaeacbec5f762215f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16708985d42924ccb5d85ea840fff6b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e419e3df3f3aeef36d8d6b16f2e0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3643f826dad58b4929d7483503c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3772e59327a3d60edfa361785596839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b78ac1e9e179b786f62b4bcc10d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f330df225582bf8c109ca9a18b4b0da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9789f7ede6d0bf5ef6bd36f2acdd7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580943f71da0d326414404763c8fbad143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd9c1dbd608ded8ed60b824847c85f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e547136215eabba5ff425de3a24c8e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1dce67b270b96e9cd89cde6f1e09d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0bd719f92c56366ef7601a92effca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f2eb1592fbd2fb93036eaa0f436a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea177d075afe15a6febd41c0739d2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892da62251548eb778e2854b429710950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439e3a96b14c925bd285025042e8f2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273d133d4ce4a2be4f2a162be5826d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eadd4e18950cb7d70ca5293ef839753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18410c2da1b535aff1bcee7571a5f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766074387dea813f11519bfba7b0c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6becd5bd072f38c7ed8c80d519787ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e96be4c2fcfcf3b949487dcccbfb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d950dc01da23e1cd7bd690896b3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143847eeb9ab3b93d1ff15072e553159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e098ba475abce2ce33436dfac2e08860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f3b5302b0ef3967fb8dc5adbf281961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977464e05877da66dae7cc7a977f26fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a7369dee06c05be9452a7b1e0ad3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce119281320f0351d8225e4b8f16aa6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf52ff9a2022827fdb8ef163fc9178165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5277ab2a830a147af21a0c10e2494d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae8e4c07caf00add906bf08562e74067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a76aba87e3f644baf5c1ca703ecce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cc76a178109789dd2324caff6c3f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb99eb8f776aba33714fcb5e667034c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2817fad0489666f688ab3c8764caa0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4339f1c8fcda63534b9910360c4d51172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fecfea06fa040c49b79887e6c04eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce5e3f863229002e7c19ae591312ef74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>