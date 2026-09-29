--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac3be6ae6a13fbab8c4ea0727776951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e085ccbeee56bcbdff739009ff16f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc304cea6cee459f15627dc2741c2f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7268b2595148611d6dc552b223538f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b1fe12eafdebb2865b26dce1adcbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec229a32e1a3fc646c3066500b6d2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7402997a41be5264aef821a5e4ff7bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c715587d6ed83ca957f57ba11f718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14e24a18a2add04d9d214ab3ceb809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e6982d66207303c153203f21932ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d50459d27ba98d2d6e203cd02bbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53986bf6d10dd6f131c1f73903e61512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f51e2c20311307b28221860bdcf0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82cd6d40212c126dea8a0d857d522414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828fd647d0f2c8883d3a79ec11c42515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142b6bfd42e12db036f5a57510b849516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44342fbb9b861303da30e0843a653d9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359d626b5aa533c9282fea9e98c23418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b3f87af15df4c031e2cb5c34a44919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6b6b8ea59bc46850e638c258e82720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbd0fea061bdd6405f1ab315c33e1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f904bf9a20a2c7cb8619eede610a6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575802362e184170787b8bd20a6aefe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ed23a200c4f60e4601d7e7240c94524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36370cd098a62a34f29baa8bc19f61fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ea53cc3d98c46061d3433ae43845f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37f7e19cd592580cb2b83b67435a1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d248fd54bfc445589ab90833d8e53e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f6ca2eb44752de6195bbff5ffe42029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89b9eeccd90481101084f26594c40a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00400973a012306edb5d5c88a2a2c4c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee1e1b84856ca1565ac19abb2b38d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b812669767122205c4f67784f34f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3f8d5057bcca53fb522e171e9651d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb32d3b63ede2557629eb33f18ff6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb769e1642dc65cde7035ae62834bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3492b9e2856f48eb480f0cf5d19677337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928170e1de1641fd2c88f6dcae000d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14e556fefbb74a39bed1d111cfdd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ea43fcc6b22dbdd7158addb0831c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c600e057b7de327e1071f0ea57ff7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb9d1433596072b03eb986e9c6039b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ddb592dd3f13ce26bd39c2c2cdb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34268f22934726d515b88640caeca0f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401cc28cb12ed0b6b1e5a4d9d29d5ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44550cfdbd96c424fd682f776ebae1de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30975bfd153ebd71d47dc03611521cd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e02868557053b240c8179d25fda948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def6d181fabdcb08380dbd345a8cb3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199eab941a8eb75601f73c6d74eb6c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5af5fc737a91cf2b52863fc772add51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d0e4823d91da8d095a1c17bca471452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b5a9bc3d9653ff42adf2b84462ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b19260a19f3ec7adfc882dc0739a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e10d2f8e577fd93c45d645161f00955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44909a3e9f753f9f0874259893a3b8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890af2e8ad0367e202a97067f037ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738b1ab278507507b1e557f3ffb8ec158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1226d02ccfa3b44fa4b782a97db92a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e777caaf44677c034f94cf632494e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f500f4323c04580726deb6b49fb91f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a304a4b918edb92f585bccbb835a46662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57ab21160b6335aaadc661361fcda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325b92fe1022ebd5ecc5a2100a9ee4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c51e34a56c0f0dd07d5fc578a4248365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e6aaf3f81fba385459cc511df198f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae8ebc3faa460b0070f9489ca3763e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8d2e6be3ee36d267520287bb8898d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76adeeb559fd537a65dfa0614eb2bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4e3263aa262b5a558cf1d68395f3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c737d7a3f357b67e6f0446a191af3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360784b00b205fa18c1c31a8ee94ee172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fae14b8e2f00435c9eb72b226da6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199daa33974e631aad158b5db09255d74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00050f1b3a93029dc3fcce86013998661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c55b869728c9cecda2b6bd27379b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b2293367c1111d14950ba4bfae1303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16511d940a941c9605784b50ce5ce6f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc1c98cd6f1ae590dbcead258c7a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9d837c5f3ce76447a0cb928767156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067b8d44a294075c02d7ecfeb82acb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a67a024801c83b484315bd25eb8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410a861868d5f5a47e11188c6c600859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64694beaebe6e467b3a7b26c116bd5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c348b8cd99311a7bd33662bc981bd8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1ae0c26844b4092e23a3705f175c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ef71ed36e67cd4567affa6767ad0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379cba948a325654568b1b1d9c475f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b78d5427e9ac77b116518a2a03725f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df15ad873a09b3c40ac363b0efddad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd9ca6430c736e00f0411e59d8b6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106902c74c22c4dadb6eaaf75a5b6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d6b2469eba738b77b9702d4b492119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de83f3c29dccee5a26a13dea13276e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336038381c1feb8dc572b04e253c76821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f1e9f5d623c74b67d003fb2589bcc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203133b811eb697d5dc08e19bcd696ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f6abac9d8612115ce092630d24b0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be4dfe8129fc1049b38f38c8be17d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b40da02d0a006295818f7b170675226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739dc0d96e0ff3f8df3c9104be8b82a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6159fc0f26314595a95e3cd5c61a2b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacc3b3df655f8818b642f595ce213f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85791f816812c517b0c405b405b1850630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e15bf8e53ba0b0c32ea6531f86f39f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e16f5354ec0d02cf78a011f95bd10232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48ace0a4517338371aa6cf9a04489d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357fd8fbd64011176ce624e933abfc934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238b2d74cf4ffef9f10208c09c49a2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f94b03d2c62865bfa92b016f814036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082aa1e70098b208a90e8138ff0093537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033556dc869a6262191a0b85d10590438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c10de445c5e57fb54491b82803c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223bd6f0a247aa968d7d8aabf1576f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4808a09540bd23b8656a3d5d62727441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb09855570aa080198c5844be000ec942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cf1137a53209ad266bcbec802a03e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce80ecfdd0bbfaa7b9f11646fa2318e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959646166b32291ffe86104451de218145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e4e3b17aa5ec395b21e4d72cf735746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ac0aeb9f052efb82517d14e87092a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50020a62711160e68b024da88a8e90c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446966908d55f23f9863e7d82039ce9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7bdbe3fcbae42f6b6a1ea66e3ea550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b74c84957de9cd809a4c5ce99b17ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d9785a6616d316fdee99004e6abf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74458c881c2234f0d94920b27036cdf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132640f5d504e2ad13773ac78a831f5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca812f43e5dc3bd2f7f0936a6eee8d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa6c2d5e496c21ea94726bce61072756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406898de9d612af706367e4903e1d0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c249de92d814beaee73c08c50dd72a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a312b0f0a2308c39da07924b67fc3df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f003dfdff387bb3d4168cfd8dfdf8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b59a49be8e95e1a62dd8d16aef91b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eef72942af586f8c0e0a5680f2dce462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb157fc660222501a469fcb33904e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ed0b3801f7ed997e7fb6b988fa95964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa6dd4c4e380929c35065eb834b8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a58a3b8e71d33d9e2a40771aeabed966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ca6060158946170727db84c15fc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d95c0bc2025b2947674b193939078c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b992a436cfa2759d801bc3aac5dd2d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a702c27456e3e7a1105b1938cbb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac184d696f28259ba4af95b997a97271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa59cbbb491f082ed6c1be1f7b1e5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814662db2fdd9e36c94668961eb5a6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2037add43801b16c1788a886d910c6074.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>