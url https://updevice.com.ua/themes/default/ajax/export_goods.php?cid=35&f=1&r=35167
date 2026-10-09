--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dc8f2959a9d7926436ea69e630d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990311e05a053bfb1138db779072fe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d951f8f42f8b4c069fdaeda2267bba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041f3503824c5ccee400b1be7d990a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c622a9cd7b97ec2cac7c180a86fb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c723976c32bc0d560cfa9517ef41576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7a460d05c41f9ef2f2b2dc61262077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54083e9c8622faf3f27ddd9c263186a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c172ca2947a6d489602d7f9705b1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c6ce76834cbd853bc0287621bc5f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dab728cfa5db595fa09cd9c3855b5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b24f9a1ae049e2697b685c8f8ae6b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7449cbaca309a7574f640ee17d00613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72467bff87eb9fbe2186bc2be805d16b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a94bc0c72c1a3a327cf00ad0d7cead15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cf1059de0a6131e8e7c402cd3efc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0194d738abeeba8a552a6a322ee36f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f76675b76d226575888b1f18cba8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdd704c37ca14b17d9c500a4cf909e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ca65f6373e6508785b77964158f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df828b7559de87a26eecf1b8570c0321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc920c9f1333aa3f7f3cc57b6a888522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb898524740a4c8732e35bf1ae8fa69523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29a79028a34abbebe29ad02aa6fc4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f524ccee4adc157c06c36b76cf99af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6a03d1e25857fd471db025d77512626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea88f3b731bda3ac52dda92fb4c8e4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562746b96662f65720cea39f10d67ba428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea86f515ef4076c44bc42806b73fda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e0488d8bdec867852067ac831d96b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ef5412421006efafbe91ba773448531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efd83bbc54cb43815778dd9237e6cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cddb75a6b070d644fb24613d47227633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0f08055f5f3a33a5c2cce91a3955534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77edeb7217148894523062ce348f8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4dca11ce8b6fef8ac631efee1b46f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a47f1b80a9860284bf6bed40809437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a825d5c606295bbdcbd1eeea7bb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ca6c8c57dd954911ccea35a94dbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edd3001c201fe5f03d6ef3b9f8798940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e98c7bcddc456cbd6a7348fca997641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad398138f20fb8a63e2598a8c45149d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed02d13758c77310138cd5f3cbf54c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268b58708826375591b1494f25a786744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8f34deacc4cd3db7bf2e924c175ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e91b8ecb9a7c3a1044468907dddbc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763a8eed10ecb458f5a5d6ba634002f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302710fcdfb3bd007a4125f0774ed8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dd36151116ce65368728a5c448ce949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27dfc9ca780278df7283cf85379cbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dad88822567191f8cf77f3a38e7d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56662eaf8f10d3b46c20cc52058f781f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99646fba729147b76f250e289be02353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502289b0daaad69000218197448e7ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aef68799480af8b821f45576d3e45455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38101b776ff663b140e485f0e9ef6ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e073f1d5411bad292e6fe263f77457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876aa2a9b76e3d7c793db0cdb5272ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc274ec69d46b29a809bc253f9871b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a57001ae3540d0d109dfed37ae6ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675cc81e5418ba02f29e1e48eb5b5f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974856142cb0f0406205bd2aaaa1e5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e842fff92eecf79e4f5e7294515cf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fcbd62e1f8c54c1b9bc7df6901db164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d638ec826b6d72d8d21f61a4844c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f33c66d249abbfde3c3c9792cc69c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64c633a0f1aeb60bb18916a052fbd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a11457e57d3d2905a6fdfe9c56997c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5db7d3a4aae7b97cd8e11fb34800fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535984efad94cb9ae42b59ebb0d55d2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64761714e42c89352000d2314317fdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eac6b6a145f8032abcd699cffc211272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3c1d533c9c8bad11dd5624611256f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487e14cfb58861084f1a6c22575fa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd404717fa924048612033f5dfed85875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1847013b7885e8f621c298b31ac37a76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2497a4c6a8a195cdc8fafc8ecec96101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f9029b813aab9442964d2d1d0da202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660747dc6386dcb2ae1263688e07bfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ce98e97f9cac5c301693a5f46b9224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e21c12fb3226d40d0fb3788ca70825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe4c061cb6c9c266c7db9483e94f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7b0b43154e596cfd5003c0d9a7a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6336dbccd20794f65a3d3bb2d9fd988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47432114e0d6f8fdd6a301c628ac22039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2090c1863891022f000d26817c2d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1da5435db47073c177ccd4a384fee111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54476e1c68e81d9e13b8eee7f4c6fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c9ce310601e0be9d523fdb65208a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77ab94ffb8770ef94da16b33da3b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73057303de7ffcf2dbe136152635c0a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411a688f1523de852a72154ec0d012316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c245be7adf9d03d17a110380e44be917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cdd4d4cbda91f0f4b53b11f4a94e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e928237edf4b55fb81065c3a627a9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d746da235bcfbef486fbf08272d18a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3b5a0a6a8835427d70deffa0f467b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba0a02c0a374e14930b9589b6afde422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a87d1be763195ef2edc425f4a66c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617b19ecfe0a511aeafcad0d22946424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a412dcefcf4282b43ea1ad7788ae9d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e754f61679a4aaefd7c73727d10a3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0779000e2df522b05a5d43aed5e769c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb42d0e686c9ae86d8b985d1e4a4e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27094d4b28633751e8bfabe84948a2ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b9400b33ff1676dceea92dc6a47a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd33816145493cd81bc0479db2b9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f608627f7037624ee0826f08c3777f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c41804ce661a87435d51503e17cf2733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5905a395f24ec1cb9fc90e6f73ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a961afb7c5fdeb945bd9820abbcfe8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52c3736a746ca89d2dfa25e961c8df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c620922d0d1eb57f890a88c804d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977311d46dfc935506e285f6c8a5254c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43ec45bc53311b43db7988ba56aba539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910362dbdf6bf3e2d3364c35692b13d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1b47f41cb51bbd469757b6a9e65141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896de66d50638e8009c1933624ef3e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee82b8e5ae6867f3e5c785c79cb1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a444edb149731f0a95ca0e0a760cccc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef5e22a6000fc691a863910b3b398645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474295ffd81777db5441007905ee6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa657266c55898b5f2f45b3598ec561c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8506c89ffd250f15a1f846a744037748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f1195d9513c52b363273b711039349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca08df09f9562564eee671bd2dfdd2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbadd44d3c32b3125f8aaa2a44a63151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad16015d08dddb17158a0b459fb17952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d21976b95bc58eff51d0ae9ed759f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7311fe18f73389d2f03854a653646254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9b25eb0e1be0306185b0b1a619e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257f04fd35a4d055efae6ac5b8790a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd33051cb2f5f3ebb74de049424d9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fda576f2d3331a1cc282c7c2a89aa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8d9085d59d10de994474bcea8cab759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c93e8bd75fc31b772a0e23231586e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbdd145f60b2bfd30a210ff02bd9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64144374f73b3dd3c87af9d8e3835e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b116ef00a6c03a81ce8ee238161563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fad1c6cdc4f53e977b19ee4f654264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fae8bc9c59fe7d1c639a14a84d76bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a8a8f5577ce31211a8b2d397dd60b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57d40048d0313058dcb521bcbaca767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596fc0e9a9b4777f18ba14ca0bced9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51446b3c533f665f28e3980cdb3cbf7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639755c20d696e4ccb2347b6718cbaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc87ecc0d1281560bb878da396e1cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918d0d23f0a6801fd7600b6933946b172.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>