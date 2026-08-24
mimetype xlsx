--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6db766fe48b42b765e124458b3c211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd2505d3b5119423d63c6cadd554942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa03c56cf0417cc661da663ca928883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e229827a5461ea9331cd394f7194284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828304dbe34f4f085b4f9494128ce75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed720854cd89fca6c0f228331b55ed26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd0446b81548ddd3f6f06ad036f4e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b5a5680a14b55a7feb84a01c1c2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f61d379436de6e00cb4e04fe4b2819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991c6aaba0ce86724db399d021ccd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b94bd78d8645aa2d4bea0641359f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48d33f12b2f16ba10bc8816da5fdf312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20a754e0e9c2b189f8ddab85028f9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ddfd9b35ff8e78b683c921e60427214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88117d761d55788031f8f7c33b246ca015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55ce297a4b5e5e48353e7e30c609d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69903db19a0b3320198720ddc98cb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f498b57c96b1a400b8c211245734e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962a5222814ff7642cfa302b1839f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16968a61e79b68ecf26b98fecfc1bd0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268fb5c35567ecee0ede63437880b6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c037db2018299300f323ed5fef052422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbed65c1ed081531a7c1236ea469023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea6075f497b8c1e911cbfbc357802824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d464f37984fe677b187b228baf07c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96bfa5309a95fff21daa1d2904a26526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129308a41cc2fadfa102f34f7150e1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb90f8ab93ba7e4dbf4d405d54b4a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35d809a1dd91fc3798bd21331fdc1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a21bdb008078d3a59930e69ae387730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0aed2b379519f858ac549d2abf5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908d76c601bb7e9f868437261eaba732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a2425a1cbecd3ba1438429e2f3a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e78f952f4b9e48237d5940f2f3a10334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e7259f70500e4066d5521e7c2d26e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76714f3862e6af5eb2d813ece853954236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719af6aad224c7283abdf4e11b6089637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec608245a619af8787b6bc3da1a1c3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cef159095e6fd80f7dc0e8c173bff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f694eb328105eb89769dc0e37ce3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985bc3366ec9f095ee5cc960e8ab53c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b45f2b45825583d24c8b3f869774042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862b3d92ea59ffd57d2895dc9774c9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df16c7606d77f2c804bb16d5fbb0d5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebce1df06fb58566855f0a25df680345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764090f4ef25e967d4f2adba4c6194dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03031f22ea18023430cac2e4e8dc9d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979da4f4ead2a589278725d25459c4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db22ee0655b79474973c61ffc196bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569ba45944afdb16e0d5c4c8621fd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0b5466822087a90f25f54f08674ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4d5bb4d131bb380b95811b28edaf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c6a9044fdff84d39190c4e591fe653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a642082e941c24d992adc06e8a18754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2fd919ce717fa19c4df7c5eaaf00c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18353fc6daafaed3a45718811bd683f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be443beb99fd9986030b16ed296364d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a47db101f5257fef6f17cca81e4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15f9e0872eba2ad5c2c7a92d79e5fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bbb563ede4c02e12c7bb8fe70d96c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b7bbbb8c8a6f1f5e72c0334553d8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc035fae3db8348694d7963ba992162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8486e5bc5ac6e13414441ddc696863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be176c58136a2b753fbb9436efe6165c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b08f1551606700e1b2292b24b86d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81f4714bb32413953fa87f308e9db366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2c8e90bbe05ec75fece280fe853667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08112bad655e713011098e5073ddab5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945538667999f2621c14a3df58fe4e2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208fb26156a4cd8c4b377d8a44d4c5070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b88aeafe0253b32e14a588697e183a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f0d4d631164ca29340beedac92df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f82031a11e46b21860918ece931b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ec3ebf89f2a44d6cf8802c27efa7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb96a4da6879687288abdaef38306575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea1775c7de3e4a97bc52b786b3754476.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158820e381b3f0cf5faa09dc95395441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58de3b83833c6f6fb78704d768a25d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700eacd95398f54625906554e4a3c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df34d62a7389e44c2d1855253150d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e47731ef008343515d7669209d7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e2d7c186e78ef5b18a1a1a48247a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06c9d386a03bc441e469066504e4b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb52534d5abe3b10a32870641cce5e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554740a3aad2acdce7c40c2c8325f0e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97dad61f9344445bcbc83e877da52810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847111c7481f041eed6331d3231bcda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb3cd0633ff6025818855e037746c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b90eb65dd85d2c7631dc4f12aa5a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfd98a5ff8c8ea3fe6e0956d15a11514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed40698c43d4e627852fbd776e710915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d49d0dcc5f55a6476b60bf2f8528416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be45032abca04f119efe87bec1489017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72387ff7563bca5a614e74af999467218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef1d0ae6f0832e732db1557abf969319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70dc028ae73c97858022bebbee461320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d8be61ccca3c144d537eeadcd3c4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2f209d14378b4e4683b165f023d6822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360498784fd4d7387aa613de9c779ad223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bd7975cf882e2ce99762370007ee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864fdaff9aee5f0efe22ce3332918f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e52b6606ddc8a7327c8b6ad559c6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44adb9e69490af020a8cc51807f9cca427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217b1a285a00d3373d185089c13ef4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219964cfbb357d2cdc346399f81a55d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fc61e81221e87d058a9529452375c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c50dc0b6c8f86fee7637ed5eace37931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a717fa57eff26ae21dca5bdf4196332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317d088652b9bca33ff4c4c5c6c44a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea9ae936a4ef9f725d1c83ef7103d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4269b93703385f2115f0dfc9ded61335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5c71be918f4527b926e16384f33336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81813c38daeb2c4eaa6f107ff1cfe9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881589ac42251d82f50ae8454d2f54838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f41c118d861c07b8567da4a18fa4fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00758bff0a73e870d1870b2ced2221f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bab06f6e6722f4640fb0f523d144ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a502fd1b9b2fdaa95f1aa57aa6f85d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c75eb0f35050db6f1a6b8ced27e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5541c881b1f8cc5c726aa975be6a9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4aab485be2a36c1489a2df1a3375f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dceb71e5a421d3a88c3df44e66094646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1697d443f19ecd817145aa01710075847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eabec5f303caa93899b6fab58d73df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bab7fc7b07297e35e11a5748df208d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac28ca3798164af5b6d137770461f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fa96e09811754da01746bdf10f11c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a5e5c989dda1cb290c1e17715d9f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82589378f386cec248e57bb9f5e441453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992380503076ca42fe4a89a7214e2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700973b55382d4d11a70e72efebe90055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b950bfa87882eded1657180f0239e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac13ec82c45b046bf845ecdfaf8e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707ea9e53dce06bf3d274adb157235558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867888014d716c1c9f8a17c64e30da959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bee54e01003edb0141d2c8deb7a5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636177040c8ce250cb2ce6cc15dcf28c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d085895f270223ea97f2f51b6ca71f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821f13f8c510216bbbfd3acb3095c7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1db89e668ed2e35217719f98fe3caa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03568939faf8878ecd79aaf684ca5da165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8000e2bc04c061c01d92f14a342810066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cb640e2bbd4f195cb03f7af4d5b6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932468540f9f4439239214fd1ff128d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1907b2bdc84b8c4d817432f78027e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc18c59809eb25df58ab23230b1c7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba6973bf68ad976019a2b742dc0ddb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f752c2dcad7c859dd1094793e3ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcd2e1f69a9305176d1793581f629473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926359c2dc26fb4208b7a0d08905155274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7fabb7c3b35824747af0eeea03ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61150559eca086bc9cdf65f4d3275776.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>