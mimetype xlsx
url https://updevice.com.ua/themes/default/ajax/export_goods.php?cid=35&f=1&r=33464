--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -395,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e004e92fb5d75e60279f34cd5ea77991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1260fa16f5ae6acc95a2ed171bf66f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a7a2dfb06422454dd0291f5170c9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0460aea77bbeeffc1d522bd437f354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56243807670a8704c87f118cb9cd855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ca82dc7fbf8d897551fb001e62d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b8e7c2b3b616d514b039b4303d8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d36c9d15f3364dda6f9c18ad38b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96b61b4bd7274c6a6a5b6bbe2b73ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4ae4e1fc58ce53f3cc3956c9621010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587df34771f00bd48fc628a6648b973d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194aaf74fd582b07b9326cb9d7c1a0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523cf9664548cdf8a8e0e237590902413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3204fc9ff4af964d959baf831c0c3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6f91555870b325f176bf3d486e28915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0952901c8d0de12225a88b502b1a5fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3c1755f89288ce9b61c45970273617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e77b8729dd45bbb807080727faf6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110670309a2de3c00e7c4ca8c294868419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e58f25013c7072e512ad5577809f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc89f5cb3eeb907cdf5c9d4d7cf48e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad28f716be2582c3d710de5cb99c62222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cfd9b55f83e0540af8f93489311fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c676e4d1f0359bb26c052da44ee5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5b17a849f74c9cea8294c9878f19f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6e8ac6ca1357d452d5d237b3a1c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17331e09cff9521cc097c669f17db5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec53722ac6e302d01367443a5c7b55f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad330a1a07a05ff76ec3efbc26f360c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e873c10cda494df3c1939a3f2bd9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f6c13322e5ede959436f907ae851231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf0127f962ef9376044a0dc647e9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0095761d1d9e6d742391ec6b493333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12363f0c1fa302190d1ca726c79e1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d855104c8d4ef653c8d68396395e435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f42c3c3995e0bdaebd96a10754dc6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091aff7ec5cad6bf2fc501d260aab5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d2e49e6c1d18c9259d5ba45c5f1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c25754ff722dd47747b73b7db7c8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e206675bd196d4a9a3e451eb6f53f5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ca27d6396207de74b447fe5edad0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b5011f57bb8819730865a716c534142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc58713b5e58d6865facb7beff25643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1c830cbf761be43503b95c47bd28344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108fca58cea26268d1cb7c6790b410a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5330c2c4a1987568b9587ff83f1748446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105531de70b292abbc40b6a5341893647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b0465fbfa6388e2944c1c9909bf1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c4b930b454797cba97720eb787a1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e1e01d7dca424a26a4fba3095d58550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d02a7c3c0f385136dd1ddee951cc8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f7d2a8a69a52417910e430465e4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6db750f9e5c0766a66e7e1e2bea7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708226fc3736741943ab965522255a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b3c130f8f1e8430efcce778cab9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd293aeb472f3f6cf4c8ab4ffe5700456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7e83c245a3e1fdcc4bc74d0ebe5eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e915c94222ffdca0cbb5d66a93eb1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c593e58611bb24f91920d93ce00d66359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a44929d0aeb91eb33e39e579225ba160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a6c9d962463d07c030bd7cb352c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a14663843fb551354b7e56b28206c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6053b47fc9f68a8e1f2650e37faca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103939355388c4b0f695f00837091bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4517095547e0ded797538d2be630865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9fe775fb377ef1550ca39a3aefb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385aee1223acd2ba14a7a9dd203ff1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd28ea6e0b71b69463829ecd8295d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874874bce8df9eb967eeec2724073a1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f66a6c7b887717afeeb310c9691d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0188c27ccc01d19cfb32a4ff2000471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2153540762b2f4ee45753a7bfd04d2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b2709066d6a921df1244f4adb0fb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482abe0282129d44b5b8c74c7ca702ad74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aafcd08a60ca714ca118bfd8b332371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1040e60995f65269f997760956fff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816404e6624a7528ab380459dd102b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db7ef9f81f021272de069345bb102c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb3c9474ce428ebe3a23e184e5ea2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4358856ce59edbfdadcf5018da1d9666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ff92175517975d5ca9a52f5d28f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7ebf1c63c58937f7e5bfd22155ac68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33cacbc4855fc6de275ec9b3d09b9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5b5fb8173e82c6b1f7dcf33970a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7b30def483f63e4817e5ae4e3d2d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e551a62f35ffd58c77997d792c2b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732e2b9de427c3c40911db1053c30ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2654377628d2bf014a3777e5af56e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d392967d5321715277a06a085c42115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cdbcac769c2dbcc405e7efec857de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcb93b3faea54ec5ade5fd92a8f86717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298e5c398174f80d32b5d0495b8f7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec82b385a3204bfed4f14e89ae3c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc100d292ee57bb18cbd91a28303cbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af991f3c6e87dc394f4d456ebb15239f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04c9b3eaed20e06e183330caf93b1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981c4ca2e657b769ba2b806f7b6936023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87beac48e048a4ee6a7ee7aa44a61bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1ed9c9bc082e7ca7759324bd0562a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267424e2618203d2ce883ae8cdbd13b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668aed982c37829b8091d1c439a1d1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bdf25f11912b036b407a62690cf6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc187359bd2c11fc0ed143510040a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03a828b6a375e957b58056780e87ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a27b7c13e253ed19be54e7d0b00b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6bc2525c4d21f896a1aa897eff68632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92741575a6f17109dd3cd6c3be5170333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86424b6090c501d2a4fe60f2d873124b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49203e55d6e80158d3724f802ef0d2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95842868541eabb914b65446af114d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33748449990ef5c6bb2503af8b3cda0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7946cda2259e620bb2500017c2cdda138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3f134ba3299a0a2105c0c1e3ebf3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa649c70cad9fef6dfa86ebfa5d2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e8a54bfeb4c7556519ded389bc4fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9486e93c97e1c01c404970221f7409142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ec320a2413aa9255e6460c584aba243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb283ffd7759a7cb868148ce05d265644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc667d6a9608e17cff8e42dedb1e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055bdd39b31765a459b1744f9933c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a84154c55e93236df8357379084e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba466d35839b641746365387975e1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caca39dbe12f8f97326fdd08f6018d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24f085c3c96b11ca10e57cf59bfc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dabf09a1e6d78be53d6632b4d45f3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a20ac08042bd96aba78b7ed4bef4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7507ff434b022cb47cb1e3009982453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08007ffcb9b93218bbb4d49811c793d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22586839c0957e6aa8a1625a6381a1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638f74a60d1389cfee8be980b5373056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e049c79b194ceba20cec7992339021357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9adfe1347a4c18f9b896162e42a81358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3acb13b08f3b9d9722fd010f1abdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ecdccd257679d1b157c3d0ffe81060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b223a0ad5d0685eed63155eb9fa72461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e929643a737ec52454ea779b996456562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44542f87604a1978458d2b01401d7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a605dd74eeb6188de4999352131b5af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195628b28927936f0c4fe92e6591e0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a890159f07a27117db8cab2b296b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4cff17ae0ba18dcc63da0b2da6bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed85d991ac2e7c9776d5fdd62c40568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f37581f879a8b98dcc8d9be9b208d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a81661008211b9a790dd33a85e7b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c9d7114e0c73d22b33f570e3dc20171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acfbc0f0cd7d46fb9483478f29698072.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2618,110 +2609,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2988,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3922,94 +3853,69 @@
         <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
         <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...23 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>