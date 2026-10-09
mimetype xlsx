--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -457,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e4caeaaa570feff7a75d43ae2ee0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb87a67736df2fe25d84348507bbea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1861917370f51db719b59b7c511a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ab8736e267ea3f8607b6d89fef5524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e613de310fe255b019e65a82f37db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30604a72698836eac1485387381eafdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e4e65a12cac62c48ce12106b501007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbea1283dce049813db873480c5258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf79851ac5f517e66a6720b4e849789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9c7fefc5443ff3116d496ce2db7ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45996663fa78a405c88911f8ff17a9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96010110f1dd1f3ea0a118c72e44693112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598bd252996c09b0fcb6d2ae4197f0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccacfd4cd1fc660c2e5f3bbcc5fd70a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429830279a25fc9955918a29a1503aa315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c5c0e47f33fcef12411e77fea598516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c76ffa44a3a42bc63f5ca80b394317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92471d576c6b0fecccf7cc8b0daa74518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374fc1e45def860895d84380dcb836d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf68350e0c5a168c55b5cc6164f5f0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8af291b9a9e592c07bf6b4235ec0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a6788143b268fa8f23a4c5cda28e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fabf4fa99e60620389eaafb3cc605223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec636ebdfc00f8b9fc7052d24466e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf9c1a3381a33231661ca700538ec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ee5aa0cb7b0457b29c3380a0649bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb57fb63c9bfa264a83d5ba863b30e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1887925e382f5f504c8541fb08afe628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce666abaf04b7474a018227b6966a9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f2bfc386c7ce58e33ab67552c502b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f65bb8f8d8a4b105cdf83d00aa3b0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcde5f73bffd60c79c3a9c53b0c5c6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9723bb62a6cae7aea7cfd635ad126f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66459a32fa7fdaeb0a32bcacacd4cfee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a204b413501cb448f1c38514a5d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7b29405388c373a7d36dbd8730f6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eb67c309f4bd21a7be3ce63e891de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b310cd9cb4fbc459750a7085a8d152e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9248d6780633098e6776c89344cbf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1b06a499068a8ab358c70204fb71940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4375e333074e5a4940d55641477d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b908973de089ac730c0fd4f33833c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7fb9cee0c25d061349b2072d55b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0631a3e7c888b5a095d9d8a63540d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd4d750593a4c354ab4de5457c1e3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58c023ac086e2059b86b2893adb4c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eeec3a951dd5164ba38d709dc401147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8afd18f912f788d9fe4dcc959679af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1f4915f73f2bf731c18cde4026d7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71e1631b8767ebe2ae2b63167a9f5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1aa2efe7c0e64a990a6eed7c78f3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9572ad32a8b40d53a1972450c5a18752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efdc6ab4112b4deded5c5ca08ddf2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1965a8b9f732bca05fe8c164fffdb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f726b6f47ba37e0bd0bbe3d7af068fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0805063855428a0af7d47123f7cd756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d11cb1bdf5da0c562eb9d48c83f6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dad29aca6a27c9fd4e1fcd6838b6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80565e3f2dace59bb8b10c4c51aebc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52103b90b39291bbf7b7806c53da6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcac99f93a455c41d5c98eb7f9e092261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4996e9f1e761c423760b3a1213bf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422a64c7d06b9ee46d3bf1f26aca6e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d290c513742d8a5ab8eed1fb2a82464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3e751330bc0642c7989ec405b03a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98bec6657a56ab1ca05727c4d9e69166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8017e6c614db2bef0dc0caeea5fbba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99ea96075ceb86a0e198ba89ecd6ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2729a15bd01d54c2541fffca73ef8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2754296a0da06e52f2bd7e8c9b6b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6202f7599f55d58d14363f366764471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc57cdd76e9173dfd760976cddd5672.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab348fc08c1d40f124f6178f75cf6fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18774c27cd8fa96fb3079673c5d7f8a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36089d6c707a4287ddae149a2942f6bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba6f1a407c2823c52b76024bd88b294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae65b29d58651581d62087baeeccc565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8acacfc4ba282ea50b87596652a97e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844094de0c8e72f95cd90952f7fda7bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f9eccb1e8589e8110b121ab057ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d06098f949571b7d253481089b7809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40489f35b1ef9217727ddb82bc96140510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe1d76d9f6beacf32206f536bc2b6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68f17b1e0fca3723626b4c88ec141812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185fdb27b4ec553d175d5ffc22b499b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d09e8b867fe3b6b476e518bfd366f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe3ec68dc56bd7eacb8a50abc0ff1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9063c0a757595d3dd47773826dcb31d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e8ebaa852a6cbdc71d4fed5f09a1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b0b6edce03055f5e11900c6172ba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539195ecdcf81c02f328a0e94d5c55919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a5979a9e742046ea715c512b043a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054233b906b8cb896777c4ede44039721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85bb621625597fe9f958bfd6d3aa0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e586755dbb4dbbea21a3c7bd3c96ba923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba4a6f2596e819ffb41d652fe33e8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8363b949029bc3e9f8713a7c2649ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa24587c457fe08caa59b8f67cc1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274e7ec6ebf66a8cd77182efa7039dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd57a01ed8a5a6550fa96a266cc54e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67049cad24a6104dea11418e6bd3a46b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e5ce1744badf4a7e04f71756610a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea838b9e9e0cdf2c88a169476b70dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df107ca63ec69692911c7edbd91cb7e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b755f88cb8ff2c9c6249c32c6ea320933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff40c9b0f12d6988e8c1d76c9fbbd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a72e950d000c274e23f378a58779b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f862288c7259f8553a252038829e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cec2dc253a418a1f132c5eafd10d9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3fb46f40a314ae1db820237d230f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8627e0a3b7789d69827c0b11dcaca6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7844f362be91106be26c857ded517b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb3c7e189cdda96e6804ad6ce117f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834510165e0e7faf779b291c6527fa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a113f265f223a5728dff7a05c15743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27dd4b90ce62aea95df9b9cf016f1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a342603dc509c75bf8ed81666def45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8792bcec786ba75f5fdc6563322b0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b68efd34d9ae699e89d3bd39bfb447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaf8949cce5023bfede9022d39085f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77973f3137bcb18edfcc9cb90af0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806fcdf99be7e18d78670cb8ffea31050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485974f42d4669b69cb15cfe88faa9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e15d9078e93aa97fa6e8af7e88f6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3bf5314246d34991790f14f8f7cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881928304df4e01fca2166f4bd0cc64554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa749f46dfc63327debadb689d7e6da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621126f2c09ad924fe80a5aa1b7b591b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a78f6d0fbee28a1874bde3e01906657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1699aecb82e44825d1e4ea3fbd5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fcdafb6db02b59998ed44fb56b31e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add22ce600a0677c59a1859963b29e6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2017bf327b31e2ede11fe8b7a20f52961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3e35d81f469103c0d4042db1aa20d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92235e189cebe45310fe2d944c5ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e151e4584206878c36b4f7b68ede02464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2a2fe4771e45c4fc9d53ab64e1eab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca73d3031faed4c3153509cb621f9ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f42f1e9689a29bc58e0d31733dc27c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128500ec060a93b10121e80a09a387b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcb2116be2a556f6812ffb36f3679e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f5462d36d060a8da4a648b117674270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd00cbfead64fcaabefcd334698d09071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4365e4c98afc7c4629d177ee4da9972.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>