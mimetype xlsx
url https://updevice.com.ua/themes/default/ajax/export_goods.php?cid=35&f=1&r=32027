--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69992e704803e860d0d3d379a193be571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93fb5b6e1d954345ca81498bb47a082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477047ad07c953c8a2157b9b7f1d5f2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571620695ad859bc6ae87da8b619374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1891b7f0d7104dbc534c3f3fe88bc1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66889dc4177250496de98ecd39df406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce3408affc2fa7073b1a5432685c0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b2701b70c0b2f235ed03b67714b908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f138b82edac4c89e11996ee523d5859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25aee1f7c652d7af3074f492606ec710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a1dbf7cdd026190ccf78e29c16fee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd1049a1b86b5096bd4b231881cae412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d6bee1db816018ccbe9003606e4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aafb9a48593595fe51ba320706edd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd4a8ac26a9f7fceff98cba2017ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286cc8da619690923be12a16d7d4ed316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b784524f71322606ecf64776fce4d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677f489b4b8683c14526f4f49df741418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d163559cd43c12245eeeb6a0c132d0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71341bc43bc80d7e03a0f389827a48e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9e2d2b5a74be866d6ba144a1626421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca3cd00a01b98a08f5cd99bcfd024c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e05bbc1247c145b33fda482710a51e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a166cd543a71ef24dd7de0075d1b42d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad95c0e20789057a709847534d24c5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87469bb67ddd792c40114dcdab35f6c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bca92282c616ce28f0ba3ea78ee07b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c745f41f420f78cdcdbaf3b8ba59728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7fb5643c4e34505bf4a30505e6a3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85feea0816ec45de670e1f71d2936f5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c737f83b03e6cfd4d42e769449af531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfe5076dc388885d1f8f053f48cd2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416892f45368b5a804f6c7864b6891b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadd733519ffcc29be593bdd3da7bfa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7ebd2e70ac3bcab6d3d0b5ad969b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c569a863eca28afede2c80e183c2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ebaf9feee0a65d11784ff279a32f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9992a03fa224ff67d84d1ee5d764b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c551ec94e7435fe5fadb004b3105d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a7a5c2c70bedfe6a2aa8752c4b0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81da47be9ff26b9880f46dabe2c9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902d71cc2af2570db7b86b3895faf2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c881e6f4928946fde10a09f57f055a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6730f6ece817f4abc4a6038c4ae844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e8c26214160e8ba7811fd62942ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2d9542d62366368b9cecfeed939846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7a778b0182baa4e30643fd35b08f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca8cda4af56c6b43518a6f6ee0799248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba3caf9eea9320a2eb40580e708c9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2bc33f5927730b6d4b50871bb03b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88344b5cdd0b6d45a55fbd0520c25fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6152d442634ed0fcc4a83e3e29b4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef8f9006813bd74b4a1437ce34cad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65537fb0427d0dd242a77cca0dfe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2de4671c8542a7949d64392dc10155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff211ed311b75c138b9ef94006b19c3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fe9f810a542813068fa5595cd68a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafdfc9d0fcf818fe59a948704b94e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcdb8ea215c334125e603c3a699e3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb398912cb24c5986817961fe2be87c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b87801b8483004c7f268f6a6d7656a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d30c88942f79f3f2b37497d932edf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e350c535f061ba27681aeb9b6f54263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd6c992a42ffd75b01c18621167d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19ca1c804632bac3f51df8ac1338c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002519c37babd56b85566f4f8f1bebcf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e754f4f82e18bc3127a1ab8516f9f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af2611cb74ad9c33d46562e444d1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c44e8a8725c71baa46dd097c3435b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a06cd9d3af11ad3e06cc62a67c1c2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f65acfed5a66ad03af5e47e57cd73971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e2b4c1d96fae4b35d8ccef4051f9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca912430eb1c751a80ed86360e83d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c7e8ce5e1acea02f55f16ac7278774.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad137f4628876acc047783a394b49c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66339fbf774a980bdfcc3bf781ae3402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d83f589136f3ec68de366fb54cb413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b013c48f44eb6f53e164516f3606824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb74d64a862e6320919445cd42b86645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d3c536b3fec913cb2cb5c568c8e5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b163516bebaa597122512792c0d097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db27ba55e2e92ed90867235620faede8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df851b560b846bf6ea97b258bf2bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532030f01d2f36ef68b301fdfb19ce9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f97d95e069a9a4dad320524ab55111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee61b6781b491f782dd3941804048b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea1ae6bbce3230abdcf207e811afb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024fd6c6cca7dd49426f89f7cbc1e5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9048018ee97f86bbf304ae7cbbe6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4119b3d73786cfad2ddcffe38191816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26960d0d5b881b1d2d0c2ee571c08c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a25173b8a0e8e57497a36445735d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b2427b471e0fe31eabfc124702e8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4eb0c32a7046ee959395387a1d6e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365bc668294ac26678bb9cb60a3a61221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5303533d539d069b83fb5f8174b3c5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88853bcd7d07edc9e4c9b9817092b4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95a875819bb3ec97b3fc0531ebaeef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750e3615d7b7676d472d2f3f5c3c9d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622d86371333d697944b369e044f33c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ead668814a07ec06127fb1fda8c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f41ac28e6e0b529b9876bd81be87228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d389208cc26d750d9a9e6ebbae0de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae8c0a887653375c7c7c9ea8e6df4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07488bd1548d33260810d7073e08fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cb147636915df07a8857982f0039c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e16b144498b5262e465f89019b1e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce8a47e82737fac1e2142823f4b3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d7a411d6911af36653b5a802306535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ce6deff90c18f87de0fcd0af0763f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e25eb3bbd563e1bf90579b9e0237d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0cdb1a32ff6cf37f2cd3a7338f12d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a9f9c6c6dcb43146649cb09e057a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d489e6c8ce2da63df841d9397707040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3162b8e1bd2c7b1a261ea8918c5a90f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa68a292143faf8fa3be3b524f412942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5bbe81fbfc899e9f3f7205689205a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5fe62d14c0357f1970f5d10ca95d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c399e26dc0d1df1030739023016a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcbfb50260ed2f38e86c36793cf98d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3b1fee95e9f01fc6fab22840f8c3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b3404353188bd892085edfccb419248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f708a15140367b87188a3528171f0df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27fa08bd8d0643463681628283571b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5570e84448d2a150ba22988a5174b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69f8dd805a2dc1d2ef63c2e04ede7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd616595efd9828a7b37ba9ba92dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e2691ef074106c6a3ea36380a95454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513865b6a20a6aff8061c0fa6f73469555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3466c7c731b067b6dd5393619582eba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed86712c8b536c59ff28a6f492053157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16015faf049e2c9d461ab471ae4fac5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e748ff0f2b24d34672a9e9eb7bef7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec3b23e099e65f938d3f7ed884cc6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449ee541030cd783c86c7d9a3c699f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965fca5b17da2898a82d30816435d3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd0950a5e99e1f359588e9c06ba9e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062458482ada63dd3575c0e7b0f5c0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080f16553b84560282edc7ac882a0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ba829651b71e62b1c1363b0275c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb6b137a46179846a52dbf758bd86067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4fe3f398ca598338a407f7fd722f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5e70bc1a46f1e0083eae64522076069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d91a6a77f598e7f70387c953d4994570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff0642cf7913734c37da95b8ab1a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e08494b1728a5587dbd38e1416ddbc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe82132a087d7052b60ffd81729fcb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf19285b24bfe207d63410aa49bfc74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>