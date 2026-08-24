--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713ac0d893108ec27debc28389527271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7040efcacbc5b1d8747377726eebb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb121b1ee90a5cc9ad1a85e9d87563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a50cc9799bc643998d432a7a36888f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7343f1ad2b7feddd60fe78e9e32bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d9377ebf3b9e936a453302cf6de76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3e5c6244ed60f62a89f02af2f54137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cc63a7b5a4e821f3da8c529de47508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa657939b64c707cb50caf9d2537a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec8bf7987c98ce03700fe0bcb5ad6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e71ce6934c15867bfa9deccbe8e08211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d1bbbeb94b1c2764e5458ca966c8b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ace7a00a32e34226f48a1f91fcc1a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f738ae2b94237da8a229b4f7debca8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d91860fa47717e0d9feee684b33e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac5605d74ad4df8df6c754cfbc61016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dab00c10117a4aa56d834b8869ee6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dbd4d41cea37844bd5eddab65d24018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff1bb15c056c67132230ff3bf0aeee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17ae5ef8f9e8e336a5e8f04476f0f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7b2f20dfcd45c5bc90c3c25fd35421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f2ed624c35a79855a7b6c997542ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f65000cb1ef30a45b44e680124d4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e75eb934000fe0139234da36d937724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffbc9f77e8a29789a9ae431228472925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df57da37d4943e14c0afc37d46523326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df1ad5b0d5f2d42c1fa8d8185241327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39e7b13d12cfa7fea39bf11d792e6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035521c335c35d0b8db55fb5f0824f6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e350c0d0999667d4e5f5c9e08a7d5a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f398bac6b0534f5a9c6087d47e20231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ac28837624052cd1b2cc7d4ed5eeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac29afd31026c94930f83267e2f94133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a7a684e68dac88f4d1b6d0a30be134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a84721fabee69a09ac1f18f277948935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58796fed04ce56a5d7cd2e7f4839ab8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2101ba4ad6c0cbcffa0a49e9547554737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f0d11ac3c552e2f664c9c6cb281638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e255442ac115cc8f0e2c46940f9ca9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5cf0e5f20416cbaf873f4af5b44c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48bba36c3a5f6565e5b854b6031e1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76a4e4d5dab5e2a429b42978e11b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae519289135d1d2a3934097e155bf6d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960bd9c7aa83fdcca4560c38eba951544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7243f69e76e8da90927d1bb4b12ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac0fcd0ef548ca9a4c037350e3d5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5be3088dfb118ca92aa471eb6010b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f9ac6a25668f7b9197c51711385d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5be93178d2c1390962903a52109b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854fd0b3dc4f1c18a5727d036f7a2c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf2b34ec04de2b1e8cd60d2bc4a7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19688236421551819d267cb9271a8c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9487300b2fa70da6a27ebbc2f215e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c184b1e005ac9caeb0e02a0553db9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae5372ed560778e5ca72da62216a6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639445dd383a47ac144377c043fcfbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48e9a7fdbd62377bed35255bbaedc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cccd54b8faf754e0a176d051217fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b9bd8f96e953e0987821d104c66e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524effbd70324d6357ac5f768ea3658960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79b6b3db68f6a79eafd5bbf9ceeec761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22512398d44b07fe48efa9fc7c2c420e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9143effe707e3cd53cf1aa0ca9a2d8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27105a06eceefc1eb2aba30993bf5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a6a86c4e6eb8be450ff622dee13c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4fa78e906b799f0b1aa9353eaf0a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa204f65b4fbb7764c7aa7faf429761d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ceb6ba1f623e767e826a18204349068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22bd82005a55b325414496e961e94269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d84d1f401ada3f41b4937efe7f97ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f7751c2f48bf780439031089b246471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bfce40bbdb22c538aa97a2791620272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea96cf026388cab1f252b2d11afbb1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cda672af0e8d99dedca70ef4007b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27c2a8a47c9b3a956b37038c51606775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df642965ad941dfaf3f4a7dc3509e36f76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cae67b957a8656ce7863f43eeadb51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845546cd118f760331ed15e0bd34f8c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe01e79e47e3074d8603f1f7e803473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa6012d8d58e588c9efafc9aedb5b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e362c51267d07fa4c76ba9d139241c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9791b1003ff2d8350cbbfca678e436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0858a4438f36ec23b7240a00691437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d890552e812b00ef33f781ea51a6d628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c21ee93179555f17fd910da4b4f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f15705ef10faccdc532ff0c15279110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e789cfef261cd8938a8203c0178e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2c66f927e40dd61b316559564917612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205a87a7fb440d5a37602fda7c5d40813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0476ea1caf0d9f60ab93f2f746176014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7818a7aae86aafab581ad205c684ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea500436d72359a78cf9480fe007316e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96e60a4b80e0d4f95d71e1613765417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1b1edd0195cd6ac282c24baef70418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b73d96b39184ec66253d5280112cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6030346879a3f3ec6ffafc6addc768a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711d2660e316600ac53a6d56bff44d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a4c8edfacbc4ead21663c000bfd9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94767e22b40b5d9507c53376c311debf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd7f973e733c086504a40c14f815a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9dee8a761d218dfedc359229e5d0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755e1a43b8751c451a4ddbf5a36b8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd2f1922eb6b5da03df0cf0226dbae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed5a107f84ccbfdc54faa9e2c02b8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77651649bdfd718bdef2627db14c88f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2ee41b56b942c271c9274f5bde8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011013cf80d0c0e3a237debc74a9759231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7f94ae29f2a3747e57d500ae0729e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b104ded937b11715f81f9e329acc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64533e96b4bc4fa59b710e841c439e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59823384d1f107b9d5864370f28ae9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b89004f5c5a7f240e0db8b1646fac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b4f0b42fba25a8425fa899fc6c6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3d505ff8ba8f31dc0ad0b39c7b3ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faf7bd8e012cd9d7876e5350d3c0c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595c0b3379dfdd064792d2d53a0ac8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ed13d92bf0b895830ced3699aa3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec6ca01b7f5ac89a646c5df47674942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb549efd9795777381571e27f429bfb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab46edbdcf2b09be06bd79212329944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a6141c68e17af3307c4210b05acd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4e850774686a0b6aa7e024a9984e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6d0d50a608a92d1900dd5283eae447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6eb97371279de0198a407f2d1c4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30fb99e12958d3f5c97c17780ff2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b4e0ce7bfe15a213964cdee49949b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae771f3a7da6b51724ce732bc3d84da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af911855ec42c905f692a2a010a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f415ee097e5087240acb107e16c5e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d9244cf1f979ba835e2836a94d78e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd36028a827a36265cc1646b88849855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9939baba795d3f4adbdae252bf34356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3662080ed608f76f9da6f6a3fe70057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06a8ea1906e5e1736bca5d8cbe804058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20a9cf3ed66d4f5454b202cc45e69559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3aff5a0e066528ad9b306d654c51d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e306547f32fcc00b88fa8024d85a11561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd3cff79c9a7b14b394655ce9d8eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac71e06965a4f4d25fc7faf43d8b09863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877346eabb473cb95769463f9b29dd8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57549d45302286184f93cf088f949bd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf305ee83c200d212af50e6ced7f5666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061204ad3e6c19b4bc55269f8ff689bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879e72fca624e16faf8bb17f0bb370968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8c592042c3d3f6b291ca73c21c4b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf5c2af8fa6e1a81e9342fcfdccd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666464310f89630af9fb98b8c8c0ce1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba371bb7389d5721ada4a65fe5b374d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8440714f55012a6e8d659f119b66ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fedfee454a4ff5cdfededf789f9f2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad700fcff1e5614decdc5aa537301dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16792c61c74f9587d6163f16601459a76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>