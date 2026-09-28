--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c134233bfa273b0f937fa1eee451b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72a426fe417b25ce70493fc3a710242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c555139779221a0686551b6473dec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5b0f22e0c3ba86b5f3d2f1dde29b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ba1e2094f01124ba898eb762e00675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db04fb8003f78e9d1390388216a4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a7af4ab4d8a721132ababc24de9f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faee66853c7061daf3abf49ca578a2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56da8dba12b668a83523cfd23dd82f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fad62544a682bd0d669bc0cc996e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570409d9d50cc3d6fd946068f0c6d25b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2363e875ca4b8c7e450b7f1b9de9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61c2a16af6e946df1bdd7edf7db00b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28728307b1215da5162873611ec36e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fef938cd064f340c14b8c20798dad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639676d6ed342a8476518e5b0100bf0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1b39a56a43ef10b07eeaff202f89d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d1b8dcccff12d6e3a5c6dd073cfd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2456b8e5d18522e076c64e9dd80c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae62d48253848724aff93d3e9e3b1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c3c1097ca8ae08f914340faa9ef0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f151d65901759e32811161be786c36422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9c3fcc7f3b0d0cb73e663b993be6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478368473879a777a4ab0966967884d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd70e328d58db82c3d21f259d5bef5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d611bb4772e67d99c16dcc39e470ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577bbce8666cb5fa97ec2279d637f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1e119aef06e6c71a682ecbfa4fea528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a578b101dc791dbe96eb4133317d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e69db802c6e8631bd0f27443b7e8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960f9c23da68ed7af4ac1bf8caa94631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686160e780c15786b56adcf6d9d046532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6920082e88334919c2b34d97ec26d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf65146afad37cba4292b22ae68db434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7335dff549c169a559d88dcd4b08ff135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f426650446547edfb589e680d6c8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29809abf27c4a3ca4a235997a4ad7e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b64802e7e0589de7dabe3ec3aebf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505c718be7af75e2d81ed6e6082a4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590ecb273da040d91833d0e57e339740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b982693defc8318eb074d55e12c72241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16c1359bc30d136601175770c545042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d10606fa719a7306e11c94e955e2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1fb5f88ce8ffa839527316d1955a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559119837e828ca35654c638cbab4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4010fe76b000f45d2804bcdddf9d15946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1d727e6ac150d2de2ae435782850f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8681a9f858eed1a40f655425bcec3d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670b86e23d87ed1c9e32ae061ed088649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d7a52e3d3be0ca6fd9d1f3a115fe950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749dcfa45a34c90b285af93bcd89adc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0792e500987a99626e32b47f4e3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28828f9a758fdf0d6672cf583204df4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6757d036b84e5dc099f671613e775e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b62db24d37fa710e40f2ff3a7403b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a00ede2119907396f372d22fa94356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f365e77fbea35f468635985b409b0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8af386b2476eaa77483a55eab3317b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f5aafd832f7d390ca912cbb22092d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8b5e0cc82153ac3eb06e9811f347260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5c49c753dcbf39070166719bb74d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c9b0afcaef020115d9dfa9c69b0c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496862bb5fb94e76d9245b4992938ce663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00674742f98beb26e1c33fd33903210564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d65cdd590768367f56d45aaa3c61265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73772a6ec04d71cce5dbdf2b92bb86ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11414e631a3ccdc464cc6169a9aa167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a04a3a3970f6533dc1e753f57e131268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2bfe1a06c1c099af8e5459c09ad269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303934d74643f6e388147846c12807270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281feae60184bdf3e1d22f8a28be448b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b3d28304b417c92a1e007b1d548d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cb1f3a539d57d26a7092e06145aa173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6669e09b45c0a606aa2dd30687faa4674.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b1e3078c209ea9b255a65bafaef621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b13371dccaedb0a7214cd839c8ae5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b059a2fcb7233f6a670cde881d5983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62f79f1cdb4862f990c04db117fd4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e50404567e27294fdb14eb2093055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429be6d9c6a139017b765ca530812f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d78de4631140cf9b081966605a315c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0e918d6475f0b3a571512cba42138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2c5a85eba85af35c5c14860fa4109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050c92addc77771a254a38d8946a42f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e7e447e1f7d58d9717d3c9965487611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e9f89ea2e61b86fa4a428f99ec8d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cba0264c2bd82c74542ddc66c6cc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00998f170b777a59aa5aaf83ff82a27714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a000c1b077e1875be653e15ec1dd6db15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbd19839a1370926dcf6def9b3e81116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca21c294b4cbb5eadd1d8a89bed3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf1b9267bd3d449019840d1fd512518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd67e6a0d28dcbc11d938c2d74d9bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d92691b9fd7c42d77e256f1f5e425b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab65ea7bd1015f71e42cc6a112c1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20903d0645c5e2a416cdd753195cf2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744bf24fee3344e7def3bf7337e83ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136bda466eff90e5743c82e80d213cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286eafd87151a92aa3fb88965d6a0c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9fac5e29c098d17c4621039474d6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61c599317d45538bef99eaa9e9dcfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c963689e60f5a4653f0d6d55e50f8be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07472b1a48d4a70f46ee0a9143e0512229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67359b28e34cb6170ae83e60eeb6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1fd4203c26fd55b854c8e4644aa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd82e729ed51f0c0fffcb086224f3a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b391f3835f58d56b26d796267cd4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a9658d72c47abcfa5a1a2c97ba71c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59746289244ac86a311821874d4c3b2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524338aab1947255c720be5fdaf572f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2d16665315a39212f5e233a359ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f115c8d425d8d1dc549d5dc7f69738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12772534144523b778ba4753dcf591339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6651a80909d617b756c49ec185a8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9036e3cf271e49acb2193ffb304e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f7e1c4dc479be1bbd45398213cd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a1861c7d36442cdbed92fd70a327043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cc6c66489925ea7d3a7fbc312265744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960295222db054b1e66fb8d94da40cb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45e5a697b7ff40155256007eb1c44c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16508276906b693bc04abd01feef3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4a48a47fe6135426b81ddb9304af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac792801dbdb602d47e9718257ce5e8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f3db1b81d622cda0c9e3771ba374350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c92b65700fe54541b8310d06dae61851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd9501c8f7befbeb114e8f878e248952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199fdb72af4053637b33771be2ad19a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d55e74130af924fa2bde18734bf1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d55175675f84bb5e735880d5f5a4bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd7b39b60e4b356d61847899ed586156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e69a227110ad533f971da094a7cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e5ca52be67c1b6ebfbf8cffb772df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1428b24411daaaa7ff9ea5f44b30c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d2c2b12df870ce10544b4bed2bdd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed568711b8814fe2243f8e8050ff161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ee8d71748622284f5e5a95cba617562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c31f87f22cd79b3f4f0c5ada0eb5e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71649b7c1d079b6af3660fd30b15402d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fa622d41fc87dba87ba92843c308c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4187836691fe84d06aa91753e70eb3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62abe84c962f4068ea3f502fbca3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ec4e575712a5834ed40ec1c13fea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d26deeca5324dccb3e80ebe37f91169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a6f361fa91d44efd0aa58c3634aa770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38875869aa052c10cba0cdb38cfcb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10181fae55ce1edff991d9f4626a9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19944f009704352c1431a2d71c4ddc4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8e9e3a63993c67311cc245d11f99174.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>