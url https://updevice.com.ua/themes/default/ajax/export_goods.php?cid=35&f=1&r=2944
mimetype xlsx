--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa000017f7b0ad8297d4e4d51b9a771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b2648c194c486e14432f9b3771a622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84591599e7aa486d2dbc9044ed7f4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1609b1170b3380a7260549cc47ad44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28eed72f1ab4032c27ce43c9b150c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392536c4c72ae667c0f8c9bfaeef7d006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8400dc9fb98fd1eb3a9007a25f16e5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6b2e6c3751eaffe47e8d794ace828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda09b0154bb16d593e902efeea26a309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e152babf534df0bfd457040f0dc5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96de7c710756493cbfdb0d039b27ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cf14127fddaa0833b45d2f92510f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7726f19bbbfcab7d29ea46bcfcb574213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee6dc31aaeaa9ff07080b1ba783fb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe4ce7ae17cc1b341f6bc5f10b8deb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b59ad3ffadb2a431897c4d295c908616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04b4ff6d75c947e8bcd010c95c0ae017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24890a5b0f2cd9bd7cfae3ec35b2657c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b45cb77f5d4df38bebceb7a92875319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716ffe1599304a95169ed4ff973bd4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9d5fe23053886b8f272f8cb65e3ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f06f0c962db6ae47a4d6bb42b5b1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395a1f48dcdb01f5cc75fb0bd9d8c2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874404755e5a3286fb9e179000b3c8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3abc20e26152aa8425b04280b637e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028a96847dee493e1d2d6cb66a107e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde05b542feef625da37ab0a19be0f8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f205fe30641a46b73221f8a39a4719c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b471e523f993f336292fb7033d0a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d4f31f391c70a34238bbdaacb62330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ceebb5bcf6d2dfc866d420b353f8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d716d049c8b18b204f9eb6050e7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f7eac2fc16607ef9206fabf04acf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4484073dbc24446daf3a84a18c18534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0dd5e105f51e3bf96b71ba8d0bee135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f4a7539c0ab31df5cfdbbb5d9251936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a0c5e9b97431615499ecb34f8c1ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ba48830091ab0161e8195ef81e5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8e2df513aaf1c0aedd8f27e11faf139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8acc975c5af7896c0c433cef56b68240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc363776473e406ca98c7ffc1876341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59436f10c9a82c2b4cb45ee0180ca1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e3fbdd084dd0a8c6a4a4d48b87aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edda7292d4dc8b581f3bfa72b97cd1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec01b85a6ebf35be823f7838041bc4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6d3779b6b42e35c904919f7fe5ea746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6a6eb61aebfb7be59f8736e7a5c0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8212a0d2f6c16f60b779d115ef7eaaf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8591a25af569275c29ee240e87daf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9baea15726127e88769527a488850750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ee839cf1c6bcbff159738f1db45e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0f3b7337ddcb1d74796917b8a399d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671eb72ebb629b3705d4a20cf4255e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51fda618fb6b18f71c95a77312c7c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd66504b0cc5dd620409523e43060cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eadf556b34e13da26efe9a0074721356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2fc4c99c87a3b63ce1e1ba10ad7257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f031a4c3014401bd61d471ed3cd9b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869a9ccf23da73446ae412b05b037859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdd1aea82e689fca2eb9f46e9f945460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116b71f1e570368f5c914b6925f13561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577626249421442b8a55e5cb0e1a3b0a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d4c24ba692c90fe9d1c0ca6b8dfc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ce01c21f081f2063766105391b27964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c24fb79c1dff8ff3a4da2de9ba6db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158661df5574d3234df94623c3593d1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c016a37aebcac288feab697abe5d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801212cf312cc1036a1aecffc43989ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12340949c2784e2bdc58a73f7ad54f0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437fcd421a95a859002ab272aabaacd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cdcebd260b14a14139adc2e1f891d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f0ecb6bc846a77c0c45ec80874b4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46125d894e63b9839ff1a2f23c87c2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34008ae2b9b8ddf7f3cffb8fe8a75e74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8232d3f85d1c325fd6e92d3702346b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0d990a20eb26bb797fc6652cb8672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd1e12a55ee22272778292e2f9d4743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894be98c6dfcc52f0d99959c907060d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089da48ad0a7830e77abf12f22ca20d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1196c30d17c890581b9222310af3ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5ce3d19783725779bb8a3ceb69cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05f2549bb0468b8620a03c44a1be028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0253ab9b21c44fbb144b31c579dd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a20d8baad45d8227396373daec72610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30c3303a0bdecd955b3fd3132f2bfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18e01b5c105aaca29305ee56f2673312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77ccd7e5dd59be9af0568cd3eaa10813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eb137ad64d26a162cfa1777394ff914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d03ebdc994ea6eab9a7c7d98f0e1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029cf095e464638fb5b3f40e498d64316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bc1520a0ad46a948edca5c660769a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a4ff5805fc70eb22dbec8dab2b0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16369c32c891e5f0d39294e273d753d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eaa151e683da2a1e288106958021b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31908ad1fb01353611a37abfa28e9c4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2987911c9e0ebb3595b26a99120f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e4c26cef6c7b55c5018438c63ace623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e25228f3f1dc155ff774f86f64be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a481c87f30067e13b40cfbacb07a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718740d2d35f47dad12c4115b52f13326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ded572ed3914fa66ab670328259ad427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d014385222691b9aaa5c5ac4ca45228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812540e2cb5555faca54165b492e20229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08bb95adf9167afaaff370c866a2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b5b2321fb7a81f85b6ff0ba807b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6faf0045a832b6fb5f5a97ee17dfc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a1243d4dfc679ef8c546b71606ec233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dca121d9e856ebcf3e146dd29bdaf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56195b164227dcfaa89e096f8d00a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8875432b8fce31768edbb71e89b1e9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c93eb9ef8739c4dddbb92abd568b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddba0b679e42722a0337f39b736373c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc01c8ae5df238b9caa98dded1a83839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d38feb2fcd0c7ce84c7843bfde4ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206da013ec007d3bc5150c3cabb24c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2aa873ab54ce572ff233d125d3dbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c560e3fba9f82ca7c62dcf2314ceaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc875dd6be12e385cd075222ac074ed044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44760bd4b5a25016e4c8036c40453f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433c8d18d75f067529a127383c283b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bea8c146e3161ed998b994a2bc17547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c5c47a2a4217f73c7a18e826490048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f2b95e151390e502932ea68e9bedc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482925eee96f1a022e9c8d528be56f4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c459eb77ec5bf42f0dab541e2a675751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626ee77d764816b46b31d4d28b952a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a6f4858f6e8872da9d16143d72c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff2c55338866f505325d1c9a81a70254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5f2e27b13850a37e2ef2a74943f7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d0a686a33de2d5e6d4c7c6d96005a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a81ef4a231dc9e5b9d24408852a2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8b39cd2c445bdfa9fa091c42b21358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a1a76dd6debe80be879205d4205159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58052d8ed36692401666ddfe21c4551f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1e5c9edf5e679461f1102477cfb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5199b10225682e594ab13b560760962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d31fb4545c3ed3d7667a1be956a48963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907424f2fb9d5e8f79ec3a086ddc5bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a4c637fdcbfa44a7c2bbe071b358065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7270cee9e140a55339617811f6e9e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d711b3a877f3bc0bfd3dc0e547e12ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c4dd974911ff64e8606ff445eb6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6900bf9bfb5a68de88b60b5a41298869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f2629e2711a5ad2b811644102fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55504ca981904b692cb2b71832d5a2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61589af23c5f4970118c53f8b39a131d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e900f20dd92a461e0ffc5198ed4b05b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44d8bb6b6fb48ca13cf7309601fc2b74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>