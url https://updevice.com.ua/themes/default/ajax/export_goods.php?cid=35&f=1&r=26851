--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b379400b2fbfd90b30d32331445ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6373a9b95ecac93778a2b635a8462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e48e46758b097393a580a28135893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0cb228d8e58963349bdf13f6ab1444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1f16b8e459f31925bdffe9ad461695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d33773906b1baebe39642c69116c406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e69acdde9f1085051cc39e870716b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0638c78f11f0bcb78415b4ca2ecaa38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a6acd3f39b4d8f785e7fabf61ccce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547e6c1b8543f9ffc52fc8d5e91b98710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa593237166d108f46d002b7c9a9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90425623700361dd141af7af9cfe19d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e1e5073b03233fe32f49ea54a3ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7147c1ffff209d7fdda8936dbad16f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be123922774144a19550945bfb3286615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262212d1eeb72d82f4e59ecd1cecb09216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f2a64d9fe1a9e8ffd4ab3d1b829a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760260c797e1d52c118eee561001356e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacff427008ee0161aada159552d19d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5e840c321a098d2f4bbfccb3977520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc914e4e7ade40a77b77e72722a0d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788de508d0ce05dbf0c5b6691ece59022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd02b2d889aba0a3b72b06e318343a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0bbd0a20303a560fa7f76a195e14624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225dfed872239aa76a59cecd121f06f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd0196976a6cebb6c96d44f757955b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb9037d9ee345b99c599c35ebf1da027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ec289b1fd5734fe21ff70d3880c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a8ca46217b83c2f4cf676a6432fa829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9eadb2ce17d12a4d3c2d2ced39d0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc578a5b882e0cae36d0f45ad95be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86660bb85975eee171e26fd87cfb55832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4790f36488fa5aa6d820f7d60a0cbf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a11bdf6d61bced6f3caaa5f7220ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8ce1d53b1a1135f1b8115010604a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc33acd80066a70f03d81004830e5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775befdcb3186182e3891526e2b7cd1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910383ed3af0a732f9f75469d47ac538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d02f8a8637a078a589da420ab439939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962b201a2ca397375f7e1beb567cb3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387421c71ac4a2c5c8e7aa59d907da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332d49b08f26b19d4a92f2000b4bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6468800b966795183da51caf0c8501843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8f7500786235120b9e301aa4197d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bba0cf3cf8df7a0500be9e2ea5632245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd9e5fb09874c2e97ef589cdb8499146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21cd6deadc6607a489f4e35d221e8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b3e7d6ae1a1d7d2583cb1966fa0d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b4f6287f44ae2d01ac4690e00c6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf386ad2e3a1362fe855ba172a7cae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bce3971040e23c3663b8d77be8c6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a48aaca2bc3422eea06acdb517d8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b20868aeeea88c898dc69da09b3f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332da07a6c90d1d29cc352b1b54cc3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d74d19c1e40e121e73d532c50635a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b6e0af2749148680f4353b61944c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02337065a6e4592d33133ef826ffa18357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148bce3735960a6ea81e0d4946f58f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf33a92ea776edcfb8e6fa679cb4da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b19822d27ac48fd1bf47b193712e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89e622586b14400951b626f5a30d7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8d2946b03c4c81add74029fa66f6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444313b28e11d7e12b0775d9a3fffef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54744a4dc287fb159a4775b71f4f23b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666ad0811a673959f6949caf9e3e4b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb380e480d080d2bdac868e08a2a72e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbdc97e88d42d6af3016cb4b965b9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266de94785cddd125a65d1fd33403f268.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c51272c2cc981d78b8dcfc8e93241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365c9beb60ed5a54d4003b89c5d19c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5f99bcc05f745bef32e5bed4e9c9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf3fa0b131a99df4708091832090144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4af33df273ea3074460bbf1fe669f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58b5765b9399ea5d119816231789bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2d48cbe2a1aab27e150bd3ae162027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dad1ba72c393b549279a79fe98aaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7be3591e98c95d43a37a07bcec329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ecf2fd85897bfb818fc69694bd1ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b339f783dcee1dc11fda5b2db6e89511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925f0483e19c4462b4165593bf54e5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5ada122acfd2e4441ef7d7e5acb5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8a9b8e1a58d03c0eb5f33a93b519f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294128359c09764f7c00ec1f0a75de1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59442b56e16a2dfd2f57dd32d9a1d34516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76be079b5a38dc5ce455090cb83f7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4161d0583a6943fe4a2677f1ecb4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18116d7c2446208f4822e309141bc5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9a6ae7b8c29eb6fc1391b9dec5f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ab788d5280ec3d5f6bce83e7b2c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05faee81a9e8c37722dbb00c97551822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea4e59bd73985efba6c4be58047a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fe4352ce83ae7513fb6f470c2d31f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea30730ce4f5317e3df29023626c21525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a52ca543292f60d4737e081c2becf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ead42b0744775d3ecce7760037f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35638a437378c6f06219077d895e266f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67f1c90489995aa302ad4cde7f2af929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f340973acf643a40db8b7fdb08db630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d3e1688694b3c929605fe4e87ace731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855cbc1da4b3ba0c21c2b026800029f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23767d0f3daeb3ec1e9b998a8d41dab833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06920c3b5a635f006b1510001cfe8bed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06526b8331f26063771a1dd31ec50035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0b4b34632943ca4cddd4f7ad338636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48487a95d83b76e7e2cd5f991d441e8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d313fca03e55fe3507e4b6ffac9b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ca7f94775e3a21f5b61fab9193e0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12993e8436cd5b828cd1eec530d9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5966cbe2b17e8bb54a8eaa8806d733841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382eabdd59342f9e631435dbc493b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba462edbdd62d75a464a49317dfda96743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc485b2f1cb9deff6eec2fb442aee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b33102ef19b1e0090346dfb67f3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be51e02b0db887f1ad5fcb279a76b2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dc36c965ed322907c5dfda1ad7f9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6477b1f9fd32c4bab248f841835048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c680e6d6a5d182343dccdfaedead149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c6b3fc61d091c8422c54f57a74e3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a350f970ad618dde14af0df06fa3bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9228a77d64dbd4ef0a1e9cd3f29ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd315c0c5407cf64046486095dbab2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe7cd15e3755a7ef86436c42b3f2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb09aac8a59c04b743afefa5c2d9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b884616bc8525a71f84ee191a79c5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d162ca01b89f40c47426c89d44bbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58c5d4b93826523f60a03dcb83bfd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587799690ae5045c69c7b26e7b8911359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c16dc286495185de6c8a1ca7cb8cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc66e6c671e8f5da3cf0e2baee08d5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15401fd1f8fff4e7f5667a15e712e3f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4335f8b57e9f76feec74a9734659463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445676fe637444c2eb10cba82ff7fc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e24eae4daec10c66f982936e2c6cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6af66dd283f9eb97e4b50eea506b8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f52fd82913b7427845d1c11b6dc9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e50d5f8181a672766f99dfb274b51668.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>