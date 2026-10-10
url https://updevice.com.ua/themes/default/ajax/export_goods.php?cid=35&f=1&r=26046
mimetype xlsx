--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e41c21c357b4b0443a065db0674cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e90e0336a8a61a1fb69297fd3d8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf114db0df506045e53bc061b0c7ae63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394277abf24c16ca29db2870a19596094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdec6f297911dc9fa8e70886fc41525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cb95d8007e85537f14fe7f52e71376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1c9faa5cc80668ec106e408a82df47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb267c6f69f26145c26da8e289cd9288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251954f118ecbdfa4b0d88d7b2f9f7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f340503abf48df0f16921b49249670210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6c764433f0880a5df2a62cd6310bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b291e79cb13bf69998c4383e37be3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9e4ad277d3ee4abb33c60088670a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0091a6dfce71de7d38d88793d8397114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6bcaf0240a39c292f50c9ce3ede5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543287f519676f67f8e9773620aa289216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd7f0a60429de89093099bffb89f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c5347cc6833e2958373c5d0f1b1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb59016a13097cdb7a2b90417fc78819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec6d65a02b441a048d323080e1560820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52093c6825bc12b678b05c1573503621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc97145c77164aae4fa19776128b81822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a0928f6924524e43c7b5ed00d61d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e0e3e22dd119ddfeacc96f1c85a4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e89e5f99ad90ceaf54c39e0d8873225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b9dec1555ba9c25c19b937e2dfdb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb479c01571ee8ddc5ea5d31ad98227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999b4366f5a674ba209addee12a5fe128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23241b8ba5833b9108082bcb7c755b7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fa6445da36d9340a26a525105287230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb7fc69b778a38698e1cc1f1f32e8231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f69912f1bee0b64dd39aa6938ba09432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6f73170fd9760ce58dfb939244a0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6999be37648f08571dc107ac62b1cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa52d0a83071cd8ccdad5baeb9659f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c9ca7fd976a7a93896fa51f47176336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a554268cebe2bb1d28dd7469851d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1f1f93b7e7d51e7fc5218668292b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba78dd6ac8bf0f579fddc38202e9f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4b6699e9fbc3f7dac74a1bcb9b0b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fde8f436ecaf92661f39199980bf8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6c08ecd198acf60190eb0e41568f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12783a02b332bf3c6532d7fdc5392fe243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1a030a52a8c46b2e5f0c25a9dd07844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981d4f7b19a7af736593b298d9d0c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ced4882c135d49d508c2e478f2f17246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bafd0f28903864fccec5c45d6cf78647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38079c0fd12da478ea0af17561d5eb4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77300684d6562f0e569828f9c36a4aa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab6c17562ef8ec87ce4744322d109850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f46246aeb85dcabde91313fa50996451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ffe24e6dbe8c82c3fa4078f1115e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3994248872476eeaa3d71c14d27f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e467860f9fe12ff27fc8a9878e8cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d7688d08186b87673dc43d54920f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e168a56e02a3bce8cddb3f4c2aac8cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f64ded8a36ba82d545e4d5fda211657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da49272f5bdf285bf6e3111a9c951858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d71d315789e2275b8204eb6fcccb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f166763a99fa9573b652fdf15ae0b7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4ce2199a0eabd16a03936309a7bc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9288f92714bfc1af13256b0a93fbf6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7516093970d7527695d53c96d8e8263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504164f36eb120561e7f36965590fe2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85ea0880513f716e687ebc2a92b5c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19cfd3b4fcc3a6c734b4dde8608be266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64c77cd1b99d615b45d40aed983f5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4ab990efc26489c57b056f0f5e42668.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28608b8c91ea6632900144b159c626091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562bc43e6499fc0897931374ac72cb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11a7659e947ceac99f441462eda3823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0def6106838c6eb6bdf5bb11e238704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182150916acec19cfa5f842c3e9625075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae6cd3475daf9468cc0706066923f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a309848b354083902abaca056c0787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc0134a358c98a08209095da72e1b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402ddc6c524e98c161c2d4c42e417ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfc9140ac47bb4a0a4ffcca78e70f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f490dc3022002e6df8d29de14df24511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb5086a7459cb97cf89ddc573a045212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100758889f0fea6d1c37f3ffc87e274b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb89f2eb49171b2f05a65c1482ac114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088089130bda5fc7baea9cf34b8a4d3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2057a7538a9273654bee6ea33bbac8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae2f7cf60b4965b3b9ebe479b1b37d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7406a8febd38b740b8ad222b31c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d1ed51e162c07412f1bde4eb4291819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58438b8236a13a6b6e7f3c36a1d42cb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2cb33ab331474ff6b494b9322bf621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9fe6d919fde22721aa276ba55680a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca0fbe602c0ddfcbd8ce40e223da6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b0860beff2e7cdbd033c51d6ae91e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa47429eb008b3ae7750335bd09cbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9353ec5589672c20bfca8c2d49b6a5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f0b41b1aa48354fc3cf436852861d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a29f6dd0adc1215b0f0d31dfffc8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44895fb595d220c55ad7ee3cda1a34b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed065b2a04d1be3b4d8112bd0598130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8bca95d5b6da614af6b41323c54831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efe1865fd20c7359598bdb944db6fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6a986cd04931cdd3764a1b376917f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d410a517f9d6e202041b3a88e15b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d057e4cc16a1e9d97e787e1c3ed02b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8497219181a7f6b14e4fc01ab2f2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff097b7954dba132fee55ab05289ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a297cbe964df2649dbeee09d4fdd51e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918557f0510c8f1c1b55cf57a156f9ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497d9b9eee9eac2f9d8ea75853f32c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e71aee435b8e04a37a88ab81d0a8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d29cd2d4f081792143566e028a0542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad8b9652c6771bc475489245a56be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896351e57b6955d76611c8383c72d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cad1a6bfa408042d661a9fafa57cef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522889947d44816d4766181ced7a59646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc227e0e9da0ede4f3997e323ca62547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a578ce51d075a65a56c995a17c733448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfa010315e9603cc4a0f9684999cb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea8beee4499f453e900bce722355750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1e42a5a967c08e959979bdde9f3f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1424cba5cf6b26b35e604f01c9de152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913aa8d89fda26ea7f67dbf4802451053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40393b13fff27c6ebbc7b42ad19783c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a3afa1fb0dc5c1b71a933275e5dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697829e60484c644c416379984f28afc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290c0b37028c1dea752d4977df58e9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2402dfa1a2457dd5072b02719a5e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7b4844464bc54fc6370b72ce5b6a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b43d7a52e77772e87dc9468d940de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f05c32f9d761e458f6582e00501a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a981279da303ea3e9eec3033a766e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f1c57dec6e34e6b3435eaf8bee70863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c05d65f40cb5ac20d316f020e56464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbab4d5da046586c16ddadb838e449f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91f12f845e1eab81871294656fe86a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206bea423161fe289256c8c7788bb5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d16871dae6210d56494a17cee113868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa5ff66b3e3e80c73f08b47b0ad6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3100bd5f5812ec4b22b85d9661c06e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f5778c24ed1ce3b8956fe2f32d3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce0fac8b937381c7aa7a4eacb58d2b72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>