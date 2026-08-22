--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe862ac55bf2a0bcbed30381212fed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde36d2eb1c85f2b12728cb850fa402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd79eedd03cfd84874c6d53ae60fb23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523a4de92ed31bc25254b8e83e48da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836c4d9ed31ebbebaae3e1ed1f9bf4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45a15f6d62b361a4d30b8b34eb399f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc43b06ffa6783bfd13366e39b700557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a6cf6cbfa7329cc644da6c09915c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bea6921e41c42211d2f332919af7df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576e40f0f7c6c2629a702af30987a5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81938cffe83befe961116b41857a582b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde35acb7a01483dac029b97a26d8dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c004220f6f85892bf2787730e43ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81650929b7e2872273d70d789ba0ef4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd94ce7a37c812f4ad11ef266573bfa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e5405fa3ed5d48635f2b9d5da5a6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690cdf9dced711c6de3ac7fae0e624a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa901f46f2e8e5e9d4a2b2f11098518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97705d6babe6fe09bba6ce9107de745319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2151c90165ca3e941feeeab57ff4620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027f1db2b9a296309fa96b72af0921c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c9c7e9538f06d4250df5220293d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a3b26f9f3861a800da02710b78ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ebf4caff5c81ead15f498519a599724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b39707d38fb92b1998a0713ddb9ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffb0d1e657b27eb36556fc4808d37326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27202d1e5ec79f18f979d8f6cec9e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4943e712c14f88b9b0ead7ed50163e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935e4b21599352040b056d7b95383a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d632e16472f184345d0a4c4304bfb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6b3ed517637736bda8fbbaa294d5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61287b19898c3e4ed78a152ad6736b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142eaf6d13c718982b48e5eba920c9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd0eade7390b4c057e03b6de0bd49934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc65b05af9019fdf3334bdc451162c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13174fa9a9bb067c97707b0fe99b59036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0074b076f432da857511da81c5c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493df87170f14d08cff540f9825bb9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963b1e4534b1433064dc6787053e22639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106f07c2dae526c5943183efe64695040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c76ba7bd11a8a4980346a0c0bfb45641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb40fc2a8ab4f96c5c2d8ff246749d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b814aff4df24b81c75cfe8ca25628043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8e3eaa8a2c4c7ff2c5da35f024fba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60074b466f47fbb97cb267fa3e3f1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d08d10396a7162c14087ab2e77e15c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625057cc2a971b4e855b5bd19ebc27b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf75b8ba0b5cdc513e3c3ceb2acc00d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ace930d624e1394e81d2757ccc1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e431944227261c88c5c6da883a920250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b648d6de379cbcd29b024564c851d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c45add132cd95fe1f891c7da31de7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d07352e29fde26394d97e959cc28053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8d1bc01efc71ee9b5319317ec028154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e828d69302d9b333709785aee0185e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff688bc7ae060eeb4aab896d08f938d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f46c101e9dea98c7f42b74b304e9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81778534d3b9c21fd86721d2008552e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47264cfc40934021d1726806827fefd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af138d989e0630adff7ed32f1ab27960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e47f453c52767a6340d3a931074761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1813bcffba731315c17b5d1593873e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80f2fdbd4f15064c69e4b02cbe4e7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25cc56e9c1b6bf8f3a711b4fa5694c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a20658f78cfa0167ac47a09fbe35a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3551e95bdbd088da1bd6ecb53d7dd1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ffb4f54f0ef07ba8ad4805378cfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee67cad796701880f9f6268150e5768.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f84d20799d9a7b45d8af96df9e82d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89c2dfabbf15c40e5d0206f0c674552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdd58ecb0760a8254fc21073a03c023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78946c91fde49b6a9fb80030254a4cea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5515001f844a457c56d153d88b1545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23716052973b764ba15935a613462ae06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c50029a2b429ef10ed6d7d3cc8c1ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5f5dfd7720f1ec31f412d2d867d948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df931cdfbd0f9963c051d97b2de3c909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21375cd4fa0fe99bd25e61829e9caebe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90915da93fe0576cc1ba1c21d86dd6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7e2ba28c7fb4af861f778637e3fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6876628cdde011d4857a24565635a4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9a816b97786b4adc832951c74e4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8339d83034c8b55e1a7f6d35764dae815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd1591716586ac8f90c294224d5b8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437de95d84941d8ce1602b180ff7d97817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7119e285200631a62af213441e5e2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01408f664c5247181145c4b84682f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d350569a3ce0447038e6651a11aba920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d399b5bf920ddd7671220a6acd7b17b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5785fa80a93c83873a95bfa04b62f9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9991371cc7854178ff181177b074e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0d525b0ff545b2ec796ff0694cd2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471ff1737be94431dc8a32cf91a638125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfbf777372fe141b34eefda5ad476726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5a3b1180d0433aa42d747b86a6f8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b41ea78c5d80ee8a2db04cf4baff7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc21c527ec8d41e6c7a17d92e369d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe470841fad29199395b5d31cb1c52df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857707a4737b910406b8b442135864d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e07c74559d3fdab18fb4d942aa01032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc769c1cfe5774abd77259581786178d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b024aa960bdeb95bd35337fcb35efe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a7782eaa642f778bf7023d8e6ad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42f645869959b2c1b1045c40804fa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796459beab6add0b49ea475d23df1e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f8e67b0e382611bf715e4f7f57d5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8e484cefe8a4a52d6175684ef23c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fec99b4b83f7a7c1241ca6eb03c4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac93580aff01bdb7b95a8daba8bd1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d03a520f5969a497c3e9a0e4ed7d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a507cc90de565cd7d0db032914489a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dfd22390e3db65fdcbe76fcf506ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf598c71ce08ebf19dad4e75f428ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ce53af2bcec44c4b58c05cfae2b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca013e453d5190f1823d9303c6e99af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f967093216332009061096e2403419f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6dcb19de816b19bca963ded0d159349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfdb8a83ffff0e51b02a0c98af4c0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f882809dfd3dd49f9c340e0153ed5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53117e3b64489bb30d4e0cf3a03a8a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea5ae4e0e1f6624d9f3a5598dff46d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b93ad192a90ab227bacf5182fcf8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dd66783030ce11f9dfe61c64cded255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e57b594e1ff93702a06f347709c66c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ccb246477fe0c46edb9179a5138c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7cda94c0335b55512e0c659321b6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7813bedfb95d8b56cc5d4801d4f9e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917789d054c614b3cbcfff076a7e77c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0b52ecf8f988e37495892d375be4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac7ea4a6eb39013a2ff878b98cfb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6676d2c5e0aa0378ea61d1c47d70463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce511bf771b61f801d033bc65fc6fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e35df07d6b955bbf579039a29a56b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55b52aa2370fb753882a01d4aeabcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a0fffa9bd9e1a1b83a1cd44ce89a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ec5c13e38b54f46d6cfddcdfefdd68.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>