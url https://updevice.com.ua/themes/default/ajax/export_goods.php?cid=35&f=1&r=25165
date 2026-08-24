--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210dfcd40adc7781c2ab7cb483107161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a036db6d9710a2b4b833e945364a412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2e2b496ab8ba996fd3629c48d95e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ad8657f3f6f50ae368f913086ac914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474884c5210914306565129d756fdb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16d39953565169407326e671b663716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a15380a27f7a6b3ee16ece022daae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a864edb09c435a34957a54fb1094318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7f71382f1823cb17f1706aa3748369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50a59ffbbb4c18bc7b799bd7f16fba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44873ccedff9ceffce7b926baef2931611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df4a45f2b6edd8e708b4d79fa2db2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f1e8ea86a53c56757226523c989313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01495bdbef58662a59caec7f8cd84e7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b84f61720ec8d77247139120c6e29315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d77f1a92ce4e0a1c0b2f80ba6f88916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f412feb56a57c7babffb2d9991a1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c274a781777daa79c9fa7acb2b29ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6857662e44340293c5588d42504c06c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8eb8514499ae0ed5ab9cd17c2251720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aba969456f77105d13b8f99f4bb9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23016208bbdd02cdd627375fd46e6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe8d807300b7fa87634b02e311ae9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cd85f343f73ffeee0133220b8d66324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5212a243ad383739e71435d49036c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba661ccb1c96bee2904805dc0d5653f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d120f2a968d79b5beebcf5974beccad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49556843442897ea5ecd340ae49ea428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79646b38febc1b892a125a18c57909c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b13a8dab4ae3f37cd83d174c21d3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa70427497e01eae1b655b9a95242d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e4319fa4987aae95cf6b3c14a188c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561631687fc7cfcbdaeb2f81e7667d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315f07975303e905212bdf04b74030434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7cfbcdc10c5b045bb32190eba150b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be705874444c824f937c9b2d42db624536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485f3c2b9e7977005ebd3ad49bef1eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e1a3cc8d6d3063918e27e626c642f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eb437432acc92488f8a90d94d68c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4885de1725a190b278ca568f913334240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e62f9adaa90b368280e7a2499eb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad347fca3e97b6fd20f5a4b1c7061642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd835421a4ccec15dd137a7cd0710b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d3b9b09794ccae8bf2b61a9b5aca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704a9859decf9b55f52b23afc0dcf9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764576af689b69fb74375a14f6fd6dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73198188bfc7cdbd68f663be82529e3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24045966030c4867aa25030e0ddab2a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7612cc4c5162901589d841e4a6be54749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ac62eace3855360c89f190d1ca0b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a4285c94b822ec1a6d0c5544d4c2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae7b0c83cf8775a89dc3b69a4e74752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af646372112a602970681b15248bf6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda69c67465555bcaa1bb0dea9e134f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a499b22cf887a09deaea8d3106e3ffd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61409a7c14d25a545e1b3f0b8bc2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6b5b7175cd0a9959953b9b0c5d20357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e1b6162e970ca4aef2912790d093858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b61e2e579f108e10aae6eb5713278659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a5de0fbf46292a186d2f7337af2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9304eb05cc59762ba2d2cb9d010861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fc433a4f5a5e34d706cb8010e0f2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38023bb9e7f8333015f9f9beee94647b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c4dd3a2fddfd7e1e0778900d2d41464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d344ef716b10800e94ab1304b50a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f77423a55c559d4ede7e294696d7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f57378ea236237d28bddda16aaec367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0eff2566b3fa5f1fdf0e6d884e9c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6fb9113121adc4694e6f76e7413a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e66b140befef6fe557f1b3ec7452b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2534a6a78138bf2c873d0443a12538b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387e430ddc0e8e78567aa3f67ac73ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179453121afe369511fea03f70dffc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afea705c8ed45bb51cf4e1b3820e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d0418760c55c4a15cabb3b4cdd9c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41edb89cd5446b3909fe984334e3f2076.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c207cc0b12127bcb34af8bd8799f10a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac21a751436551baeeb68540e4136a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186ae7b3050a25e0edeb985e9ebe9c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ae59a27f6169a51c0683046366d2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b83abb6a04fe45340a6fec816ef85c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c9706b4d0f6494ffdacd589505b706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1657e83390ccf471fe0252bb9a99f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901ad11306eb65a2602068118c50b8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a17459937d00dd2208930212e9529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bfda08c331d4cb0b3392dc1b4ef3610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d46ea3471a111f3b7952eac0c89fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaea42726652d2e07bd75a92c6b33af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976302e94e5d6e487875fcf8e012537513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a04c8ccee3edc9f56c0f42879c149a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e309a092d54e07ffca0570a5ee378d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08822938883c9d93036c8bd0c5acdd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f887ccb8781d7cdbf8f9354e76bee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6321a53226d88e4ecd7c37b813735a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52740c83c7375a2c52ceb4e2fd05319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dfd2f37687d5ae66bd17117196e4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046d02346203b129c784d2a7c1fee2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba12b73f1d1654d44691d727f8aad422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20cd5928ef540308e0a1fa1db3e8ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee94777176c6274384f80f460d77824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a444d0e862e13cfc34392698ee747525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ef2af0801c4c40da67cb6e214f4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0813a56e82fa4d6717382648fa0b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e17217364418113ea29f525102d4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf121ac1fd1744b6f105c6af673dd2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19433cb2a0a9611e3250c3ad5c2aaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b1d6180312ba2d8af604763dccfad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfdfcd7c90e9f1d0067bb4aa4918d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0395d5d4fe391370d0de7bedc3c0e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63abbef0605256e4de071d8e8b2601634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e75e47e151bf0a6b00b5bbec8d69535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5436b9323e403e9321b96aadb369436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bef03d9e35a848389bb8be46e81c5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8624e3cd9bde08daa677c9dbb4571438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42606c8ad8fd0aa306249ac8fd3546f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca695e1b2f530c8926766c1e4809d8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a406ce44a848c9401c12c7bf1d3dff241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208ea2006a69bfc59e6f13c976164542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c76e3705b847f7bbccd08efc61e9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc3d8dfbf858c409f5b0b3d3fb81444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ecf122822a2c54a1b0e098cd733445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2457ff434e2823b9fa86b0cf7a0adb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b46c24e11948e356b8f833597a9b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a905e1ea78d1c6532cc00124aca148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeda70648c51fce6b474f06db5281049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80737acd1448977aaae45032d48bd49b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673f0749907f2fcbf9154ab01c071351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5faa9bdc562f44734d881fdf3703352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab46b5e645815968c539015eb4ef37653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891324bcb0267f159d6d3998861b3a8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb18a59c25d07261c265ac78bf94055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687b816c2e9c1508233dc1681254c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df3bd9dda964e5fe06ea0fc0a2829c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c23345bbe1fe4c40cecaea236962658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508231280b49b96209999b637e6395159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c3826ba1e7d2ae725fd94633caaee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ef9b7ad9aee2cd8e53ea36f93c56f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff71d845766fbd7a697646e5ab8c8b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b27f4a368b3a4a668580ccfe63ef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6852f3e4e82fe8ca178ed55bf593464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f620f4c219771b112660ff8b934b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eefef931bac5863a59d4c900f9368966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247960917518a99c1a049714b244c5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975284d16d3bbd2371f8c093b3d522868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea36f8f29b4d9aec6d3f8aa7b270ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78050e30f9c5a5b6ba7cbe56e32c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc46fee900ec817211342a289bcc5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ee0b1067b6a7a5cc233de595402272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8482a5d44a92c94a90b12e8c91d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c426f467998357b723334232036eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb90b7ad9c6374a10c65635ff4971c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7bba7dc661d96046ef49b2b1db64476.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>