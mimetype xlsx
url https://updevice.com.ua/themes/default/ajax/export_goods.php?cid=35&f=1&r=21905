--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa66c9e1f1702b7bae408127f7c1271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ef6974fda9ed7914de414bd101482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b290b0fa8f0e436ba2a405f6801253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fd1a26348a8c7b8b3072ba1dac09c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469a9841924e81ad3a33215d29bad645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c823e3983f0886781482a56c886df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0240e26ce88de4342ced37acbb31c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4803591c710e6eb7dc46eb2fcde39f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2085cbbf83730d4dd90f556c825739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c33acbc0c72931f33b7e029de117f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46955f8bbee701d9a8cf7efbf5b232711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618747b62486f535435ed5e196c598912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9df4c22bed419b60ad6b77291dc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c859f20d1d649207131840b797e260f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19d759682892bb8a7bed4206b333f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03630401c82203b05a7e221ad9d3a1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0c13471b40054bc0249efb1da5f4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef968a6556793be87711c15089cd1e0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635406ce6aa4b4b9c03326c73e936519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd45994901571d815b44daaf7441620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43777645b3c6d3c394092688c6ae558121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c936f662dfb25b99c64ceca789bf0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb447ac6298d56b7aace634b7d2b65023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c817492e0dede6f864c94b5e60119c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e55c27c0b871e9298e7f41954cd67025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcee14b7cb233a59c7ab6ead4f7649a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b5bbda5a06cdb9a4e6772f28504ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d17c229dd9819cbb843c0d16b5514528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dd9a7178be38c77d7fdc2e72514e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a67b55d556209936d401c177298930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e2443d934603cd0483190bcec8b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4a09a6ca5ad3f6d58a740c65dfad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf04f886397fe6f6d57b02a0b655033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f98fa9832dcadf88c83000ea15c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc7a37108d50ecf9ae0a4bfdc5f02435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4799f67efa06eddf0b391f362d69f6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ecd7e27cf4b34c731cc8da2877d8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b953d40a3fb18c73b5507cbad3d732038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af56224c29be14737cce618b009204e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a5203b52c3eeff0fdecb68669add40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46dd85b8445772aaa25160bab5ebdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c55e6ae37880ff6c24a3903cd54442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c4f26a0a048eda0b39e47eda3ad4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ab6cdc7bc69d9ff0726a17e444ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885492471aca52b93ec7c39a3290b1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dafcbcc614fb009728c8aef15a0a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca411b47b9001dee43f8c5941d9e2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9db39bf85d2f3283b4c0219105a5d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbab577feb7ab47aea56b51c9d407549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b9e51dfd6b76f9af007ff5da23afc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7a309facb63b6578f5a63a11719851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19754f5496d4748a364757af36732252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bc4c03ab0744f07f1ca231d1c9db553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be108f33ce81ead563e72f2db6f2063a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7888f07f89a9be0bb7fe8930c9be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d296c7829e4c2d16aca49ec1e2e70456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0141ea9ac94b4afff91e43d8da62257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843987cbed611ed75726ec22e6d53c6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec6fcacbb5a62e24c04c5923b8d53059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43bd1b5c89a54d875b6eeac4191ca960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545124c591b4df724144da6b54244861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98800f7cdcb69946eadd98a67c7ff9be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20869bfd951f86df0224eee0e11843963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035fc833f588aa1c9b998142fe4505064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70b49b3ebf1a40fd8a7a8bb4070cc765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f727a4d8fda24259aef7768ccbd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0559962fc6ef068c00b09a7549025c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253368e90987f18af5b808bbb7080a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15e443f5be865b3ea6a77a3d181aa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b996b518864f667db96947cc98cbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13d8d20fd51af47fb4b96973bfc95a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5585796828c39f55bbfc2cfa1ef23572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dfae24d582615ce65d0a7ae42942973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353164a094aaff0ebd64d2752d018ae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2795645e4dd71f8032adca52e5f9cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e281d13c5d277e86424d1f9226cbff76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfbe2014c56acb5d091d90d07e0cfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7339bcd9de3b52fd6f3d3634c6c89632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c82c23f3c7ce59f6d94a94ebf53923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e31ed1d7664b55e5cbb7ca9726883d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dadf1eb499927d4d2e628459bb0e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094074c15ca4c577e303a0f4b57d676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8013eb2b045eeb65cd68f2e31bbfbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d70c3760bd669a31f62de7af5e03bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a97e9b72eadbea9118831bcf9b7e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79c2dbf0e65e451e0dcf348de5c77010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3456a93958a89517502e717541f5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cfff1a2d30af23be5bd42df38825412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b49d8c43d3f360740fc032c22291d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54c0355ef06677943a61f6c5cdf4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dd76c6eee52d0f213d79dc00a53c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f3df836411c704ecb190fb7c196416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5e0e6f9e78922e3f061439c7deafe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f4380cc903f39629784726eada70018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bea92864beca03f383f4febf7077019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820108aafe07c9ecc4290adc8fc6cac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f00099e58c3e5469fe7fe2d62f747a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a16512f6791da689a0652c9173d27522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ecbae341ca972f789e7aa9fe01da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c339d30f8f44ee5a7d85e7402c8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc9502946b5143d2e3cb05f3ad566725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2778de511ac8b657e05b1d697af8b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a68bba4d3bbe7f7b94ad9a30c5ba427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40453fa8106c78538bfa10b7840118f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00722ffaf00af49e6923aae9ff432ec629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07cc8829014aa25886b9a43b447b1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675475763db53e2ad0ae955a25775931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0b6d75b9ba471c16dfaf7fd86d2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a90df00ad0d2005e0c92e36e79e7ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6f34afb967af8ae6aa84e37f53b2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a840caf739ca3e131abb3cb6173bb7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d901e79a73c301a902862ffeb818736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2685cbae2b6edc21b96f3e9d91533437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311a1f2d2634e1e185eb3d04b2396d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d68d71419902b318ad291c496e45a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77214b2ee65823dda3a99e4ed9e98a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f62673319015ad19a52cc8e0a80bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b87defcf66b6ee472e446dee1b48942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac532bf7eb94e6d1be494b1760269243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28331c57984f31e5cff1b231f9045e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e77e04415aa0e9f8dee8c5126014b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059091ae6e81405cbd7a1fe4c9f78f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7500a20eb909f0845e1b80919c60c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6f86184145ad52eeb5309660bc24d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce873b2b1200be828ff635a712eb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1233d145ba17e874ed2265f2a8a9e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6428737bd395cbbad139c62743f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4dac67063227ec68237586fb4a93352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92ea25a9640cfdb9ba20323692fe9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d8dcdc22a0fa408a9eb39a1b710954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf6b48b8a283296e8949960a194dc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad63315a17a01d9f6a7b5480bc533d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab058dd7f7062a77100b0a26db7051857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5d3bd64c5c264cda79987daaf208c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cffbe8816e349120762ec2f02927d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5926336374d51bc73b6381fd1f35760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79869c02f8944b0df671ced5eb2da0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953adf8ac1baf6cb3221538747ff87c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae74d17e571fd3e512020a09a5811563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe45cbe56037646037b42c753d9fcda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6a5ab5759ce4abbb6a053c08151bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afd86d0984f0c7f0725364e26634ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd6551e3cb6755b4e4be049871dc0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf71945ae64a502502f7a1ea971daec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7406f6a5826cbde95ffbc72a60c1bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd491d18f90612b5cd5d5b5b11df3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184c5034413e4297889c9dc5dc4aab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70289fd16c5d600aa7cdb0c64ecbad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc38aa617b60d0a280bd40dad2cfe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c2a9d70ff570a4ddab2005d9a7cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63aae56ae539c897a8205e7ea4369775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0d9595171a458821999d12880b9b76.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>