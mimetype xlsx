--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -340,96 +331,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -439,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bd3b63228ed8217f9c902cecb52f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecdd40b5a8dd9cbca945be95c4b6cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba493229e8b7f33db05c251cbf1b3473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361746a0c71b41dfae46480dfe586904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f1938ab7d79b180bdf09cf518c215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2d08cec0f051b1df69c0f519fc776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc922a1e59891565def777e8cf10a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d7c42b0718453b208df43f1cb49a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f4d560fe3401a94230a2baa628bc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4ed04aec8562afd52e9e17a5da8af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade11a685f9774e9e1a41625911882811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bdaddbe2564e453a604aeb881558912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0525fbc6909542c237a0570be661bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fb1b370f2b277c518e1d961ed951b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626481f7e3a0209f1b2f2c548ff6b8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ad19df3d478bb472628b78a2c330016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2003d35b723c0fdc19916c00a03e56717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450b88a10bef6528b74bd47b83dc91f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafbeef72685a0f6aa86734895113b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678533d31e79d32e7fb65d11ffb43a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307d7fe1b01d70ebe0dabfb37933f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a089b5d8fc2d3ad435d09148ea915922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98053f5f713ed0573aa61dbd9413c4a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa1ba9d3de7919ebcc169e3787016424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd2c5dc7d2c6ea608672da3daacc0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d8b9ea848bf6d631f406113891e7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c29fa1fca0a715548b956771161f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94366597fa70e8bb0e9f64331db92d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e632393c0a68fb25d39bc12462f36029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c96ae81f7d9e7246ffa021fe7b096130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a48009e80904a55107ed2001c63fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1971ede69870c2189e3a4bed74da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e21600bb0ddcc2aa658a80a080c2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649027b3a240952a1c2d68af8e3a5a6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da176ed896d5222c63dcdd128face9c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f2e1dced8866725df30f756e044036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f6aac8651a99100f38727386448e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5bae3345a73fa6cb4546b053523238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbe847c299a8c1a013367250d16f1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691dfee00b3fc3af3431a32afc0d9d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd67f9805d7e4dbc7c149e5bc2b92941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d0fa300b6e84c16ca567928f671742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e208372d03275c6405673b5afb25d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61762f0ea14d284cbe4dabe1f6dda244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce88fa78094318b43cedf5c790605c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd021bcf5124796bd6b06bc457537946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8862d488b441e314d4e7c38d9577b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e535c071bff4e24bd04fe02715d11a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6800a6c3a41e2f76d9e27986ab974f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78851697498214062c4cb4f373ab61d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc951642d68e8b652fa31a9c4a1ae7b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15efbe218405a45949c2081dd8faec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2436bde752a2bf9393b8dcce8bc4d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd10136594f005b7ccc17b4967bfa1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b60fa3ec6fb8eeb31f54429684d5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8866557e315a557aed098d2f1e6366956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28049e02e70fbc3d5d2cef1f649eca157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd154974cd2208eea7cf06da76b90d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54040243fcda4eb62bc93c4f83693359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81aaf1a7884b3035ec37d5f363ae8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386a656ffbd6f5271059ca41e8fb38561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cca121b9bf3b9e037938afd1891f2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f5e5e3d5e5ad9d56a698aae84a9463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d411226bf54a782f97cd5d40da0d4b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f848fa22d139c53210d0c3619be4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535eb760609ce428245b8b28a5d0f2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d023b599661165e73e1c4f7931abb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0e40f18d9db456eb2fd67714075268.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a58fb819aa82cb859f3f5b53dea5f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06583d0e31e0a757e9d516ebd450642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe443df0ec6d79bf7e2df90c391c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a180f5bc0d2cc3cdc06149899890764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fb616014ca4f18747e032cd0bba715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817c2c8db19931970ef3f1c6f06edf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430872e05bf615508b55322b42277fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeca90a6d755acb2c4ab70a366c6a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd755831aede018a2bb1078d08ce6599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247245f2aa0ae63f699b46d921d42e9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb058a3f970c541b24c234754952ef7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd07736c5048776b3af6ac7ae683c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e355a0086a78e0949b58f3e4c6ef64213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610fc9146d73ee0f02971746ec700b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b765dc1e326141247edfd254a51b6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d34415a489cec6a3d524a7dfbd60c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebf3477f3fcda7c961399a3e2581a817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba698bb8979abf2bc56565eef7691a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23911acc39313efc86a6ef415d4ce019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845abf7afdb2f01a4f7b6ee373787a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9684f8d7612c0ac1a99a76b6ca04021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568cd6c331b592387a3d17c79a2ad8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee73c27c9c6e0a3b065358bb1d3c2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e3d7c2c511df712eda7b5185df92f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544454d85174106b57038b83fdaeef025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8311af5d3dca3b9b43296aa9f6d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8f2230ba5d144ab7ea57267a86e7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242df11eac4d92cf97315b46632d8ff728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead14abebd0f7f21d7fe7e2e533ad629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8074dbadf700bd6bcffaaf591534d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6f7abe8df461ceaa529641639e08d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ce24380f6772d55da3a7972c0133932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c6fa33a7cf4aa34a23f93e26e5e5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b468d50c50b180a0097a8a1edf91634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ebc1777cf4ad314986adb689fc2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3dd34c3bfb6b906325f81feaf8cef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355372a78a6f3199283997cc594a97237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904dea1602a5115b8189573af7944d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b4be7c396deb3afd2bb9d45bd6b7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e638199ac48035b2be180b3f6682a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0935709de4c76162f4cbc709a3e6f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17677cb429db2ec3b0f01cb31caa28e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8cd9c6600dd66ad67ef1c3739c45943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b36bcd29f51a2fa8a9136c30c0dff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3cc2f51f859ce95692b979365a65b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9eb5c79c45bcb5d2494154e8f61546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4c04b3a96e591104915cc601d63a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08b819501a5cd9e5316207221b269d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa6e759155a6dee0a6ead7df06ab849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f8f172d19dbffaa9d4045418f9c4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc3d892991189f01bf94aec7a5eebf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed22007044d42d4102d8b4e30c711ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b80771e7bce42c0db122406314d6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3810ef80f88c096f80401105aeeb0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253bb295102a1e8ee333ce660273b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebc7efb5cb0a16d1b756c9f7dc3b3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214700553bae5856ee809a2888c1731557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ce740aeb963dd952918d74363ebdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00313b1cb8aed0bdc9594bc6819d3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba395d0f0f208b43bc7eb05623d36fb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99f9fb4bf99915a5e61a6d96f0cd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7d6e4456fd829bb0f02e5eac4318b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf9d84ca9569c9d6bd319866e545363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881fe8ac3089d9f69e67406fd70c0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66f2cc3289ddcd2f5e42395689eb0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5880b463ae786c62d80f68326f622766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6136bc86c4537a29e3e3045c7122b0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf449422140a6d61c9abf5348edbf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1452aa6d296685372939d2a658c51769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd700f4ddbbbba403bec51d8fb2cc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a900c1851cae4a2f2ac481439d67fe271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f13da62c1a8afa98d8cdc981e383972.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1646,875 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2781,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J37"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -2996,736 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
         <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
         <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
         <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
         <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="80">
+      <c r="A38" s="0"/>
+      <c r="B38" s="0"/>
+      <c r="C38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="80">
+      <c r="A39" s="0"/>
+      <c r="B39" s="0"/>
+      <c r="C39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>