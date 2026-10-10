--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea923a86980799e173dad787e74e971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448a9d2f502e4433c867019b1f4b2072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b3d26a1869ec2a709bcd0e60b26123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6489016edf48f8e076850015c6a1404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97656940a4123fd8973dce9a178925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01b2ae55fddbb11f12dc24dfb968b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bcda41ad3ae7c6bc0272a254109a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a0be4708e6f27f0c4ea16fe46bcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a396433f22c94c2aaa577e658088edc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360142ed10c100038cd25989d231ca110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed863055d0e5c6726a09bd220b4021011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310ef4c70252df4f433d8d2859ef7cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e37808c5f2016558c94e2186b26ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008013cfcb9bbbb4d34f69ed9ae0ddca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8d303ac101f93fe671a192eecb83515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6462358041f44a5c7f4930ceb811d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73a1038d75d85e7fc2c09f33090d9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58612c1934e5aa7c890fcd0cdbc8f2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea639436e4bf3df63eed6c85924e5d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1689cb48b72176568dc3181639ad920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f6f30c3dd70b1242e89cf2f50d92621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28266625b8acc69f79685255d13d0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd07bfd37b0a02640f57a27d88efc6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f263ca2e91bbf123831f9dc167275b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be724f1382263de1ff73f9c24e76b87b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e372fbf981ceb0912c91a66988c8ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140882de4aca1f259ead6acac2649a1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b544c328adc43044deacfa744e86c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595a3f95ea1d0ea8a88cc8e7b7ad56c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59121a5cb1890d59213d4c0c5c144bad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd21de5165a86174822f59fe2d6e5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488508d474168dedf7e5112ccea627732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9cb26edba0419c6129e7a4a948fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d6e8738c0a721c2fbd2b084892b6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931db3c2991aabbc515d2ac36f1cda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e03fa69bb53857d9104395bf502436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fad420980db1fbbc1262bc6bdf17d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7207669ffab4e1611e6e89a8d69b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8b7b12ddc5c1616aeda89b59d2e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25e49ee33584c9657e12b7fa26cd8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62700177c28c8043b8f9270fcc8e450641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d223d1681d1c1886cc24839c4dac742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1125f937c73f21c6eb5fc62d6404d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f897c9fea65499856e3a9d711ca165744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108192944e388604d3f1b0df02378b3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9188abe0aa106b4797f194a3ac7e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d72766a902adb3a7f26697ee37271a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def68d09091056a4636aaaae3d476d0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ce270cf8f1258c69502c3a70f564b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e513db2279d57b9972aa0802c4e22850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c10e0d80ae2cae3408c776f6bdbc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d8ae487c713f76929647b9b30b4f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fe254caaa522f3c77c4ff22cbe8ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0816f76332e42995627a00b599fcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7105f18e97b92daca338e5b34fab6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79654a442a93c163ad229c28d9f86056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b35e5c1be727d03528029c2fa71d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd8c1f1e55d755355daf2a73414dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7733aeeedf105821b1cc064ae7eba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a4a6ff347a67a822b070a4b0f6d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14900105a13bc203f20e17a05f911161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e596d1c438dff6923fb683e74681fd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e97c47424d23c2c74243ee83a8f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42263cca41ec03d372b3732e1f9ec1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf201f2f351c55f60029e2e2dc57befb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64ed3e9f0c8f9b003e87f71cd35ac766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10150f89735ae858cff134050fc1b2a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34b6bb79ae7b31941925538dc6ca9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183efc559c128374d153f824c9cdb33a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d479fa81c8ed094c275b8993eafc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9eb41fbbba51eb2bc1aec0c2b377b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c948bbc68e06a33c8b609cbda59072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2301d749d2ad1fcef016d40854e6f6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60cf77bba105e206045b8d8a8ffe574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1243a507be07ce4d7c8325aa73c8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad49d3cecead9e8056d37a8264ce76676.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e516d24be3fc14b577fc7837f72bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763216f8dae9bad1e28b6abe6a0ad1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8f7f5910ed48abac6754b0cf9f1003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741f0e02339c821a8f30e80b8ae9654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0908bc21deaf573b1c216f9aeab6ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06419b4746f395afcf11024317d951fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb480a7964d08b46d3419beb43d09d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e95a6ae8fd337ecb9aa9d60b4f191c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20957d38d86cc8eec6ac8bbad7f30a0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9272eecb485cadaabe6a51cfd4a6d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b41017e91212d7399a9fec0e218e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346048900109640cc4ec77a6f4bdba912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc491adedebbf3649d7b105db6962213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73315ad35dfee1639aa51b84f7a931fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d5ba8d06ba3762b9e92717db079515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47537ea0a1ea7e2fd45060eca1e590e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a0882c8a0ac1b36621b1dfced79d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fd6eccad98c7392bc2475060c513818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a14a3723af990d50d23ee83302b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9822ecf5d702135817060fa1010320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b24367fb28489e72e335a59cc145321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4659aa1ce00bdb9c27b6e4d0e1d9a5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f05eb6801d5779ce3bfbea618096323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32b6edc45996f4b683fe86dc1248624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a98376bd8297f685445a9039ff62e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724a2d9565aa091ed4c7cd49147b4a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090f509173dbc046723c5ec7599e0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cddb048e0923947a57f61eb93162128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcfde8ceb393fe5e48753b27fb49fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d1988b87ea0362543715fcb418b5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f19e5cb2744e88a3dba9b0011eed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342e6e15c7959a052ba96fc150c4f4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312487b481c21a1abe0971624f84a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c2ee25e4d9e2e7ae108348e13484e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c7744b949aa4901b029d88fafd3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dd8da07aa66e60b07b1d150909bf436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16a4f18079f9e2e194a2d614a9723237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685422eee08f1ec33e33c008ce363a4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fac04db58a77a342a5acb1eeb2df8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8842f25dc9fe8a030556fe17cba0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a34895e910fb666fa5e44ed8a5d6c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c5cb1047f16359ccd339a62f266c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c30ebf1288a96c6e7a34d3be85185d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983832f59c635c183e6097ff78d6d29744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e500ab45d963fda51d133e54d14b11545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bf8d3efcd31e40ffbde0f3bd4ef5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6269a082f5f32ca7363f37080ad05d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef40ad95e6dcb5724ac79b67c0e9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b827abf01e0000997575100d0323949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee49016dab399ced051600e336b68650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475583604339b56d3137f14c053fabc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224400894eb82bcb0fce49588d033c8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f2799171d4c58ce162898f3b61b7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4788c73e904a9362ff8eb5174d8a3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e4bd0445621311e802b532143e16d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888820d87cca4b6c1a7b5c4f787912a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091786aa1b6a548f2bf9fef234b3318057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef750176f9772f102f8236b11fad7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb056c97bbba7d185c1d9b2b128f93859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccb36a1015d15b433559debc4f9d7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddefdbb49ee96e8f8798922dce5a6d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dba0a8843a33c50ee7702e7a882f0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec722505a879393a2dfcf4da6d8db263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5dddfc915387baa2cd1478966a13164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270729194213be65cfd3a739e754df65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf52c344c97f38affcd14918a18ca266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3667352c6c9d42c7c30ead6ef14a7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c19c7f5289aabc25f1fdff00246a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71387073cb9dc9726c784ecf05669369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef459fa7102428f818262128352df3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac837ccb3ff4fc05210b57b6bb890271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a6df89cbb557554620634a03d13672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>