--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091fa5c7f386a705452a253b2c721d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d74b88e447e54f2a844fea3c1bdb1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f8cd030566bd8c2796c3c8e524533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6f2727bd221ab373b169165c012e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c7c0869e948ce2831cf5ed35077b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe4a2f6c0568d5c28509a3bc996606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac63006facd137b7616db4493e4e277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04368e3552e39b66a80e7f6af0df21c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21be57764d2d3548663111c81003ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e10279da3ab97473b6c86f793362e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4081b884b484e56f5ede67978e9d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7afed02ba69d6bb237da9604a07c5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9100f12613bd39b80a4845f0ca99e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b9684db6755890f37fc73f8d8fd7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9d19c7382e25fb71345e8fb6480915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb9a0861ceee9f4f3684cbf7ff2c2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d358610df2172624100cd38509ca43f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483cf6abcbdd0eb2580b35dd29761518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f920fb50c355042cf30f82f8fc39c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882bb0812569921f4baafbbb053291f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56300871f3f52efdeffa4df00b57afb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003361a0c8a5dae688398425ee804e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d412b31fb81ff8d395612ec1304e16123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc91200c8a9838248a56ce4f9f7d3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e997c4c23e3ef47f6c0503a2b164a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b355bdfd726969e977fc0632480c3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88e83d638774db0bb5ed16156c55927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7df227e8cbc43a4c04c1d854c406ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915715c6ad1e721e4cb766327d2b22329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be5aa72283e5a1524870924dffbee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399e2c3a91b0639a934daa46bf7fbd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b1f8e6243c9d9ba82370229375a8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b1e2154bdd2e71f97b70b88ba45e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9070ba911d554f7b3fdeb502268df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d03b03b8f8723b37f59faf2a0e97fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319b4fcca39a8e4e0bcf9dc0019b33136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeec6d8a86034a59342388e4c8921c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96000d77efce6449614bd1ff776ef4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c809abbb27fd3080c8f5c99415c1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773b091685586bfd491249c8eb3799640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa39e2c6af71fbf2be2cb8fae359a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4109f63e48b02a9c9677e1f95073342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544ddf51e0d45f1897dc5fb20948ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ad1fabb8294e703e03a5d4e783f8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37442b381ec9feaddff0b39a5ebe0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3472653172d975aae562d6a6cd92a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cfc99e0a6f0ac1a9a638e2e60ba1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bda366c5de2a849042b199b44d3a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad407bf6a4cf17a7f381a2e1c4185649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab9c1b02669ac14e210ce70d99c52350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca908a088cb7096fc82795ec18612151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1ea1740582e7975478490be74fb1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f88c1918f9082d9fdc1a0acee547353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49588296aa561dee6f445c6d608bbb1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f094835745972d2bc5b9d1397678655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b97d30b2ac4dcc1a191d0c3faf3da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a8a0be6ebc80747f575c195cfc0d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ff5c33226d47b279da22b002e74b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c00870d9fe67970780c3830cf8f2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb25afa4243696d01c95c71500fda160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed70273312487b582f48471974825461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8979ae225d1c9da192452f0f9de732862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e7c73597c6daf00c9e8d4309ea12663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccca1b3ac2ed6bf65427d18169027664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da251b7f9a9967ccd704d31d0dcd287a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcd5f7ea845fac59b6758af878116a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92650dfbfe4f5b977f358f37360ef9e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cfbde79dfa521ff025a22f30f1dd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22f420a23a25eb294e3f545653b93869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f025de29dc845f882ee686f02a05ff070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e13c87c9b128c0a624688cb45d1f2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a8423da6d05cee0ccdd843436fc5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5807a91734cd5ec63ca12b38b53a5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221f472151d5e146dfd127dd65a884e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecddf26d9aa23be81591d548eaaf6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddce96a91b3a6922d4d6d54e338637176.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee25d92ee405bc9c15bd6be0a197ed01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314437e7ecd78dc5b5190269a055f3122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107091e630d907a85cd23ec9313aabd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d9b83bf67f4e62888c9455d68a634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c695c5fb05411b0d85452e0b5e2075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea8486bacfafeb36aeb7b1d71520046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731193efadc60d3e8b1a0188539d81507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691067f65e85fd6beb690cd6b812927c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373983a643304b2d9ad3e8851370af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae743513ef35e42b84631081a745e3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a3719e476efffb4f14d0a33517e1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548bd71639caca355c16939c2547d4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ddd952a1267e2310c6d103265edc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c3d1be5d131877b3618159318644514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9cd737580bf3235e8ae01b976d06715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83c821a0730fd687b99e02477b79a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e248cf2a14f999082451875d988cf6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8597f369d5e8b834a52051ccca66bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaac9145e535302167edcd55d06f6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477661eed0ebec6c94d4a8bc6b5dca0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39789a7cd2be8f14551ac0ab4f18c3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f0327af628d923d25779359c4885f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20284ebc6364345f7a9a01e220b14f6b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb54fd2829ce79b51bdc0bb54c484824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ce790463dccf77612c6fc44054ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc461725c1fe52ba8decc9683344b3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a16a771f24dc9fff6c808ecbe0d7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad556396fcf79758f63772a213356b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f13f5cfff6b04ea389e80c8d81d31329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25599fd6b2b43af3f8eeecdea90265330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53615b25c04f9fbca79aad15661c8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd04ef4d40de092e427db4c7b74e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a1637cff9b784c62b45c7706647533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795b796679659d41cf5155f31ba7a7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c067a0a1a0b129ff677964cfccea7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82038f7972e6a0c326abd563b2cd0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd710aa1f8d6aa968c8bec5167780d8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d604c7a958f9cd9037e31ed741345938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8b645d57288905f9b491dcb19ddb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8792df823080745dbf8f74cfe77d4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6660dc1488691a0927f20c5b6e54c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0248715e4928d22304e6d2524e13e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634be2cfe44ebb04ae7c9675bc69349143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f4062a984c53ecbcd6cc3372caefd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427adc4bd9a626f45c7735fee8f940e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261dae89b075ea937c542b716e4370c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a601e4bd4c367c45a8047f473381a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40ce989f412b1630d758883d5e094848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c729e172f08fb397ce671d519d7c9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28743b1f1413f1a8dbda191230cb63af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22256311f9e9efb0a7e3072854a2aa9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5d7164f95cb3222587c5c458b268252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba57e8ea5fc228d32d955dcd37a91e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed222fc048e6e805df33a39ea5cea8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d20630358138a23223c0f162c8bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab59d9ee25ae9b59920f24de91adea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a11d0980fae8015903ea501499b9c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0d0b9caa92c1b587df8cf35cf0a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4376af63ed9a5f2c8e90175652b3fde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37b1750f7dbea68d35903a8d1d105760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8602222e31b46b14f05bd84308d9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db477f828c5b9f3f8e32deb1ca4576762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df6b9556236a00bdedd7e4fb910ab663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79589e2ac7520751167668c48010ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e1c9a8b5252029c738cd1a1730ce865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb098244771d8f0db5e37ed6a8974e1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8f4d56cb5e284cae451c7ab1ddfda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f4582d52bcd9a564ef03a4ad42c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28417e94cc58a17d5f0372f8726f78269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb2321a2bc5054eef2dc119146474d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a83b626ee082c8b527fab98824442271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3d86be7e984e0fc37fea114a170c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814add37add61c28855914f862784373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9935cf6de289b76292d9fd66b6abce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec535148cd4d0533ad11081252327fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b87e5d10143b3e6d02b42b91b0905676.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>