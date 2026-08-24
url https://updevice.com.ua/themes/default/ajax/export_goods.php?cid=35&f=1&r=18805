--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1ab58daf1677175a5e8d6f2d45131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3365c5905d57206c80fc2e806bfc7fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55804334b8f610573b77d3a82ad46d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908c530185d918b3c3764965b580c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c834835e4619ab1b057e30efe20665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc80c9abd46f936dbbf7a80a03490396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d0f74748f4b71c4565d6bed62f69c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d4b5a19fe3249d123cc4c356cef878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e528fca25d06f9af5792c5c98d551a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b98572caa0bf444da05ffde4ec46d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc201b90a9e3662f0415877f40dc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b3f4cf399b7505026b8b25c0ef3c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea9f4398eba4b978b1e40975f0093d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30929e1a31b1272250dc75da1e05bf2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a975c8f8c0f28f2f6b4b1a91cc9d16715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caed9a65c750c31730ba9fa0ff8e6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846e9d58dc261598fdd5f63cc0aec3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ecbc29d3e19bedfaa270257ad02a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be7619354752da990f4b2aa07e893319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ad2f525862fb50c61e898df90019020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e5cdfd85223e2f84280813c7fc5b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9501d0ef53df845289cd02921dac18822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38d79a8e67eb62fd3be84506af4f5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdc194d211df1ed2c487ed3c38114c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6609b9bbcc5a7720d7953303381fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcc9488b7840b8224572281e88c82d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365410809cbfc226f35e2b965e756c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c19c27129c413cfa5ee3e1009dcad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ecbfa86c93f36742ae4ee3074f28129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef3182c3edfc1bac6ed0b7668cd5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e2aef67d1db75a0d941dc367d1ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bb1f00f1dbfc7e766028fec52349832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdae6cfa5f52ab12a1f36415403eaa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b75ca4d930aae01049ce2ab1d2dd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a49ecd24b63ae55a98d228e7813f0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9f7678e760df256e9fd8e4ab7f2d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253ed0a53f7703070f258f7399b9a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea91642d2bfd70baefb10686679dac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d251ad46ec1694cd9482a7fcd6e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0cd32192127442022d1426481536340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc4070b5484d597e83610a83666d1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd55112a5a2a0d189e60a313af7f4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afa9795f4d80ca18de0a920f94e60c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719d73d368d80679c0ed44c2ed216e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f4c01f1d59e4cf32721b3e7646d1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f7f75f25823ed75b83b69b66c40c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e943fdd3b41a96c1ac5820a5d7aba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2593c30134d9fd74fcdf06a5ed94dc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae49b65146eebaac1046269f4e11f2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f65afee2d589c9eb736979e8e11b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea04b2715f5c2319dd534df428900451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000971af4d5e017f70f8106e2ca9f30952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b0a86dea55e0683d1372ee23ca56853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be98792f62bab9381a55e38039165154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa370a6d218b63284fc0fd0d78bc149f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318a1781f9b684de4951cdefef9cad556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41d8d4e9f2f9c4d37abfd3e5cd07457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525acbd4441bd6d6375d6614871e5b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4567cb4fefcdab26bd134dfebc25c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b3b871ee4d729e3931c6f7f2b53360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ddd9034003a65b78049c53b59471961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a0b36b616059113fbd8c169962c1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f91e3db311ca80afa135db66bf7c8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17767b5c9a55c1d3032ebc4dc7896ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819a0bb5f89b0cd1c8a1a33f76ace3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe45a7e5f773d94d83d86712221982166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10718193524418bcf0bc3ba8e1f8f6de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0dfaf51ddf58dc8162684b9b348b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9b2a9be0a419055801ae123c6d98869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3aeb6f7a2a897b1fe9997c29227e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d610824781ab02c5d58e1dd04764171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15516f1e92f3689307df91f84fe6984d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b746e472676fefcabd60b2b50c2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17e816fe1b3c6b72cb92a56fab895774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e696aef6132a01bccf7f54ffdf44775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c71c2a1f9cadf63e22aa458754f70d76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6634f1dc18e954239545c92059a8fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6df2b35c325d9587cb27405741f612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce2fa6f5891ea4afa277b2bdc5471c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754e003db31109b0f84aa7b4f5a58e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f95cd735434881964096572935d9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3f75d7029de14bed57b0a184c09726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8869b4b82ee711db87ec0da649a36ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabe455b303ea8a119b306a18fc68d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef548951b17eab34206ae4200f795159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a4853099eaae5726825ff057ee7ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0608592a31799e515db39b5e5b48711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afdf04b49832eb206075dcb989e0af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a2cddfbc3aeab2b9bfae0f03c0aa313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3cfc503c60fdcb0b367b7a4c3f09414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3c8428f809b37d8a9817a62091b6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2480ec9d90a8a2883d1a95c5fabbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062a5bdb86cbde7362c475856e525b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c942bcdccd3c56bd1d019fe8a81ba8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a6342c6e97c5e7a250fd32f15343a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff14b96af587b879c214ccbd39591d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a253a4b3eac0e3396c4fa30b61fe2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b1de84c386c56edf286a50c04a35722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce64b1b507d255dab4a68be75c147e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5fbcb3067a0642b2f8a924590a6db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e3276da53b408720b79588b87219125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e1abb1a15f4e2174594a92709f17726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd169fb59b3d04d0b9a731a872ca88627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f414d5cf06ccc01a079ae2ae301228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801794c158ef5b213a2441dad8b6c35829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460d17c1457e34ae94ce3840351a4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2e827bb46669f9e5fd75abee5e96c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f709ae7b62fe89a9bd0c74b0209bb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69777adbd345e4d8cbd0dccbbf01c60b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbf1833106ce5879196fd86f83ece834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304795e45525774ff2fcf45c032c00435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ecbb669eed3e609aa38a3d5ca5ebe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029d5e1d6cd3b73331dbc2a71b4d3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a195c385a6f502d4b012f43a70d68438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99024bf55a7417f41b515652733ce29e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6253498a3db4d51abce12a14eb9ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20f0e26d6754035fbfbca23bee24541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786155a6032919d2ef794fa3131c60d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f092866fd9f9f8fb93eb04a19bb3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eede502928db4c32a5eccb28fe688144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c9da31c08e9aa83cfc033b5e9b35145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016c7b5ecd83f532d1886262b3a197046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b682276e04116748f0de1907293d4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f177dbdc9d29f07b4feb298292d9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f5d4d45a9e8048740ccb0b187841b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068600644560ae2b0966d2c37f8e61150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0bfa759982f1f5954ffdfc3616bb851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0591ad8c0b820614171d65703990e5052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6013d099b7957f4e3955cd830f01e4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc7cab0490f50481dc8ab24a4c16654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372fb88be392fc679bc0275bf8116755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94482de8250114f08fbe528109c645756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ddfeb889d5f2e771847f48d2a97e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d41b80787c92d9e3e86355efa01258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb47f3fb78bac6fef1c10a6648783559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8294723da85e696cdb7855011ecd8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e5508bac41ca6b2ebbb123a85eb8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692940dfca3cb1543b39e7c93e3ee5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf4416e78e301b7f121d5e2ae19be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eb5c1e6d26f52fb54d3e43eb8735a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb150252ffb56538f442b3555b2778765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe56f650ce345e0924bc67666e2eaef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeba0c563b4c9dfce56745b754935aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7776d8665df0fb27879f9d7520fb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a228a08c934c9e183c817cbaafa802b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b42008f68a7698930f1bec7be65470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00a47c17ce5b775610c7262da81bf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00869b42891890de460a69ad65d2c66572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f3356a2d3f8b7bbc7869eae106ec273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ae0a757db6b9a9492fe582c1634dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e1e2e0befa754250f4b356570aee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886e8ec5623ec265042277b965d384976.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>