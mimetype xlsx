--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439783bf5fdb80607756ee4ef055e241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5088e594055ce06593a3a8c56198d3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004672412f5ad232f83a6a0b195c31f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c68a811d1bd1476f788959b2bc916a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804517c66de1f80bb587e8454b052db45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5cc7acced7fdb74a9ba08e8381b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e606204505e2198836eaf318ab8b2457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae44a5c9ec0e5c21e31f94d24b81c668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92cc1af90f4c7cb5f3d3b01ae5a359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2f3d5bb1c9febbcb384dea885ab7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a9cb996831345d6ea65ffc38db5d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c7f54d2d33cbc37ff9fb2d448cdd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705611689b978db4d9320ac2059f08113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dda8be74a2c589105508222652024114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24076d340dbb55cc96626f53a8cef7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e8982bcaccbd944fc05b5e34424fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41705ff8a35db7cf043c63dad64e81a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88182474276d732add64af4d7af1462018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84ed11764da6fef792d10caad3c5ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b4f7b7e4e7e420977d078e525a9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dc42bb7df32e12469f68c2bbf132721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ec18f485fe48752681281b39fe1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893338034ebc24da1725c49c743f95e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05201c08673114f17c502f5825b405ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3b25364bedb2436687c0e023c16325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a54e8b7d5467dc9537c12d2787ba226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4dc39619b34cbbfe40069a0a58c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0cd9eab7b4f4ab69953280681fa5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9391c4fb8bf8d5c6e4859d7f8d85929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58d00b7de298a97b32d7043f1d96630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c080077f7f10349476939856d7cb6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc5bcb1b71b6c0d7428551b6ed7cc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cef7efc9582a30735c8c026e856bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7476b25b2185dbc41829987b3f50ecf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6186bdc725602e4830feed65c62c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1562203c26fc5fff9d77e302399cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eee95291d73375fc0d8278779917b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b350ba66653382dd301c94e7a853638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b031fbc893dd6ed2d7b664f18337b6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa678eef9334a03b0f2cfe9dbdb1cf2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41538432a48c6c0b6ceed3d8c5a82441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e48721609ceb6d56b4a9dc69769a1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9468134bc32cdf067fa789cb30cc02043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0422383daf01d7e416a3039dfd81744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897632884f9c72d0d339968e60c7a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dfdcd9509bed26502c5d48e99fab146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fee9256b235a4d72d6cfd70df95a4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add36e2fb0f87822b8ac3e40dbd86fb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ef4bcbf628c848cb010ce2d2c17d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e811d6acf6d3910ead3d4eb2b591750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f2323441157f3ae7fcb9088f579151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf860258a92b9f582ed31f82e8fd90652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962a9d4f6434da7fc59decb7c4a07c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7548fc41f3db3c13862c017d156ca454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efd07ef401a266d42d777d8dd22a4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccaf1183ebd7f6fded36182aa3d03d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff051071063a1beec8a06c607303e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cddd5d449815e62536c850d9b779e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf7b110f21c19b5a741544db11ae9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73943e69c5c08437ade9e2e42a480ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797501e7d19717624309a464c89c5e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcadbc72c53d06b61cad0a5f79c7f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ef81b52c935c2f24debca68415bbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c2ceffd0f097a96a43558f0c19ef564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf0383060e84568cbe1f171b8adf4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940d4af566c91462b4e81b442e2671266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a67706a145c9642fdfbe980354060c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a6b67537c160d49cf8339631a2bfa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc9dc8a2e50acd46405b81e5af6ecb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315ed58a13c976f12f6602ba826ada70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5b6f04a72e688cd01567fe4dc20271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f895f5ac8400cf410e581c6fe5a01e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80946e3ad9ae24a3cf71a76472dbd09873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ba755eca549b81c7761c573a548a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd4ff00ea4af527f9bf69d6594ae2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd57adf7f0867ac2d9957469f353bf76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f4bfe8bea08355d5adeb12ff331161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77771612cdc59db05d0b5afb60dd522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e14028c691499fab885504596fe123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d0b2c36bdae71d380b15a9ee10b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b632f618839e7859393500ee61a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43da3774567e57ae4fdde4d6106cc8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6eefb7b6a5bfcb5176218773cabba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01996c4e270d17792a2295a53b5498af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727f8cb877fc6d1e27426c824d287f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366eb6d2135174848acbaa4da254b1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540a2a9b6ab05a76c71638b2acad94911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d3d744ccdb864494099ee07929e9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2b29e8d933f15d6b5e15485f46c9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634264e17b0e6e567c2b3664e78c93414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d388327c3222fac42101c1f2b5d097c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ec78e3c2b311d1bd0754765ee528216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c72e39db55f521f1c14c6ee771f9d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb1b3f4efb8eb33f51d483361492cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92529b9fa56aefeba60f660f9a1ea25b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f79e1ac41055373ec3193d1aea48820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276af6c71c5696c03238f71340ca21b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0354b7f283a7c48a8d1f93027e57a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc824d2f992e4a18286174db011a3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c5e4d8d74fb17cd7e40fe251a5f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3752df628409719a766a143b3f68fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aa0a97ee794b1d31e5e550af805d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b569083f5206ea0cd805388c29596b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb00f56be160318e3d05bd05cd91a6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd11a5df24db31f01f6c6147e276ba429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a919bda41c3afb3eabd61572767030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747eeee34a5ebabccfc7966b54781c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e528fd85fb833cb9e86c3ba26972e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd7277153921251b72835583672d3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4a86e220ec8215a1cee0bb3e06cca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e236a48b6e6851184b0d3db5dce5ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e8f4fdde363271769345f2668aad236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fa9d504dc19bd79a4c2cf9df3188a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832458daefe5bae01876b6d81554a55838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dba23dad9e12ee6a824477904d01c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f1eab74342ade22c5ec487fc351cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f708040f4136080008b5554c379441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f17d0daf6656c8721ef00bdada5f5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a369ab7cde40bdc682eddd5dedfb4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da96ba0604b3e059f42defa0fbc4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979f76f201d715d9e3d6c22cac90e8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff7d4960f2713dd128ba1bb2a327f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99b94cb2cc0f2ec1aaa94a0e1583647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bada5f8bba4408463879681185f9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec1b5f558f9b6859e9ad625ab7236949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ffe2e83e9dbf863e878566061ff7350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83b89a6c9f753dc281f43eedb9fd0b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88da99c1969a0d61cb1a09a264e06c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcccd69e84b3af2b4ba35aa96a956d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60261d3141f729168358495650cb1fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269ac1e15e24e8a83977df0ba8668c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884e125cb891d66fe8453b8f9492b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ecd5e74af2cbeadd056d9cf23c9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777621b01f44a0e58788a72a1272383458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c567476aa70667d4bde48c294bb174459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe217583051acd06b0c77dc3888f29d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478546d028e34a82e5ae6dbd94f51be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f8cba1d401e56dece3e9d13eb0df462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de808a0d3c746ac778de67e7a6be133763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b93f4a100aa7970464be3ee9cbc63064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1939a4fb056b602573989d253007be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e996915925bda0d961a9c8153aa2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cce0777cefb00f688fb60a0ec0c5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f176f42afabe1df9e2509dfa598b7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfbb7b3c014d6d43aeeed8fc66a24569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98753724d8c69b3a878b0cbd3f071d9370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a21b0f309ceb2aae1eb8a4b638a6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726e422516b653915dc02b9e355acd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f431c863b6089098ced762f6134173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab46f644bde24b5d0ec7adce458799074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca013f0c7c72b5d93ad3dc60e755d18975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a57fee163d12283f7e9e439da0a776.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>