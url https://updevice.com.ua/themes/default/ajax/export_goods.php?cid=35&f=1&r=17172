--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -475,51 +475,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf75423a39cbe2053fa63182331ab41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b5cb26bc7c808e7629756c3ef05972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e53983743968cf93ea2dd3065ce9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f545068658e70192e9b147138ba07624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50512769058e0102d193b24dff7e5725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d6e2211f8163de613e68fabbccfa66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa02171ed3940c93f9835c7e3ff85c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a96dee1953359d0b4f4d7580424f298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d1f350da2143161f805e236498f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3827bc9f4479733f53451cfb1744a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5b33ee17d62ddff8f0ed452c582e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870509cc785e5ab56a834cd76fd87c9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ff9c5708670ca9bb3d945e2391bfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd9543746d6e29467d50a4626ab07e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb067a8b931d3cfdd3d8436831738215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d7c9a2f6abfb821581c0a45ca7d8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2170282ca933b1e3a248899850c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b6785b9fea990dad70e4c2e166e6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04380807bc9c13875d340df8c21c499819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa8008880f677d00532ff13dcfed1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf8347522af3c052ba2581e45a9ed321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c44be12770645ff95df6b74204d2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970d0333a0f86d0bdab83ae2f4f299a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400dc2d7396ffcee28fe712ee6817e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbb95aca1441656efc162f8c2b769925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923da69336061327d3f1775eb6005d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f410c105f051172d46f887cfb6021127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5865b1890d94f1b360a180c5fe1fcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faee78ca2ae1c3d3d5025115b55972329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7dac910d688318331e070182a919030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb959a76f4da8b2fa0f508dc92f30231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c4575dfc517a02d3762ce5a6903c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db686f35bf2289071c1ed1d07cfe8c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712fa74664d04a11d2e837cb7a0503e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6947ec662f4e5be2ab5c0255eeb4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfcdb573d43d7c908332e47d96ef5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d616130b7f49626724e7dacf2361837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b0c7bda3246d5dd9d5d338df6669938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233accfd5dca1f770f953af0668a2bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1af99d05c143c4ff43145c9289869340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f61954969d4f1d3f2bb7b7d4e3b69541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a68cf8b105c793aebb121898567c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3001dceeee3de61ed48168b3d99c36743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03336b325fd9a300acd9ea4a97c9dcf844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1b9382425ddbca8941ef56914886445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b414ef3f61ee633fd908120bf03df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46514ef5cb2fafb793ddc34e2479b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84fd1b0519c68e0632d90268b24f6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc90cfaa02a18f3256bb9d1011e09fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c3eb1662ad9d9c260b691c798ea0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561bacc2cc0b2f7683bbbc41b95910e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba6a2b3a784c10d761cdee5de3b22852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9c87614362ea879eca7649766c3e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567b7be4bc8285772e725ae1f1e9b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fda74f3f867b1ff414f3b49f64d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6834b642bdd74f16062db4e752c8cb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8592720b56eeefba1e499578a86ad7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c719593f36fec0f1afac0fc51f5a3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db3d1da6a2c4ab71417ae4c8a9933459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9784d514490b8819c6c9402549933560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd46bc5e3e7d2bdf5815581623b462f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d5b316e89004959999abffd29ef562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51440e659c3e863fca487508027a664363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f328ca8fd9cdc801bea64bc09392564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2c3d1d665f060255c9a4ada79d6c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8b519c90516c054aa667c93ca440766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57eae376d2e002403ec351b6eab74467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e3f8f567a9f31a1beb6d2d3116fc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842abe5338bfa49d38d510971ea3f01a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544bc1990a24ffce314f291288ac38f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce66996078b42f5d1bf9216eef8386e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5772b6061fce2efa644adaa481ae2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9054ba44c456027488e6ca5d8bbb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda77abc123dd7f17a9e784945ad098474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e660f82f3076633e5b7240786acba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77221b490ebeca80ca1e9de18177393a76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a720543042a813ce6753040af6698b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241effda1359f3b48da1c8ea3d604f672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dd168e015c520eef786425ef33f3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477451177606a872e994eba958469b34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08017ac2a566ba3cbab7e8ee01f8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcef08ddf933e3fd9c0c23e52505ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68035651949ed8e3ed6d507a82bc7487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753a12a2bafd621b52ff24c2205cbbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa9c5f39612c4d990cf5b196fdb3f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb87d8c85e283133abf04f15651d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf593d3c371d56e243fafce216b533611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe11d1d4151feb08fb08b3246fdc04212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e0bef04a225080643723e4f6f3b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acafb5e5262c8fb075811055950e45414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066d0d977ee46653af726b24708efe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bca33d121b5a1108affb1b2a75258c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbca743919eab8ed398b75bcff5bc817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae118ce7751e8dc584ef030724ee59a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd60a9e502401d63c040384cb9faf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ed05d44eee4538a4dfd275302bca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd354ff4dfe494ff9ffad97d0a633021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89812a01b291201a19b79367e4aeaba622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffdbd40c55502b458e2f6d2f3afc3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded249b8cd707dbcd65314eaa2781a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66455f544994b8e72e9950dc1ad3283625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a9754ecf8470f22fa9b2f31c131426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a5506ae11d7b52d82c3658390cf1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb23034bc230b1ae20c8b0a49f70ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6d7384b6b0811378e52a492da049029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6afffa6053270bca007c73f9c702a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909866267e6480107f9807189b5816f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c9ae6093acc281f2d1a92cd3671c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675c474a73a291c3b7de25d14af58d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa285dece54389885fe1356f1c29251234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b21cb83d3dad05a3697685fa9be2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f47a30b0a04f8428b7348e48b5128336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cfb173e78b33f2add9f48c0f3aa7737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c60728399a6d216718939a706cb2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd4f3b8f23773d292674f94b53d03d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d4e69764f14ce36158863feb5b66340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531592e45d1acd58f7d464004a951ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb444ea059a1a43f00e2a6b1581c2ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683913cb35e42d3ba09a71474088a88743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e35a75da9a7f0698e98261d28972bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68f40287dfa7176e360f066a5c06a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47713818a15edd87ee9b3ab4cd3a3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f526fcd04d87581e996885712080eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9343f3688a7947686760ad04437f0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18601372d04c1bbcc41adca6a0fd7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31636b552d320b71254bca78800f7de650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4b14a527602686885dda2261ecf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f75c90b94def1d9373c2f1b10945852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b1bb23dd399dd80b88017718a9a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814dad7d8603b78c0948717ac20b6c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501676b3ea459f813e9bfe7a9b0172855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5201654973031a881d8982f3d783f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23953bc7c5494705708ea0bcf133f4d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b831abf3640c6a75baf4f0af4e5778b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9704b2c856724d4e4b4116d76e2303859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63b5559db170047f143cb96896a30760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8a60b7b67c03354b5c9d888a1fe461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70117b8eebe23404c56bc34d2c3674062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfc7dab55707f67a2a413788a6ffb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16487305047b268ff05ca20046faf02364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae49ff0f889741a0fe175d20d9f37e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f0a6f42a1e4f997e9c7add08469b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe38ef7eb74c99a1f247fe9985ceb5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a79252d12bdb4cfd92ccb140a0c0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734ec7b7459122c3309900a53d039d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717585b20f5617112651913512f5b63670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef37dd7dbe5244a3c7db5a810801471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f589d706cbe7894c65ed9a689499c2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ee91becdcd2744bb73da117cb718473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714118833e92430d806ffe624a1c6e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31e77e2dafac36094316e4016744f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81b8aa2312268afda6f926ce0fabf376.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>