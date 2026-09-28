--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -466,51 +466,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a3bf8c721df49d5a19e84c5e23d661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51279f095185deda968c8114b971702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3250a8181e58a6ee1c55d8af874b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e18c0ae7a6ed6ecb93249b7f03fcf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18cf84591ce28f5ea7c9f0124674405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874280000a9ba89be6e5b900cae06f236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5bcb29496f108934d2ffda8708bbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c649b7ce56a375efc8426305475568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a472204e4fc26b503c020317d9a529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34dfc94bd8debd4e1507651dc0bc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d850f5c6e1e8bc483ae436edca03a0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2603a88a2af87ac809ffb1002da3cf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb020d03da1460513c9a42652c23f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676069e834627cfba0bfeb5ee1f482214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef137201691077334dc83e8d75f6ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b75bf65be58a174c33c1ac5b11c69e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9cfcfedb39489c5abb41ba0c30d6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf7aedb0509513ecd73f39d68fd66618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199481efab5e91b01317bd082b4fac819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988401805cc46d8838d7f68c9f296d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae81efe4b15fa62499e2dfdf6816c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e146131e80214f5df77ef0ae593aa5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f64b87228a51e5952169746ca38d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4db61499bf6415f15aa743a02ce51f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12291658b93c4cba84ea01584f755d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68310c07853c554b9578796a4b3e116826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d255c66cd5c3fa719945239bf3949e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109bd14463f124004952dfb7a839f1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92239fb09275d52d39bb162f2bdbe5ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f9e48ff97a832ca6ab43138be525b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecd4fcd3466b3b18d59309c3d0352431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51476075f830516a67003d936e9a1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce26814ec25f119a1c3414deac17ead33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb2be074c9e510e56a67f8659055cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522aa1e935c4ba4e5b3f18497c7e1af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bffb602a599848b9e8ec35a8cfaa836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26945b1295b29afa084064e7fff2bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b08e4a67f53abf17c624b03290a5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a7fd8b1fd12cd4c4b1c226eab95b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f389cac3c77381ec8c95074f08e96740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0bcd744363a24e8f042b8a7f964441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983302b2b7e6664c4f794d2f71a24f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2965b27ce0ccaca9b2bdff72c4ccd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb024777ea6bd11a25383733fe6eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60ab874372917b3fa86f04135c6c3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8bec57358d0a6242fadb041f480146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bae8ece049de8076e20dba054ccaf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410357732df21d58d248d7a73b7b8f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf0ea895b21290a5d244027a36f02349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe1a090b97fc238a166caaaec454050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ad2d327e79ddf4cc2e14a2a7db1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c2e8ffa0b752d71ddccb68f13abe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0dee0e1e46221fe6c0d6d1ee2ede053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532b4d250bc39a861660e7521f2a1ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3559ba4a768a368ce793203b3d43755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3069bc5e2536a1711f47acdf597456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039fe5afa6c41f999e0952c99c222c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541607355d1d2755f7d69f9c9bab8e1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669c547429065235e98efa01eebf37a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea87a663c7e9178a05379552367c0ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4465a3d84c169cbf0c18b60fb90793a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d75645ca450fb7daf8ae8d9a64d85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052be5e454de32370494b656a194ced63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f31e915c5ab90b4a2a0f4a3fcc1b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ede631db8a8f0b83c8b994474362b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba470ac4d26f4de752582f0b5baf8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a94ef20635904c12b3bef67fd1e68f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5e8f045433175cd9ce2ddc33ea7a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824fff39ad16bcbbed5b0638980e18969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f34934c864c8c644b64f3e2f643a8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3e2d06dfa4ce2769102240c377c5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f2fb6db8160b04e745c34e953f0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf68f32177abebbfdff4f46c9ec39473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbc2e17ac11ff8491ba5a6c9cc502b74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7d83bd9bb3c50a53679a11c250091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2c93a3291a64ebf7579457f62a1a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed065431c8acbf27a3874c7e16cb69ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d82fe018761eeac2d58a151d2d64774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2a46e3447b62b3d931af0e606f5985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad654fb56b8d98b5b9e965ff3ce86916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c4fa184287e0197880c7599d553e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953ef65e61d51d569bec44ba98d60f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a68c63231f416c59db144f193d1789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79978421d6039296cf6b678fd64f30f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470eceb8ecc76467d847c9de3e6b1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834535e60d5ea5ffdc5c4816cbbe95612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee11714e941bafddd28b52f8481d6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec26a67c1ca49f2155855b5464e0b2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f59741391b9806af9a4a860560e4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50652fd4d768fc383f054cdad6b5ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ce38f29dcfbaa34289024bec32fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195882e7bf2de406ff226af35b173dd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1125a2efcd9ad2fe1c2ef52937de1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c761fb81432580761bbbaa45c993320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead5f60038d678ebf67a38f0c6b11721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc4b2dd972435298d6d3d942ef8bbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fb6f303cb908ba97ba1c33a20871b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b5618089916302be0dd3f44d1a5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a3b901d57a2586ce734b6839cc2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdad6b0486fb37887b75a680906cc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74676a852f4c097be1fee91dbb8cc46027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abcc7df94881f9ffeb9cb7904690af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8e8d55ce0e15ae4f06255f563049529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc250b19bc69f4b79993c65a0d511630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e05903c0a41b1b906e45f9035220131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41046b173033062eb4214b5b80aad2e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0397d6f8a09f704367ef633f92d605633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab060b7f21b15298fe1866c4f49cad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99febc802ce574608c9a41f272f6684c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f2b88002e9d64a436002fb7215c6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc233c09de37c9384a7e1f0f0a44137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8d305c5b373a71a02535de2355ee238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dfba0e2012a98cf6a026ccca64ce639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fae5e8017415f481e8cc78f2a5d88440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56391c8e8e04ad641a34586c2094acf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10cdf554188e91e718c96ae34f8b3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577324824206e963c8629405d1d762c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785755da910dcaa1273344446a9fc57744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cabc622c2111580bfe15ca73e1d7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b22bda2d5764295f11dda02d02b78b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a205c4f5e530586c5a55c12e5fbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd314e3bb1e6831957cecbd327ec5f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51028767cb5fe12308e485ddfa675ce849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e9c648d0ef92410ea14a5174a882e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371416cf4c8187ca8e9b874a8b9d23b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b9429ed578114aeba2524ea33d9be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ba31ddad1db261ebec37237578cd553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b42ed781ffacec212af813cf77c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bfffaeb7c298659138f92140bf94555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a699d4c35d377e52c163198e5c301856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a00d1fde4287b7280e0982bc72e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d714625a5379c2b96866201012179e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13921c7054913eb1ab843721deedd76f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d557e6b0b618a2aff260675223fad060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882305baf5fec0dded57e6f6e3b038461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9314ab3567058fc1268bbc047840bb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9de73902a8bd1b656348144fa0b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90df8b3462e396070bc2a7e4f7d8a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e857d1cd44871abc0e6a1a7883fdfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c3d480eabdaf69b82a9bcf6388b8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99149453fe1d81d8916789957608fb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193398a057675a79d8bee69d3229d6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a6ab74ea654f53add976629686d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096ae1f94209142341547c339c72bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f46e4172d17dd37b0915c1f823687871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3e888619ccca7bb90414105d5b9d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4cefe67d650d05f173701526e250873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4ecb8b77c57ced13cc1e060e5964d74.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>