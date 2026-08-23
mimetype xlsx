--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd2f59afd3c5098662db011689d041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff773c794d4aafe9e2b82a934c0a4582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf11c30309dc2dcc00d8491ca48c113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22448383c4098073567fcf8489b2ad5d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee15a319f4d7e72cb2b8f57097309d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e73b18ef69f3eb04a777a47b324c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14cd02ffdf900fa02a055253036a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171a5210f161e6b601f2c2bad666d778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ea8013a19e62653816eb07166e7df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfed6c657fd96739a44d1e7e82ede510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d3fc4f127fff3c6935c0e425b9d8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c02d1fd1a2e5d94f5ab434de6fa3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac2aa4c494179b6dccde8e0bceb0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f680558f618ec6d6c3e9bfc851fee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c281ed2a203ba3b1861865606319f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324399f2d53696a0b44d1388bfe50be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a511c5923121513d87aeb029b0aadd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fd096f9adc0e3ddfd382a7aa5f56d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3957db06a820836979c15cf63474c6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fafecfab9dca7e852d5830ec5889720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3079484e5f9d05f8df43b1b05034c0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb091516d62e8bbd6c62bd4955e1b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f7518f740d9e6c24dbbcc1693883223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47924d0acf375f40e4658f285698f7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99215f8186b8c39166e6abd3f25d326625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c4e8752ecc375dd520a9c382a584426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84066a85da75bdb6b462e304fe1322c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42145bee556844643313cb56b61331228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a530ee9525c8f265a09c0f52de1fd8e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cea327a922d642386cda55f4d921f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac8fb012b9d6d32d95ce8ddea0b37431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10261b58576ced38bf55be0ddf381f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf977a6398cc057e2e4750a5a1186d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e37671d3d5f120a9691101e13c7de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54444abc82db2d098eae667d92fade8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b13661926e417b2872a00cfd0d81d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28c559799207e6c7b0ef5121d8e43237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be3a7dc2687de370a685d6a77942b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0c717540b55010ca5680b12faff9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb3f59880c6785c649a194a970a35140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc636c1bed6f28944163b880b5f1e5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a59fa916c88ac5c87c36bd8644ad3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db1d62daa5440bd252435f5cb0153e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68c90f7c4ece2af6d5ec68e92f279344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4530742a079ee4b7a53cdb6a47884df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8843c862741d3fc14715a0f670d96946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca2cba6ffa1130527ada37ad66d4d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801576115f7fa8efd0add85b06d996248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5df515f26e86da88c612965340b1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ade941a329586cf5e55c4b59e98cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8ac0420ab794297deced5ab4a22c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f4dd6df561d998e5420a71d86d15552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a129c7981ba95622cdb604be8e737753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09828e60d742df79b4befbcff5335ba154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598ac5a29592239ea49c4c15a1c33655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f81c6d304a06085916d24d2dd56556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0f098d547e544266ed4f30c3b293d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4ba6a647b91e31734c3e4553667d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7653a3e63b3b2fcb95472df9ac67659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635ff75a14331ce4f5f5cc566c6f8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379722698d59cc82c4f3a8277184d21661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9525ff130babd8f4026081625525b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098acbdfa07777b6401c18f24af3517263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051682ae6e2da2a3fc1a68feb6f3b9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573f9854acd82907b2b20df3f8194e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a40ade657bbce81c2a1ac445834b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c4915b4a57e24b3a99c0f247e3b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109ef409ce978946e678670ff9a03068.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768779cf8b078236a47558bafa06af4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4c3d68791d796b85eca966f2422cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e28570e45752fdc5e6079d1baa7113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09683c61cd15a984418954a9d7bbe7a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e86604bf236f0a6210227bec7c14505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e405118322cf9f2f36464b1ba2946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90dd59ab887fb0f572467f2a36c18d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047de628cb948f6d7da3415c0e643b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96080fcbffca25f5627d20040e2907e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fff917a0bfc68c1ceac9be7bba29310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929f0912c1be6902581a6ccc65e639411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124ed0de374347fb7682280aa22ce9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c252fdab01b09451734ab33611eac1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6096be0aa06c50cb9374d0b8b53e0ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5aea870d1cbfac5c06028bfc7b3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7a5b7c0593e8b2bf8ff06ccdb7e5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24a7ba7f5b6c33544de7de25ae26b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc36f1d2bc9ed33ccc598cdbb4f5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e41bcfe1ab2dd62fc6fa550caa3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec80c0a3fe642fd033c9c57592df5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568252d9ab1376ed915f0a5c2b5a3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e47cdfa6a861d8cfae999a341261d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9388b196086e97cddb302855c480423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef5cf86f1a5e606a2d56a8e6e6f7e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721a4b18183b99a0c35ff40b56d644c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b13276db4ddd7bda21067ea77e1ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b35fbf9b56c798127a0043857ea0fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cfc113a20c1920299b3e90bbb1bad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575bfe578c259f7a9c2c29c64daab5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95bc1f36cacbeb03d68e3659207bd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bb1d3ef060c510990d06d108677e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76c343d514646d5c12e87e36f6ab8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4c3366c0f8ced079888286dd2a34033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167637a4fce3bf5c967bc9fee4b1436f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa849adfa38d4e4a90ed7f094cc3e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359a1c6c85d6944b80c293094e33e1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39503ae9125916b1f50791f48508c9a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fddea268c5e192ddcdeccbed1a39f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1f8f73cdc9fb10590a462f59ecbed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d263ca177ee842dc90ab59187068340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bea34c39a7234a901c6014732036341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5adb620928f0bb5a775230447e46242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fe61683b4492e4e010b4c5dd1c18143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc248345b7ab0d635c7709128fca7c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769913f67c662e3f5b614927e7ded0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a5832d5595827cd6689e3f9f071846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aedadf0819e7ed97d501c114f2cee247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28b8836f4509fc3d51ddd3e9cfd78b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e3a87cb9b8a96f2ed4dd71a49d5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1eaa3b230eef6f76c98adfbc94f7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d16da2893340cd3ae35e05298468c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa204cda4037b67bf5cf8882c281548e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877565451a88650dd1ba40c9d5f8c1b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106191e56c48b10f59f80b729d296b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1fd1f60ac2bbd81030c9f6f3f8ef955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec241766f208285e5c791487170a2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de57e6e1f2bbde590ee285164c0a05b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97359cefa660f2ca584da7ee2d7d561058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b301f778d5b8d9dc91bcef97e88b1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa595369d9ff94be49bb834bf606b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efe1011d58a72b9c489750316828ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f1618b8fec14bf0ce28813a7269a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6ab046a69fa340c905236ee158bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe1361212d1397efb5a80f11ccf7e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc27334bed584614e04d69194c907565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a28ca4ba164f71c2a15fae8e06063466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d17877c9bc877f53bfd6b4db414b9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330045301cdd6e2aa45ebd473b1b0cb768.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>