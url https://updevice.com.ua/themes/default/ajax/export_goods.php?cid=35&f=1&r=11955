--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb4969924e9aad402a95233ca12c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e49e53e9c4743cfc44ee0ecb3252ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534d79f794ade432745d6bb9ea9447c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2fe5df6cd0699475a573ffbb22b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb9b3eac9e710e44ece900ea088ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac83c1fd7960d650701bf73880af16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d199c9c944b4e6ce212481a0484afb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dbe3959766ee3ee77d99de87148338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f70e8b50ca4ef8be8c6ce1c693a379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb73920003c5f60b1053c9272b6e35f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb3b1ce2419f20e64c708cb728845a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47acf16eccb51087521ed078166516212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ab2a33608778ae64d18124c89074d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c1b8a54f922e00ecd76b3a9777bc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439077d1de3dcac69a9ebb2ca406849715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8291c371b3ae24c3c0f636de531c4d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9020ee664845d59cff7e1c6499fd7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fc17d81988fabc0f4fe7eb843de1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36674c05e55fd6c6553673983dc6251119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ecd781fc5ca71e34cda254ee00c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841024002f4e4dd21021787e5d43561321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7271904f61e546a32ff2291b3007aaa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6995a2ab3a8634732d8b9c80f5bea923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e54e5ba7cb8b747d8e0147e95258f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c4873f3be909e9d9e633a10ce2c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b646f5c1ffa7fbbaafe256eb4b680b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3176aedfb8caf8d5c4ed8d94bcb6cec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466d7b19779f16d066766459fd0adc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cc4a3ace10bdf8b8c96a12bcaa9cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1169f281c07aa9628d280cd94bed2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a7d17412dd10119522ebddbb3cffb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6d0e2c6e4109a13e46e98a545e1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edfe91dd14e49c3cc20c513634e4b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90a985220382099d1cc64e22eee2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3825682e491044a28cf661275310235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd694c2309aef2c31b37624551d11136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d465c758e9be7210fb7f6637e04937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3480c0a3d18dac5fac1c506e7b23b3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dcdd893adf528bf19503cb9df9df039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22b205b52792a01d37c3fbdc80620d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b7d71468c6f8f8209cb703dd5236641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ee55714a4fec98698e4f8a832afb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3989fa8bc7eaaeb5bee42ac4d1a983343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73507ccc8e28e60f1607a5aef4dabd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd2d63d2aff404baf2be40d8c275ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423f1b71a85d1fead78725e3f4c7b1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5846d1609c91bc4ab0d36348e57d41447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f2798f4cf9e5d64ab2a56180bd4b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd369b5021b319926619d5779cf2dc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d665bd653416a815c8a5a59ef10b34f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a482331f128a836ae0185bd638ec2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2d8529d5496a710ee08d85839d15852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07340f7ec909acbd2d5869a0281ef73a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddd309ba7f5992db66a054de7f80fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ff7f6be214d2e9a580511fa663cb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7317cac79b0616d795977626c3eda3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb4075b142e97ae99ec77960d9018857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b8773f6c84a6dae5ff19f7fd3ca2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c7c5249e5224cb44d6077ade98cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89077faa9090d2ecfe266251bbda05660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5134453bd175cdea6a82dfe923a2ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039edd9807d545289175e9e6e3b62b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142f923d8dae61581a9e9cfdc0a15ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcd09b486a5470269e4a9b079e7f1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95afba1d4ff141926511be3151ca9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d1b26868634236b6c385ac7c7f5cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e42ffb671ebdbc915f3f2ca6f0323967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2819e357bd18d496f8a8bfd82ec0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcd74dfd257f927610e1600412494e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec955712a45ca7b0e4cd9822a4fff6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3f7536f988ee4476765f4495cc97371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fc4413d8c2d58658c9b3477bd9d6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe09c15acb0d1e97e68f22333ca21173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73d491da9702e3dabdddc188e36b7f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef73632a3b1da30710b74edea968875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4805130632d11a0664fd10626da3376.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038a6fb2df0f3671f404df8626940b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00147e88a408db0598a30bc5b59afc702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8cc2cfe0154af4fc717ebc2276113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a92286c8b4cde347303b34f1111304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324317280c299d805ee69f15d6b190c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157c50c0a42f3d20b7384db60b79a456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708a664e88597999fd9e405bac5aee67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d23f1cfb0d25de016e534984cbd0b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f928142e8838720918724a721709a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4c607522d3ac063e957bfcc2a095a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430d412a06a319c3d5fb009e2361c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35d82c6702f3cdfa46a61a8775fc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32e33d13f2820915bc4c81d0db0d1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bc427177de464e9ab81b67af12e0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d5f13f0352cbeb61fc38c553dc8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa33c9516e366f007c23b4d85daa3f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fed629ad533ebb111b3c3c2d090e3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef60d658026c1bc2888d5f202758a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d3512baf545d366e7ce4c1785426d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a890ae4c033a7cd8aa4d08beb9b95220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb97fd61ab449908140872856b31cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7dccf091491dbc8aa2a5bde962ac622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404843654ee86142568db83907520ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e54df5fc7cda5acd383961606d424f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c54c65159c4f7c72743cb9c25384525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e66e71557c56cc31cd468e2c8b53b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c32bce260a5ff2c7cc0503705e0ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe602cf62eb8b8f55ec9fc392be9feaa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2fe2ac153dd5d0c88834794e9d32b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3326a06957d93cee241c7d50faf2d1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e5b3cfe63f1f327f29288cf16dd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95648b8676e1f9d4c5e25ee020326b0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90bac93a97d1e73fae7b49cefa34e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6b84462d3b8b0752932beb7ac933634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a71aca52b6fa304a0fbde2a0fcf8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732ef97de9155cd5528ab7bc3ef1ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335060e2fa32bf33663fcf470a8105d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900083b60b64c7189cd289dd057af938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b00dfad020da28d0bea0660455c8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241469a693f98e68366dc1becd78637a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9f3f5a7d8485a64c842e063df444d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab1258b5f524cf901380a013b842142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6b9731521d5a2a4cf7f4838f3514e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1518508883c38bbac35daa8a0cb0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0158486ead279a2c35921e217ae8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb5539f234dc1dc90d28607252ac3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e460b3d4e0ee8cbfd98d7e84c420b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615c28ad6909c07a8ee8eb125c188de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318ca3e0e02a37e4787c876f72b92249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a5cce12fa9b148b9fd62471617b6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce8dd30a81dbf8e071e2e4c7866e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f014181417a23ed1c9c59a616fc59052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318699aae534007a847c2bf5779046a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c6d7d42f510c1230cd0f738c54ac954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d1b42a4cf02d75daee660bebbd9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbac3a7c22ec980be00c227e19004756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49545c58847a1730057881746da6eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4b5577556466a126d8570287c76b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b52c040a9b7a770e242b3c3116b5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0888b822c7a7ec966926ddf063dc21660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f072e5dea2bf122331fd4892a72b6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049e31f175afb7dc5ed530bca97c30862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c301de034a3b68f8e899067c8859dff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882c2305031f27e9d81a79978f7efb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524b49227e4fab24dc445ac3d57559d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a10e46a9c0544907188b8fdbdd27b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da143cf0ba2c1bf29046365847502967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b3cb2f413fb2c84aa1523efc5b1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb435aba653259d6789518f9570613669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1bef9fc74eb353c70b618fba8ce1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06f991106c8aa52de43b1be9d14ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc606d061b6a7a8108492a3974936372.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>