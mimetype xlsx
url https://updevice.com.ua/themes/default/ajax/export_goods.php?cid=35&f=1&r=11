--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -439,51 +439,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7baadaa2fe66212551006b30d8fa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdcec1ee6b3fe51ff5b3d2270778192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd993c996d114886d13259c2ae51fc903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dedcde0aef5b7284b6a72dcd090d2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8194875b37cbd0f8b783052339845905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6f4c18f7c2c122da7e1d5116daaa36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc453f8c89cf95244904024c1cf60a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c24f2c5d27e49800a60767614051b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67819be765879b33ebf30f22d5d37999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ecf4a885fe1c53fce642129333c3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b49fd97a7ff3d83d6f1c0868ddf6ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ba030c4bff5b321f69fc13e92a46f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779b79804ec56ce57f0c7672da5de5713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4e189616a265fad6f8127db4ca03e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5504a3651b180738554b54c59ebbd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c259b21f99b9f28ff436cb2f058316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ee786dca15c8f901ca862d0ac8a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e3084c6dda6e45cbb263b2c38f7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b6d9d12f18d42d36cdb9d81cc40919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6155123594ca0a9fc9b42128b58717b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d208307196b8fd2331187751205f5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf5227bd649dea1b58baaed96932f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a795261f01135301d789d3ce7f268323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aefc4aee6fc5c26c733a9807e58c1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83516c95062fa46139b453c5c81f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754540c7e2399fd91c3daa158308d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f73f8495aee25d917d59d9a805ed727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96251bec411ae6b2d0207ee274e37628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99fedf1626ee4c7b6a7cdbb127ebd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151497f002e685a865d6c47161fc188a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc0f15887e6b2a36341f39f3268a0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f81e6c2d7fcba8a459907b1b1104d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9e9c2d83bad15cd1beefac9ed71033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167939b0198cfc5e2973579c3f2238234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45abe2532f8e8e25c33049c4d505bfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefdbf90fce478db911a44ad022beb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a09d01a10e6dae0ae1b4c396f6e6ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947300e3dcd33d20c85bc9e46743d9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed2b0bea3af5f6c1d0bf92e4dbe66d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aa21e67d916ab76be8c890f33149140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97272088b88e95bcbb4e4b14500f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb2f3cc5a254f2dcd0257695ef122742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66360e3328cf3395da8d7e9a71f1ee2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7f8c12959a848684feca5f7e8715244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29bf86551441414891972d1ae8d79645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38ee770f441eab93c2faf61f16704646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9aa8a2d4d2a3cf5fa73387092d59347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d0018dbbcc21ce1b3e18bd870264748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef81f5e5ae01a44737c40fec80517db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c72b438f2cdbb6975ee4f17a685250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c05efbe03ce47b54f4fbde7f70e5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed39fa3229d242f2998565fb98d2ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c9516490e4981ce92b836c9f032e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0163105e8b4bdda2b117b0c7dc96c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0204dfda846bcddcfed0b2c112f16c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b6e1d196cf07f0c8030b3e15faa8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664faf21ded38a632688238e0e7e909a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054dd8ceb909c1a4c4036a9891cff258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524b44f09ccd44b40ebf640dcceea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc1413d077f0fb0972fdfa5d48e5fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e30c0ff2a60f2e3d0736a4e9fda5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc7c3841b137bce7dab6d5e0cfce262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208012091e88b615948e51d1c9e27b2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40c394f7c7ea4da1d3344a3b43666864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87da05e4204ae576b2367b66ca0da6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fd7338d3addc2a7a9a20aa27d6c8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7d69c35f56ba79e2872af4f01a35067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3e4a87852ee92096d2ec034aaddfa68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c08db88d0d062897acf52840ab3e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c4a07eef556fd2b1aa9f73ce85d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a39f26f096a11967e6bde32b0b2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e850b5d9bf578115ea51c85d976d0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472cc4f89f194ddc761bc46b1f592ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19740359ed0b2e4c0f3f5f6c2ae77c366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a0b647ba34a7e0ba7ae71365804297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a71a721a16cbd7debbfcffa0c4f868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d51b58c2d2dc88d6de35a7cdfe4279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc43b266512ed54b9aef29baad0ca510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b684cab930aa7dd59f1bc56a029cbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb50b93acc679a2c33e26a01cb44a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b59e98619226f5176f437034d5fa5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a5f533e814ea62aa125b55282ec414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e3820fb6784f9f8c104406e6baa7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada16ae9bceeca1c54da237893516d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca03b1e024d798cee1b34e808b688ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2942a42a19df22d8bf4b375e6ec2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264890513198f80cc0dd8f57be24461819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337c02068c306e8a967651c0c4c455920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805362a1e71fcceb6a9dcaebe1e63c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad582d311f81775ba5a18a476b76e6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479f998ca993d94508efb0f3d1f1b3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e97cbac6bff2eb19dfa86fc630eaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c4db4f671d5ed50f90a7342e223b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a94c85f06d6d2d068c5c21c4854326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad919d9fb4077a3d8bfdb40001ba29cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5954ac357d0b527b9dfd198a3b7dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25387675c0b97c4c51b2ce0348f67d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2baff7f1f987a2bce61a28634676630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d34d36184d3b6a2a604dd926f4a6a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c8b9d7c8d7a498919fba5c5ec2bd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35450cc7aeb6fc26da6b804349acfae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727049e9bf5ca1cf1aebc7026c9d17d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb362a72d632949b30bd5cb06c038f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34802e9a05de31438f2149d990329a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045af7ddafa6534b60c896078fdaff537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58922a2c57411d15d740e27467f1fc0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aea1dead8eb0300134629e040a74739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d523ea4df79b07cb5b0447668d1daa340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a826437036fcb029f58548b0f64d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916058eddc4407e97125edaa2178d14942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a02145e4cbcb58f6c3c36b9a8af8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6ca5d19eddc7732a6d974dc1e1e1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abce27aff318bbfefedc21e49aedee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8ca0bbe4963b86aa3da31a4bc20c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce9e4fc607bb7529be6312cec5e40e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d7e6772c7644c8bed0f4aa138671548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375dc42f9f1f288671960787ca1891949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091ebe4062736e869cb95a1196f905c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54831682cf6904349e4f1e0d773e69451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3242f568c1fdd6349b283a6696a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d487a8d327723a198960b1557c4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e037a039a5f57b566fa936788b7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b70ca593c1b41721edf7a89b1459555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a027a73647f9a2db69ea1a134318a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07876d2b321134e395e86acefb3522557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1abd8019df651b9844a6d8be20a4b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f13578659b5e772df16bd48007d1c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88cd9847dbecc7a1cee9efd9b780ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3eb572b2ca289c9c55e584830c59b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f574a9574f41180855ad40922b4c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d17632408b48e77e7b99ece375c5e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad2700987e320c8cc24a551d73b10664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0741d7b1ee22a0edb51d31c58cf38b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567f2857b3c25ff4e4c0652a32a2cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a7a97aab6f20500d14914495da8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe0107dc7032c7049f4053c6ca338468.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>