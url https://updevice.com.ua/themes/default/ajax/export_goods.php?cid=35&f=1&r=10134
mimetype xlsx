--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -404,59 +395,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -475,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928136e4c807746c4e750098e0240e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b7b44f7298fc05688dcae870fc2fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb0047d97e0a455ebbf113c92b7633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50949d5df4648821bce0506df13ed9264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cc641f19d3decd621c2927fce586d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb14fdc33cb864f338f8686535f6c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12c23eed82b8ffbbc0af99f5e0be2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a890330d54f6ee526e3f162018713c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f4603bb4af57bdb2ae03ddc6e1a429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c66d182f3873cd29d9781ddfaec910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c855400645bc885f88311e49eb21311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48c98e0665617691ea1b025e585b6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e52cb50796aa2c2cc9c278f44d913e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f924e48e1a6f131da804230a5204814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121483f8335b3d1156a043344eaef0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a43db3c7fc2d053d7e6c057fe4f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0934337db62cd08abdf0ac285644517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2a927a4230999c1d24381db4dfdd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a64f8e27ab90d0491be6aaf046b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047de1e03c16d224a393f5f4d4978cd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c9c67f61aa5533ad65af58ffe7e2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93a78355ca383cc7fb9e52d98eca4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c983a3edbc6d599758fd3003fbfc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba211134c18f75a75cc05317e88b0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc60b95759aa3456ac5c056752ce3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143556c8661ebbb11eb28407640320226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d9ecd145af91bf9fccef2d378be4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d1ea30e6dc879f27496b7543e239e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdc4517481faa2c4c90a9d6b0d93cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7f0a6dac9934522a4c481da6cee630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b5e44865feb68fb5378d3e372bc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c120b28494ac1ae7d5b84addb89d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e67e8e3c9059bffb26eed48a67063c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b96306147d951edd81587b1f2b4f1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e962bc27d83f40a186bd52bef96c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4a6f8cafbcd01bc04677047f020ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5900860522eccf2890d3625363f6cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe46873285360e2e12423870d158138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c050c0a167372e8d074dd856a111c6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9f29fb9ecdd3492d12bb4215f70b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265225ba4de82310b78e9f4345131641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35e7a0bc405e54a21f043dc5ce122042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1da9262fc412da9556793a0d4c4c1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d356faee22068b6fb16e2770ff08344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497b1209f492732411c481eb0a1504345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3ea8f4db6e021df1f39cc6093020346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008da05542c5c17a7d6ad473ebe4f9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21611d87cce0ecd1dccbc8a4572fae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ecdf57985a0595eceb8fe26e210149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8d0b00ee2bc839a3c18b2f27370250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d8634df3ca2a45fe0012ae29fa47d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d67a9aed1859e516707e56f012869652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b5384fad180a0e2b85ab5da4c54553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b26700fbe9d3ba6fe64458dd9091e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54528f204652ce72388845ef490ff39755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877579a117ad669b11a6f7a296e9d48156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70e6031a327dd87e0d5a582324d1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62650173b1c2816f8da158d91f2d8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fdce61ee8cb628386d032e35ce86359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387e3861d870a2d0bfc3cb8336054aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3544ee0715a6f67c9f856527886b6e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa4dff812a83ba0759cb270b3274662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef8343e882b139ea887925923e139d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4599de7ede385cd83ce6023fb2a7c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826978790072113ac6519e87ceaac5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ab8e0d93a1fe0b39e481e1958d21866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df915148b0e3afd6ed19092da157e98b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f94ed4d1380e20b2dbe970fdcd2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca72dae784714576be7789f7f69ce569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1376bd334d8047046e2d8fbb01094670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7582056b3f58eefbe28dc7fc11fe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f54e3958c5fcb4e9b94d6e6f57fcf572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dded620f70c254c0382dc2d5f65b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6dcef2db90f7f63a1058849dc277174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544dc9a39608015e80a021bed3a3a3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd8de674f7fbbf9686b4f33780241476.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2f326ec14bc0501aa5023b6955e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738168870b299a4f00879da1321ac122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc7c225b451fc7a63a31ee1c979793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129dabcfbcefaac22d636683153d8484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cd02a9aa159e0cce7b0effafcc3975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044b56f24ca873de497fb96f3abed26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435dac23ee715fea4308cb81b29d2097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb68e67d500fa64c5806d2c0f6f3158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb729f716bd3abad6ddb970f2c74b849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ceae8d2f4789ba2dbcdcf537d79c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553eed154621e01011cca54db6a2f9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac84e5831ca057a5e818910b00af18112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859efb9ca202b2a84b32d825d85cb0d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b510464b97484dcf2564cdf337298314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920f644c5127f6d5c80613d2c84e0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f0d99cb6d595e663ca5d4bfa3c3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d37c0de66854dc388b9243b4c280217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce55a8dfb90f1c2efd3d764321d47cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849e66c7f2d48fa59492657faac37b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff3455e3e77f991cdd2849c4a8c3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41633d0ea46aa591475aaba7a711d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c59bd991c18c78ad70d437a7b8e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f01dab6b35ad4baaf4c0a8ca91bfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7983fe69296bf8ebce4e0982f815c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449975ec7c8d390abca0abc73f89a0fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc67bdd9ca0ed99dc5b7436078cff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eff3550cda31594e83b161c2a93ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fc99d7e863ad22548d14ac5ba083128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d710482723296b1cfc93e72d7706bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad23605e8911df996e469d7dd99658930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82cb5f1e6ddedb0934cd929b6022e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34442b623109cab423a833db037993d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91639bb5e8ef60fb29679913ec7d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003e2c39c93e89789ebf015f1f3f26e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc8114e283fde17de08a662061b7e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a3c2719051a7c4f0c4f4ac0492ff836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669c847eadd8e5fb02af4ff1ec7ad9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0af5ed2a78e3c4eee83d2a0b2d05938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d11f06f9744036cb52e20feaa826439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e3360a9b6d7b5fcd205bb8848406c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0407fc3e2a90060a327f952f7fe111641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34936b724110cc4f56552ba0c4d0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c5414c152fb268e601f5591b283343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af695e69cda6c0156ef3a8cfaa88e12e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e705b0c64077110a9d6ef9d6b34667445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d281bcb79429478fbcc11a545a23a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57075f6de8cf0f58ba451461c87a7d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f473288ae311aeb423119e7de357748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73477964216e48dbff2d64e2df27c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e6e6258776300a99a9faa2b51b86850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257dcc6b2053adde8c4f40f9abff4c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fdcd49b515e2237bd6e5014a4910152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0398ad82c3699128030ce06ec16b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3af59d314f9af4073e17469a4545754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848a1a6bae86c37e2eefc8f7758a8c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010852ce072cb358e34290d4906aa7d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263e4acfd55bdf9e9b04a99faf86b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab7839f4d34892ee52dba13f23d67358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb45438198dadaf07795a65ecd950e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a351db35c73b16b0c8ea1319eafae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c259c35788d1bf5069f1f54b522861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8ecc5dad967d816b51feb3cd863f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3326bbdb3c587830e1ce5ea1f22141b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e898ed255a2509bd1a49ce8e101f1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552ece4af572124292ea72d68436a0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4bd5f6925c20870d5dd8406bafcec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405c094ed6c0b355f3ca792dab0dea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdcd12d8b7b7b2655a00c8aa4fa5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b165a2665a2b18679084acc2c69ee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081a83ea0b5bcb3e51f101c39a4f42b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be067eb1b7e961bc519fe42559c720771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701394a39aa78a93be32bd5f2d543d2472.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1682,1115 +1664,995 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...11 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...28 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3057,51 +2919,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -3272,836 +3134,788 @@
       <c r="A8" s="0"/>
       <c r="C8" s="0">
         <v>14701</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="0"/>
       <c r="G8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="0">
         <v>3.84</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="0"/>
       <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="0"/>
       <c r="G11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="I21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
-      <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="s">
+        <v>19</v>
+      </c>
       <c r="G24" s="0" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="I24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>91</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>97</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24436</v>
+        <v>24437</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I33" s="0">
-        <v>0.61</v>
+        <v>0.52</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24437</v>
+        <v>24476</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="0">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24476</v>
+        <v>24477</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="0">
         <v>0.26</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24477</v>
+        <v>24478</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24478</v>
+        <v>24529</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>110</v>
+        <v>19</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I37" s="0">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24529</v>
+        <v>24582</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I38" s="0">
-        <v>0.36</v>
+        <v>2.3</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24582</v>
+        <v>24584</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="0">
-        <v>2.3</v>
+        <v>0.63</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
-      </c>
-[...48 lines deleted...]
-        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>