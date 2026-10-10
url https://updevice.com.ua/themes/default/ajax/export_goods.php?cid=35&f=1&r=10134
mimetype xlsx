--- v1 (2026-10-10)
+++ v2 (2026-10-10)
@@ -457,51 +457,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2f326ec14bc0501aa5023b6955e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738168870b299a4f00879da1321ac122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc7c225b451fc7a63a31ee1c979793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129dabcfbcefaac22d636683153d8484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cd02a9aa159e0cce7b0effafcc3975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044b56f24ca873de497fb96f3abed26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435dac23ee715fea4308cb81b29d2097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb68e67d500fa64c5806d2c0f6f3158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb729f716bd3abad6ddb970f2c74b849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ceae8d2f4789ba2dbcdcf537d79c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553eed154621e01011cca54db6a2f9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac84e5831ca057a5e818910b00af18112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859efb9ca202b2a84b32d825d85cb0d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b510464b97484dcf2564cdf337298314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8920f644c5127f6d5c80613d2c84e0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57f0d99cb6d595e663ca5d4bfa3c3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d37c0de66854dc388b9243b4c280217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce55a8dfb90f1c2efd3d764321d47cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849e66c7f2d48fa59492657faac37b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff3455e3e77f991cdd2849c4a8c3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a41633d0ea46aa591475aaba7a711d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550c59bd991c18c78ad70d437a7b8e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f01dab6b35ad4baaf4c0a8ca91bfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7983fe69296bf8ebce4e0982f815c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449975ec7c8d390abca0abc73f89a0fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bc67bdd9ca0ed99dc5b7436078cff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eff3550cda31594e83b161c2a93ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fc99d7e863ad22548d14ac5ba083128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d710482723296b1cfc93e72d7706bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad23605e8911df996e469d7dd99658930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82cb5f1e6ddedb0934cd929b6022e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34442b623109cab423a833db037993d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a91639bb5e8ef60fb29679913ec7d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003e2c39c93e89789ebf015f1f3f26e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc8114e283fde17de08a662061b7e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a3c2719051a7c4f0c4f4ac0492ff836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669c847eadd8e5fb02af4ff1ec7ad9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0af5ed2a78e3c4eee83d2a0b2d05938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d11f06f9744036cb52e20feaa826439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e3360a9b6d7b5fcd205bb8848406c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0407fc3e2a90060a327f952f7fe111641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34936b724110cc4f56552ba0c4d0442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c5414c152fb268e601f5591b283343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af695e69cda6c0156ef3a8cfaa88e12e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e705b0c64077110a9d6ef9d6b34667445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d281bcb79429478fbcc11a545a23a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57075f6de8cf0f58ba451461c87a7d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f473288ae311aeb423119e7de357748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73477964216e48dbff2d64e2df27c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e6e6258776300a99a9faa2b51b86850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257dcc6b2053adde8c4f40f9abff4c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fdcd49b515e2237bd6e5014a4910152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0398ad82c3699128030ce06ec16b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3af59d314f9af4073e17469a4545754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848a1a6bae86c37e2eefc8f7758a8c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010852ce072cb358e34290d4906aa7d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5263e4acfd55bdf9e9b04a99faf86b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab7839f4d34892ee52dba13f23d67358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb45438198dadaf07795a65ecd950e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a351db35c73b16b0c8ea1319eafae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c259c35788d1bf5069f1f54b522861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8ecc5dad967d816b51feb3cd863f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3326bbdb3c587830e1ce5ea1f22141b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e898ed255a2509bd1a49ce8e101f1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552ece4af572124292ea72d68436a0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4bd5f6925c20870d5dd8406bafcec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405c094ed6c0b355f3ca792dab0dea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdcd12d8b7b7b2655a00c8aa4fa5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b165a2665a2b18679084acc2c69ee069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081a83ea0b5bcb3e51f101c39a4f42b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be067eb1b7e961bc519fe42559c720771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701394a39aa78a93be32bd5f2d543d2472.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4568ea9faa60a872f3e78f370458611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9184e81d631991ed34a292be6482be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81db331b3698d091e249d581af2a10e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8527f264075b82dca12549c54c7f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3138d23afb45a295dff705e119769d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cac4a426266db1456d48f4239da4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d83302840216759c82a9a34355a2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734519eb7bbc69ad11e4377f1ed44e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7d743d8e2719b99aef8acb2fe31b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c86e6e867a4a5d7bebf8ec55315c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab572d89043737ddf25e3325e5d5d4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea87c61cff40099d0f66a48d7801812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130fb50c13aadaf7eee9ce1e83c25d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ef193a0d6122442a83c2622a9345e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd74002205e707ef326cdec3aed0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b620978d9728bf0102d3d66910c364116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65ba2fe5923a110c40623f429801f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e8ec11cf2790f3e26e8fb759c996218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36583edb93577e11caa79f0b23f39de719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec223f23c89b1be68fb41ad4f50374020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf97f52a5d4b5c71fdec886bc433a6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a30f3505720d2922143812703ec17d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89863f15d45e3900f7c53bc2f044c8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f252765fe1f3cfe6122b02906dfe6b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b3f763b0714a27bbaa4c0f1280db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db06463264d5034a399fbd254700926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f7116888aaab56a7070dadc6303b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2f7bc8e71565d10cf426a1c7847428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f9e9c8183412193aa37fd5adbaefa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1101a2e8fb56c37bc215c2ebda0ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68552b9641dcb75c26a6d1887806e4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb91d4f15c9e9b1eb84c32c6055f8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064669078ee38ec3f1afc95e317eb29033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a780f3e66b77c3c7140a88eccfeff9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a3155668067c2a3d9af6d8f8e70fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f616f47a973e7b46df23e704fb3ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e3a8bc3195fa9e8ad09264d105ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2ad44c9d7cb09e4fc8c197339b9cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de15376640103a5f6cc506c924b8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6d2a9e9c94311e6324d919c69935640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590a95d3a4999eeb5936316c6c6335341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab75a40f31448d36f055f2b79130ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420bb1e0de0a669343db63ad841b1da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a31c046a3350ea9eb62f8d1a510af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509b601db13d22f13b9be24dd8d166f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e80d658e439723c487e9b77017d4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc32bdbd5d478dc6f1907b4ec32f87c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c8eb4ee1fdb03b457ddb79288fd1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935250e7928bb8494ba8f0bfeb425249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649db24bc1d2f3f8e2c79445fe1cfd0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf931f39e2c43f704154bc3439c1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619096b54133f1f1d3aac4bcd7720a2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a83db17974eeaf88c5c28a7c6863d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb68bf378242287e6b1c0879ad1374a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea6370002eeb7bade67b5e7907badc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac4c2a32998f2c8b3e755d153d54d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85499a8ee6dd308dbf0e49a0a17c89c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60866941ba43b3ff0cd6342dd5d3f6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3560ed033c9c1e0647aee93155c2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35abc753f1e3348845cdbe31fc528cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51916e3371c98e5780ed4d32e01959ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73368321f016e031b14c70027852402162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91dc37c91f711749b4b782a66b438563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43793cebb096de6717b08bed1318023364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e7a446c18566c00bd6070b062fdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b51b1275328fff880f24ba5574196766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd941663527e837e927a9ddc4a7e97bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205780305655a1fc26fef54f44350beb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3dedf7410c5e3b9832e21a2d0832269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e14dac943268e0ff5bfcef5924a8c070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7b05cdf8dff4f18d8729a3f925db771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b465e4708d918885243a3647aedf72.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>