--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000483</t>
   </si>
   <si>
@@ -332,96 +332,132 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013045</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA9 |6LR61, 9V|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -724,51 +760,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -1439,161 +1475,253 @@
     <row r="32" spans="1:8">
       <c r="A32" s="0">
         <v>24435</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G32" s="0">
         <v>0.77</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>24437</v>
+        <v>24436</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>107</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="0">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>24476</v>
+        <v>24437</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G34" s="0">
-        <v>0.26</v>
+        <v>0.52</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>24477</v>
+        <v>24476</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="0">
         <v>0.26</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>24478</v>
+        <v>24477</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G36" s="0">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>24529</v>
+        <v>24478</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G37" s="0">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="0">
+        <v>24529</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="0">
+        <v>0.36</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="0">
+        <v>24582</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="0">
+        <v>24583</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G40" s="0">
+        <v>1.12</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="0">
+        <v>24584</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G41" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">