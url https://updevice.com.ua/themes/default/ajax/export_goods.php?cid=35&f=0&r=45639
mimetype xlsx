--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000483</t>
   </si>
   <si>
@@ -116,59 +116,50 @@
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -332,96 +323,123 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
-    <t>silver</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
+  </si>
+  <si>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -724,51 +742,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="103.688965" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -919,681 +937,729 @@
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
         <v>14701</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="0"/>
       <c r="E8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="0">
         <v>3.84</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>14702</v>
+        <v>14703</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="0"/>
       <c r="E9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="0">
-        <v>3.84</v>
+        <v>3.92</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>14703</v>
+        <v>14704</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="0"/>
       <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="0">
-        <v>3.92</v>
+        <v>3.98</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>14704</v>
+        <v>14705</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="0"/>
       <c r="E11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="0">
-        <v>3.98</v>
+        <v>3.92</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>14705</v>
+        <v>14706</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="0">
-        <v>3.92</v>
+        <v>4.25</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>14706</v>
+        <v>14707</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="0">
-        <v>4.25</v>
+        <v>5.04</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>14707</v>
+        <v>14708</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="0">
-        <v>5.04</v>
+        <v>5.72</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>14708</v>
+        <v>14709</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="0">
-        <v>5.72</v>
+        <v>5.04</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>14709</v>
+        <v>14711</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G16" s="0">
-        <v>5.04</v>
+        <v>5.64</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>14711</v>
+        <v>14712</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="0">
-        <v>5.64</v>
+        <v>6.38</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>14712</v>
+        <v>14713</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="0">
-        <v>6.38</v>
+        <v>8.07</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>14713</v>
+        <v>14714</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="0">
-        <v>8.07</v>
+        <v>9.01</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>14714</v>
+        <v>14715</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="0">
-        <v>9.01</v>
+        <v>16.9</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>14715</v>
+        <v>25155</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="G21" s="0">
-        <v>16.9</v>
+        <v>4.72</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>25155</v>
+        <v>25201</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="G22" s="0">
-        <v>4.72</v>
+        <v>4.23</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>25201</v>
+        <v>25431</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="G23" s="0">
-        <v>4.23</v>
+        <v>14.92</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>25431</v>
+        <v>24401</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D24" s="0"/>
+      <c r="D24" s="0" t="s">
+        <v>17</v>
+      </c>
       <c r="E24" s="0" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="G24" s="0">
-        <v>14.92</v>
+        <v>2.48</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>24401</v>
+        <v>24402</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G25" s="0">
-        <v>2.48</v>
+        <v>1.8</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>24402</v>
+        <v>24403</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G26" s="0">
-        <v>1.8</v>
+        <v>4.28</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>24403</v>
+        <v>24404</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="0">
-        <v>4.28</v>
+        <v>3.6</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>24404</v>
+        <v>24432</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G28" s="0">
-        <v>3.6</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>24432</v>
+        <v>24433</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G29" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>24433</v>
+        <v>24434</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="0">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>24434</v>
+        <v>24435</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="0">
-        <v>0.5</v>
+        <v>0.77</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>24435</v>
+        <v>24436</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G32" s="0">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
         <v>24437</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G33" s="0">
         <v>0.52</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
         <v>24476</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G34" s="0">
         <v>0.26</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
         <v>24477</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G35" s="0">
         <v>0.26</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
         <v>24478</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G36" s="0">
         <v>0.24</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
         <v>24529</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G37" s="0">
         <v>0.36</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>121</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="0">
+        <v>24582</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="0">
+        <v>24584</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="0">
+        <v>0.63</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">