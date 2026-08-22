--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -742,51 +742,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9fe577b2988cbe4f3a6671f7c3d7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0f2c398b03a14556d16d766ad66c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817df71b269d0556f8c599c80e3508d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba95968c04e4c53513b93eb8bf2ff54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0deb7a7acd6debe654102b1b8493a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8412754abab4bf279ddb8bdcfbd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40935de5cc1c3357e68c0c529185ede17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c76344babbcdec780b8df5ef57592b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc03c17b6fb5e29980322b690e65f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7610a0b4f565ad8593c34b45154b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b2ab4bb9e8da3ae3d29b997082d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd43f754633113635fca9903d505d7f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ca0012e7c53184ae0e0ea2d31dd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350b12fbe21dddacebf2860af27362914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60b5103b57bbf0d54d55ee34ad4c0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723640dd442feedcecaaa5480832f3d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b317e37d4d1b65d780af180c45b2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de661254915d0177f51be8995bc0c9f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c2f05aecab096064d6b6907aea99d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da986651c23d906526d7cb8e6ba4b0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa0df9162a8210de9f14a4dccd6b1521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4efca06edd7ae58a18300048137a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454356f813cd6c4fec1b6496f886d7f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8009e864bb8dd7053068ac052fcd30824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455ffb15a5e252b7a9084e5e7d7402d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a799ab3d52ee364a235406ac274c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029c83fc81d9400a041d428513d86827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c70f6fd7783f1281009711ef8b7be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e0704a41fcc4e20e75a3849983f8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f01c0a8e5777a6e04bbf371db38fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e74a47c3633ed2910493677c42b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420919ebd466888cdb348b9c4df7f57e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b77ce5bdf84e5067f236c0861da0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd97436dc8672b00d403d711348b16234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb124af7519ba7bcbc5e402381e37fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20950febaf8abc5797f50b5bf4b3c5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61602639f16d0a186cf102948a7215c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7a3ff539934119d8a0baafbb75cd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4cebdc603ba904d0ca5d3c2a3f8ed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deba93b71e08c63c020f5977481bbea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f92a6201acd9b5fb80721f0d7409841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ae4f3e3cb1397cc027c953f37c19f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdec63531504eb8f02738c47989f80b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d23f65c3b9893e529c96b3f039f74144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d280f73f93f8c5ab8d5b00e6df7efd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c4315180c3464666846fecf5137fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f65e04bc1cced428a59fd92f3163447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c848a9dc936892ec184f7a53e7771b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64d6650b1910a4cd49567485ba936f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0da23cde73e9249aa867f7f47934c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99418caae3a30512be8df0fbfb0443f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcc225049c002e043019a3371f08b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920c8cd6cc4fbe736af86ec478fee5b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c605f66e5c7817b5e0eb37d1fc3bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b8ec385361db21393ad53064fd30555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5504eca741c275a71bddfba5954492e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a560270e8971ec1fa014686edf36957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfec8486db4de303d2b38cb0da21c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be55bbabddf24e2ecbd76d024bd0b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18a4b4cc0936ccbdb295fdf249c2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e2d72a30dd45e02b08738f360a99761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a357b144a96b449c4e0b06a3d488b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d371f0ae0734a4d7a06bedd5f3009dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e62f25ba6cb57227cbbb08e9665c9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac80115d52a99b408d77bb525c5da965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea62cae2bf2c86334b1fde7aaaf2f2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efe14d4529dd60dbcb5d33a80f06e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f69b5d88f4b07cfe30497fbf3909b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ce336e8dbbe36c1cc40c807e0bf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7c4ef582c0aa9a8a4051c210410dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92429d79c9abaf2a02939be53189671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b4eacf575690dbbfa71982f9761c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0aed1eda3761a6360be74daf6f35da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07fec3beb7ed0b13c0f594a3411fb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297744b783cb920ce6350639a1328875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035cb9754476a9a8ab64d2c974da5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7ad6a96807098f3b870c0cbd492fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081430e1631bdb70029b5673d3adb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1befd8ef6ab30ede39427c7871706e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562baf874f0536d0b9b5b994b7a655580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0adb3ff94d3c048d171dcd1f4bd71c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c7e8c54708c61e406b74b97c3e5b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629c6c424506703a3f5b815730da3f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04eb38a8ef5d454ff95e757f8bc53184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecebea4e6a3a74c644d105fa92f205a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47eb566b3206c55f0d428a8e3a9cd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaf9891a55619470e2d5ac520991a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e42cceb199cb0890da4cff568403a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4ab217f76e2723fd9846466423d8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85e2e5edbf33f0925ed52b61a657990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b7498dd348f57b2d887313a01663691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc412864443fb2ef3a20a9a03077d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c163fbafa698be399f3e5645781a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46666322b8700ad4e611ab8b6cc7ff9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593afcb77780e4bd231694a883835f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a1890e377900f8c52cfcb7d0ed42596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e764c54dd6882516126dcb71aa319297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82ac19d5c95d88b3301605442ee6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9f69d3280f3f862dbe703d941560a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdbb9ed3afb967297e5a31cb40c422100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde348c8f226697e00b83150b7915bd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fc117307a949d514dd770f8f3e0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b780ae46cf2c399b9deabdc5873fa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cb8ae35877c3c4b0371ef36f6e87a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80665ce0ad890d5b493645ec8fc00e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4038d0f78559d1196fc6ae3a3559106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23bf7d1a9cd6e92c92e8b08b5f72c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a09f1a1a183c8be0fa0593ac1b0549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57858861119580ca6b8b261319380dfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d443b74e09fce3f7def23735868f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f0892a49152b042d6e5bb484b1541111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73787951b7b565337336ca00142d04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fe3b75d28cfa480c6115f18e681fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a546c8f8c41c3c027bb631785bc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfa5d26b83d35fd7dbbb79d61d7d88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74a6af4707ec1d0ddf75efa84abc5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a742d996d8c192fb9d80babb748390117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d29212b82e040faf2e84b2061430f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c50d0d07ba6d5edc7b509ecfb9a71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e984d397a77f24279dea6e3bed6201120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9c82fdfac8b3cd7bc81284ac018df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e65a290b62f69435c880a9071f2d9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef167f81dc7a652356f409db9bee333e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc82e0bddafce457ad91694bbc3f63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe243c2d12517c1913c02e95ab6571d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d098165989ecf20dedc1a5e8c074402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea08273d6951fe7bb58f862b1483ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f433360200f473d1a7bf6abe8d7af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef87111577ab424238fb22164f1f4f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef316c5ab707d026c86a7f4c83c28df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcd118e23f15daaf7bb26ef32d8d14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72574f31629532f9961fa7022526a03a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89cd68324158d8dcd1b73eb0078e96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61fb41e78ae8ed20dc7780a63d7ce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd553d9c2a3bd5aa14bf5105a5c0e8135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11430062bbf76a210c9b725cc03bc951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6debf4db7354d7bcf95c9fed5958c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a59ad423037a00492e024d4665bac43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839cf8a82624f64ab0e7d76fd3fb23e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2854b403e76774f43d8ffb8efefaa845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ff98ba74a23dab3b4082499b098e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff8de44e314f18e8211560f3d89a907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db38e301149150ba96b90650412fe98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c4164668f61be19a586bf2aa4ebe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483994cf18a3d66ba51ceaf7673393f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196da839e82f7bbf19de0b787fc9bbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccbb574405bc169683b988e246b6ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7386772a24d4b404ed99fbd6b794813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3400b630d12f4b428c2ac49a33d032214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c25b3242b4db90b818c0ab3ed0618115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c31bb41d686b4e19ca7b1525478a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654fdbc5756ed0956ee392909840d2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec36cd4766725d780efd20f0de170e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cada43abf96a89bd270bdebf99ef3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dfbdebeb28c5627698564fbf109fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e958d0421a7f8862e03c9344f1009821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ad4d5eb0793d02c04b26e7908f04322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981958c3a9e028a94cab52b85a527b2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bf92604c12af3bfea017b7157079024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e38b4310c682053435b47c02a2157725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89090a1aa55c00dfb6638867d6359726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756bd1bbf7644a7cab554d7658bed827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978afa83b87ddbc257e5352c630c97028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6e37d0f0efccea9b72ff319ac12ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7d59b41679f3dcd9abc68e8ebfd2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5236014a01e5db76ac238d80940156531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254d1c97c74ce158fb744e3a77449e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc84c96b62d4a0fecb219898d6cc74333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccced3a8a3acc2bc8a6255b6e15e952234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141ac41a769fd479a79c580e3e8e88635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1768b9f6c19ec3dfdf7245140a035936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295050c3dfc5f25afe25447eaa6c5bd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ecfcb9a76ea7b044a3335aaed1fda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270d5061a941368a1b0f07842ea034539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70208ac3ceded306c08629b7b96a300040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b8cf48c537b5171718cc76a665d8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04c476eeb2eff44273c2442329392b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21cf7e06ccb656bd3392f79aa29fbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e7099730ed6ba2d7bc2005b72e36944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4c8dce4d4d60a9d1241e51b9ca0a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630bdda6899214ef23e8ccf33e4bd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaca9a73318a47a105689c9d4206bbe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c8dac40c2e4d6dcb5ac9f7e6b7a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813010cd40901b63ce4e7aa17fe7772e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52178edd4a88583fa1e4c7d9effb5f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab887052e724b571fa7c8a82115cfbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32514c212962a1cd4d36db3f875bfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d31772347eb8e9641b09a4c148f41e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d1766de07acbf5b5aae5559e1bc3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d415ce73c1d0842d3ac6fbe01c886355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4784f33d2a27666edf8b82d22c6444756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6f413bfc2c45ef507f61736fae24c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f00e55fa033d56a0b9b36038bff8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a0a9124d7881b048ae760c52f76d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e398f1ddca803867a0e363081e03260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2252db022e4272ccc7a360ee85460661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24d6e4fc4f7154566ebb9bf5df36f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb6be023c4574e8ef38eb23acf1ca063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff2838fba2e77156b0a749e4891c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0cb39d14bf2380758c9912a8202bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adda52113e87c6f8648130ffc1bfd3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3aa908716ba5b91be86931bcc37e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a1fd0a8dea3abe5b2482138ab99cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff93a77446f420796d9621b5e8943a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052f8611164c5b312154da30e2fe9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d4d51f9d1e5b9a09414670018b1a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f1e5a76dc99cec07d8efab02ee54272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0b7c0f4fdfdc874948d94fb8df3d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce812080c50d4a3607de119c3c69774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b34adf484298ed4ec586515708667875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b2b058ab00a64788ba4a2d7839cb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b605e65b506d44fb006a513b7e820077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e194083129dd02897ed717afda1683278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207bc2bf682183d05cd4802496c71c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdb06b5b0aae2882ffaa0d4dce818d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb43e305245886b9213110abcf79fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48143d50d1eb4776e26607b0c0c44782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38228682b05e544a287a0b01716f4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa09201dfcb36429be02faffad70b7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886946c9469c73b0905028c921b1850e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082d4f78a1ef791cf687a4b27f2195186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280703f6183a0e113bb8b6cf132c35eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416390d47d86eeaca69e4397d123cda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306a542fb53ae70155ca95ca33413c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08cb2cb74d0375e320ad2aef989cb190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99765ed88c633552db1320a3401e0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a65e79b77c8b3fee2c29f58b5f1fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc42ca6edf901f761cde1a9f828cdd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96da5c2ae6a9ad4dc678b0f3f98134194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8205ad19a57cd13751952a1941d26495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b61cf7b1bbb0d9053b2c5b60946b6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d0fa253e361ed75d2d956b47660c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e02b1da24c348d6a94a8e1ee40c3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9cfe6b5e2cb89e663422337036f4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e70088329d4274c7ed800411f68e07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500310337dfd9ef400a3f4b25b502ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50705c645137246c598a5471edd4ee57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c8416c3ad56978cf01d2cd51ac66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144116e25cfe89863b48446a8f629cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a5d9e87d38784b53af150515ea95a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574019d21ea849774c86a053518ed77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c4edbcaca27596bd794af51b61576107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc71669f17970d15f03708cc6705fbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b66dd7aa391cdc165f2b9eae800e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7ed1f98df7272518b382e6301a2ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61bb7910bc86eb6c73aa023c75e247111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dc00bf918fc1562570831619d64a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ffdb4740cd93b93550044cc8cda67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ccbe02afa949eeab47782dde5b5e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca79ce39234d3783f6167c4c3f6bee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421194d66ca0ad6636967ec59fb5f3c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cd778414fb5d0c5f084776422ef50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff1bb42f0243a7cde933efb5872b0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408992da3955307eb421915c247fd41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9ebd0b4d42c682c2070c8ab78399120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f652fff31c15e187919cd555591e562121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b91f0fdc8299e86ee0aff582c55ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8c3adb70de20aea659fc0a81794f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b7de07a9a1766b7dd8868b4493a28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44affb38af13a788bbf6df1c9fc9d561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c420d2ac5a9917e0223f62aec2c8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f96ec64b6d515437c8d00fad6f086c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcacf325436827d49190da437ceded3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c0fbfe6fb66f2f07c4e9417653019129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d84b6e0756e9a96db6db7f0e745cfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4940bf5c84009e73df7f35fdae7699131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da19a2028be2dee681f5ff79e8a828132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542574bb974d002ce9ec2239ca9538bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafc314315d96a2d08a4bd140daa411134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cca2fdd892834feb0bb98979c51c87135.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>