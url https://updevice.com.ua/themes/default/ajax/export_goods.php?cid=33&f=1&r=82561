--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -406,104 +406,86 @@
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>black-grey</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
@@ -532,59 +514,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -689,50 +662,68 @@
     <t>000012795</t>
   </si>
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
+  </si>
+  <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -742,51 +733,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c2ca77a4a5cfd944c2cade165723a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008c016e9356440ef0a399e41a5dc812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ffc3a54a809dcc19e02735ac17283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21b4ede5888ce8591d21ac96d7a0954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e779e0c69a8427f941d4c94dd4188965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6888439a20fee9a4b1ed338a00b156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c62eb9abdeeeca62e43cd42cfd5d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b6cf94747b19f79c9469ed20337c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f829c1e7fd69f5786ee5ff5dc3808b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6fcf4f16c176233ad8ede24f57c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668639f1aeac89a9cb4e2a28f8b307811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a5da4c476ba824942ce9a87d3d56212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa228ff4f3780385f0cf3e02c9da2d2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b981a0295a9d4ae1b420721c3aee314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b04cae98e179480054a59c1887636d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29e7b8b48237b01658b1d13712c4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725087cf7b02fa00929862d722264017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892d3cdf130a4bf1043380213cc6a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396034d344d90632a47fa25464febc819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c87f528a237f91815935ae408766ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc21b62ffea70fe9eb09c17fe75d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695067ae9dc60c70c87d8356484d6c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a0758dee2d7bd8fdb3577414d19023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de4f396cfed998734c78e148b9a5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09760e14bfc2f1a2ea716d6db39dbef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b91c7fe9eb1418a7b0fe324ffcaa1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42a40d7ed8c040aef783076c386ea327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d003cce845ce9e5e0edb56bad60433928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022d1b1b1b31d6c64d5b5b76c8596e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90859325fbcddb8ee0569bf5787d6a6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade014f017303886d1a3c3c74b039f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da076e19df64f680f73a2fff31d4d3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b3b2700339903f18182652027f9b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e246cf9d78d10e46e900eeca8fca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb801c30059eed0c1c546e7c863d2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4782f811bec584de29854c46e15fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a92de13098f026b5885c4931408a4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff55235e938d4da1e902dd25f57608138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615e0e048368dda91fffc259903b28a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bf70cbc61a83bd2ec06037b4f420940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85a28595fcf76a85ab5d3f4262aad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea7a481822cf710f853b51667a83ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50985a167225a21475fc6d733600f68143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4929cb890dc7c3a77fee705c9253344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35fdd00576bfd201f7e0180b7e286e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a5d0bba87fdddd4ab8c6f7db92f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efeefff3dc90f3dae355e3064ad9f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19960a29034e3d2704496621d06fa26c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd174c0209505a26c83a28689bf3cb0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd3672b159088938b2e8c59b2832a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc744eeb91c709036782da1a04ca7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d2b9428490f1630502b004d308d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069a1035737dc1ee973a1f4770c365853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9302bbceef66f79690a520cb1e03fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf457b7facd81b1eafd385cf528af5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fa0ec488a27e20524970e82d1f72e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010049ab28d4176465f6678644f411a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace56673173a959977185a577004ef058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de01b66f053dfc361223c0e52f1d27359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cac2b8ac69354ec1a516ec4968171360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad1d835e784c88975419a60ebb09561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b53f2698d40b99412a995aed3d26ab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25183570e1b622785d2d98d37c23c95c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb706120d1c8211ecb1c7d7b9baf48e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f47807c00e041865c104a640947c9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f204d6c7360bf53b62d3a5df1d9c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492d891e2ae2ce238f9abf9958f18c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8a01bc51e3a3fe464ad39b77a3ca068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e49b4843b0b08fcdc19394ec36096269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6aea1dbedc577518d2e8feb57560070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f65197250cb0c70b0b0a9430354a5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb90948f32239804b9ef3f2871156b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050cb4baa6cd7673e5db0ac037c65c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737408d8a72dd752e0b80eae64897a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ceb4310047d2faf7dc219cd258c2d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d541639caeae108c0c5cabf6afcb5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca1aa652b5031fc25829547623b42e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a7260d779e511a35f96952572a7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc145c3aa2bec47c4bb6f4985aa7d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f79aee5c0fb072125d17008d73022d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059f6b419cbb0a0646f7b7c7233804481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac77d56a399f0d8cd3380f1951afa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9da06aa173a7f85319b63afb94f0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b43d301922466ee8143cff539ac184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57ffe271ce1ed8bf3b740129e507ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dee3388a648cc2692e969b12de996486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77792bf34dae1aab7ea07129f24933387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeda47c11d51e3136580991135336a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64282bc4edae0387bf3fc828bbec90d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cd3256814fbfee63a6f21e07597b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e62816c7f46ae1c139a689adcecfc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2830e5ac367ed9a7c2e0e2cf67659c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d94d90ef22054db6fdf8ccc0a074993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4fb18703a43f48e24b5bfdd862e5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5f83e3362f204126ac97eac6b6ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43de52bc7ea41b83b7b93b40d4991d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ecfd5e783912fe2ca18e931055c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd38bb25645144fb2b4eb581e63be098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca07891edd3613b682564ca7f91f1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed9fe19233c5c149a48c1f1ab91d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d50f839afd7d73926caf0464e4bd84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ba7906ed8968c4806c09f14a06cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721f7a239541636e11876f14517ac6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b2477674d67db23b66f192dd8b8a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699d5965cd2894b5a6d1a57634f966105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be9a4a2f02028a26cd4edd224e448d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295441b68ebb859ab023bf48665dad8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8366093eadec49166ee7b1a3f815b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25fe1df8127948b19e5fe341542778109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd877a637b07d383c22c9e4b800c9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f78122b21f32019be0ebcc46ede18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e86fdf8890a80d942a6414b4f105112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3243dcd88091584b09063d58d2ffa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d8ff7b6ffcc8ecaeb31d2c83895f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2cd7b10eb3d44a8ff7128893a6c5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b48d3f9c70721cab7f776a017dbe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aceaad15962b720404def90d86fee7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b29d71db54225e6eb90f2faa8758e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f7d8fb747cb11943a0273cf62cf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bcf8b5978d889c00dab923b983de3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d57004922d3c5ebb65f78aab27508c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409abfd111b38932589653278d3835122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6834eb67a248e3b71d2e65d278602123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f8668577675927d120e08d160f607124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d238af29d5356a59d37224ee2f1389125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded3bae7e0c42c4dbbee25c572f83a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96da2aa720f82dddc50378b5e864fa5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5c9de27b14c2e06e544f930abcff5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120db709ef0a9c50cfd1093e515c01b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bab0afaf381bf5757f107d3c7c912130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34993c26c586f4942d349807729775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fb654886df97a37ebfbe014062da6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177f102b5a0cc9d5583af5149214fb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8fa421427e0b7229d475eff5919db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f88c47aeff15affdbd7cde90fdd4f135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44381bc43342d571f30df98ed289c00a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9259c41a13097cc01acf0ae2d0b2fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ddb42f6dcb318d1b527c800a9f3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3e1c6953b58b3ccdaae444662aca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af1f0f0df8a41c3ef8f35de0dc53425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e59bde0b061ced0a18e608b12a72a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dd48c8aa3ee57108ff26737de4cfd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877ffc238a3d0ad83ff5aa8e82af028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042ff07bec56c1749f4e099855f87209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7682dd7f5c8e163304ab09ee7564c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c8deea3ac3168aa03fe3bad41c3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a392c18de7ea49b52b55c98ce00a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6cf75affdb24a185469eccca3ff5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048826e1fb287d13b811a91daa75775f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223829667d021f09a02ca541174d10615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaff83e04384f287f7cf4e5c4f647116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecfeafbfbea247db16547b41c27c8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a994418d1451ca702a75fcee0e14018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7faaa254b8afdb041f4f383b0897819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cee192413f7d14ce1693060191e3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3345a769fd90bd05fc514c764e21b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827bfd3b2b919b72912383ea547069222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8684c38a4b3365926d4afa050c2483a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2be5ce95d7ec3afc254d2aa0f6e1c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b80cb69023caddf8f17680dff0e8a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361698f73f2e311396e3c4be64cb78d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3302e228ffc8d18e18d4bc558d4fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4274442187c96ee43f571199b14f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfe4a351917a7a7fa96435d06b55dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71d15ccd2e42f3913498567a9286d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc810bb6f47c90940e1dd72cae5415d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4a45997720402af4dbc63a2232ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015447e7d5b833c4ba1c6e3b9592cfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca441df451244f482050b5b04eafc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dae74e8b4f2a70482707b2b94726535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b31edd725a023d3e869812eea5877d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5e9fd88ff9b48fd26f02d3157504637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44882cd34f589dc14030c14fe81baa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5236d0c02094e000a17dfb8a2b4e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce888d37bf2343887989ea5b97479d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e3baa76ffa957ac049f06c61580f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4add38cf2d4b27a52a340146a0f0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d146b2cb68dd63fd693c286654bc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89e5ce918e465a3617a17f14c56aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cd9c29e46c4966fd7ce5dba36765a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c434d191e3f25f9c359fd07f9cce146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed56dfd69fb87981158f0be87a2c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ddffe9b5c89a0d84c5847ba39fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a05c16235d69ba20ec892ca90dc7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4371cb6407ad45fab3b6e4083d0a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c177ce570611c6d2533c0b7b730b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608321cfe46d8463937814313bef4f2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d054917f8199b1ff43e81f545ba3f8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0cf7b7a0785c55cd343dd14ed74e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aec4b117a19a87130fbc4f252fb4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2d267d7bab3caa2c349e229bf0a0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a8934199650124398ab88c86c326b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb7397f1e5989f892d41cdb8489bae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b7a497e9694f30ee4b0f7428c61b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb252a1555e2a15d4bfd4c9bbf4258560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231b14bcfa7be1afb896a4dc0bb9b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9854ad5cbaad3b39b9d88a3781134e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82b293f05d4748990a5a1a93f9cccf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dbd98e092e3232dd25f170f5cd39864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e8997743976a5de6c319fe6f04c5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a54bb57690a7cf7e5fcf95bf6e4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee9203b8e59d78e0befc1c34e818ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd3b8499b021acc2debe54b6c2e00068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0935c7833792973c2e18e149d7b042069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3627468535e79d9b411c975a447f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2f453f240657dbba8267baa259c7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaee92991680d4a709691ff25ed14672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5500a9299590048e4104774df68df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc09528a1d31ce4db7f1368e51441e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef569201d4e8d6211a06def6ff55575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022eeb9c7aa84c7b61541b3476056a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d3799fe6515c95c6f501d1ee04a1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462ab5dc2d7221b70a9c62d57e2fd8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fc7c178adc396f968dad2acd7887579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9910372f7763024d550e15470f681180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875b962b8adc6db616da42f8466c63581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927748679bb9fb32aa1ed540047fc3fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a49e2262f0868d2599d58d2fbd7f0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b53f4a6027e579dcf4c006fd20871084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ed4557bde4d0bf523c84c2723058f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e1b3dc720c2b16eb4820fa4abccc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa17960474e8f9e83c2dcd13cb810a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c1f64683a8dc15d38ab8e5af2214788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ca5870d0192bcd12f41369457e68389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5cfeab077e5be2cbfea34f6c608d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7efc6e3d17b22b70f45ad411f7c1ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d475fdba02c4b9ee75788deba1b798d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51a06d776684e513bed63bdff5a75393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b89f335acff688971038b6a554e1af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfacf07f7c73a8c580a87ac37b678495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151074d4f6ae113a921d0b82236a92796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a05a0ff1a08ce2d82a949956500be497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74a9eb564c07456755ebc006ffb0bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb45088127f708fc458c473e81df98c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6954f0c7f8e5f845800745dbff06931100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c75ed89a6307fb4789ed0b3889bad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b6eb0f20f7fa4c6267bc05cb9862102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99caba168c9d63e987ae2aff69f9e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65f52a34e98a22256fed2e7b5934f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb27e9b3f8df1cf806771b629a387d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307c3edb83cf991d308d716b3cc598d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec416c92c4f865791f811d98db117107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e45691aed527bb2386b1ffaf791500108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cd3bf0085a729f46ab85a2285e761109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c8b8ba40d2f8d51ccfc6198aad62b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33ad82b90ae9af1e036d552f5f7fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c912b7eb7e84b0776fbee1bd4e2e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d44cfaa27afd4de85031fc584408113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc779e74933dadca8c45e37190581182114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c81977b21e15699ee1d3ccabc3c8ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732ade1bb56474114a6360606951c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc704477cf37d1f573f9fba549fd6b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c2fcf177ee4607d053596fc9bfc20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e4578dad20e73d585c048db92bf35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6907a2dccb3d2edf5e9d107fb9f2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba41a6c7b8aae151ab748cdb7bbc1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0fa2733b43e48dd3810fd31048d5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13517b6fdeb47236bc63ff48cb8762123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5b15974125765e8d9ee994452a0ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aa16a0a1ea2ef04d6712f655318e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f9d08e579e7ef40c58038a454563126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ad8194b49ceaf9e931a15c5563899127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d2dfe4dc74f13dc029ee5ea3291f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e139aa6262ed01a420263562b84d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e31ea19b15a8905caf3b4c69b0a64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1a5054264f4d55cf593d6323b95b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b89c95b77c482d1ec7ff08b564f11c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55895e064dce9b114b4e26b48637fe36133.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4724,110 +4715,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5094,51 +5025,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J70"/>
+  <dimension ref="A1:J69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="146.107178" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -5599,51 +5530,51 @@
         <v>4.89</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>17108</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I20" s="0">
-        <v>4.83</v>
+        <v>4.25</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>17111</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I21" s="0">
         <v>5.26</v>
@@ -6084,819 +6015,794 @@
         <v>17462</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>122</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>31</v>
       </c>
       <c r="I39" s="0">
         <v>8.67</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>17528</v>
+        <v>17517</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>131</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I40" s="0">
-        <v>5.91</v>
+        <v>4.91</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>17517</v>
+        <v>17519</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I41" s="0">
-        <v>4.91</v>
+        <v>6.64</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>17519</v>
+        <v>17520</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>137</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I42" s="0">
-        <v>6.64</v>
+        <v>4.37</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>17520</v>
+        <v>17521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>140</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I43" s="0">
-        <v>4.37</v>
+        <v>17.25</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>17521</v>
+        <v>17532</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>41</v>
+        <v>144</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>20</v>
+        <v>145</v>
       </c>
       <c r="I44" s="0">
-        <v>17.25</v>
+        <v>36.79</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>17524</v>
+        <v>17558</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I45" s="0">
-        <v>3.47</v>
+        <v>3.34</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>17532</v>
+        <v>17570</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>150</v>
+        <v>19</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
       <c r="I46" s="0">
-        <v>36.79</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>17558</v>
+        <v>17575</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="I47" s="0">
-        <v>3.79</v>
+        <v>4.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>17570</v>
+        <v>17576</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="I48" s="0">
-        <v>8.720000000000001</v>
+        <v>4.37</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>17575</v>
+        <v>17586</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="I49" s="0">
-        <v>4.6</v>
+        <v>8.68</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>17576</v>
+        <v>17587</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="I50" s="0">
-        <v>4.37</v>
+        <v>5.11</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>17586</v>
+        <v>17614</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I51" s="0">
-        <v>9.98</v>
+        <v>3.1</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>17587</v>
+        <v>17615</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I52" s="0">
-        <v>5.11</v>
+        <v>3.96</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>17613</v>
+        <v>17615</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I53" s="0">
-        <v>13.11</v>
+        <v>3.96</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>17614</v>
+        <v>17647</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I54" s="0">
-        <v>3.54</v>
+        <v>5.3</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>17615</v>
+        <v>18267</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>20</v>
+        <v>155</v>
       </c>
       <c r="I55" s="0">
-        <v>3.96</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>17615</v>
+        <v>18268</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="I56" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>17647</v>
+        <v>18276</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>183</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I57" s="0">
-        <v>5.3</v>
+        <v>20.05</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18267</v>
+        <v>18288</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>186</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>41</v>
+        <v>122</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="I58" s="0">
-        <v>8.119999999999999</v>
+        <v>7.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18268</v>
+        <v>18294</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>189</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="I59" s="0">
-        <v>10.9</v>
+        <v>4.11</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18276</v>
+        <v>18295</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>192</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I60" s="0">
-        <v>20.05</v>
+        <v>8.76</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>18288</v>
+        <v>18296</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>194</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>195</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>122</v>
+        <v>41</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I61" s="0">
-        <v>7.22</v>
+        <v>6.6</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>18294</v>
+        <v>18297</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>197</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>198</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I62" s="0">
-        <v>4.11</v>
+        <v>6.37</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>18295</v>
+        <v>18314</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>201</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>41</v>
+        <v>202</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I63" s="0">
-        <v>10.49</v>
+        <v>16.22</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>18296</v>
+        <v>18315</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>41</v>
+        <v>202</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I64" s="0">
-        <v>7.91</v>
+        <v>12.96</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>18297</v>
+        <v>18324</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I65" s="0">
-        <v>7.65</v>
+        <v>16.29</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>18314</v>
+        <v>18327</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>211</v>
+        <v>41</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="I66" s="0">
-        <v>16.22</v>
+        <v>9.98</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>18315</v>
+        <v>18369</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>211</v>
+        <v>19</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I67" s="0">
-        <v>12.96</v>
+        <v>4.57</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>18324</v>
+        <v>18384</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>20</v>
       </c>
       <c r="I68" s="0">
-        <v>16.29</v>
+        <v>6.98</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>18327</v>
+        <v>18385</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="I69" s="0">
-        <v>9.98</v>
+        <v>6.75</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
-      </c>
-[...23 lines deleted...]
-        <v>224</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>