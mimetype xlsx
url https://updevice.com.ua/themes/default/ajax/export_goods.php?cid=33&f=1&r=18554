--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -742,51 +742,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c10b8512b4e42b0beb0807f1529aaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e5fbafc445e0676a06853d2f5908c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d116179520f56d00a2e51fc04656523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce63ae5b5c9c3f8b90d2168415f5204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889afbe4a6f0eb583c8677ff025be925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0cf6c3a2165ee7752d664f72417a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcccea66580950bbf3c6e1bbf81247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2679734f9ccb1256dd178b18774bb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdae041cfe4ebe311b72a2d3a3dc23d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd03002b5e7689e607f7986d4e88e5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb36fbfd4ea5600ef6299d1d3ad34511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87572108799fcb958ec2f50d0d34f85212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01398f45e54881bee6d2b01f94da6f1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c791e6507823194b3af85f6b455eae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980866a52f876e00f0951f7bd65cefb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34869233e98703e7f1766561f2b9a0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a018985869b8a10471a2ff965c2ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32db5689274984e3de4217a6d89077e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8241ea922bb77da83d5a930621dfe1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244e1be9be3a5b0187431e66da0ca720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281d53372715fb4538b7b0a4084d0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abab0d587b79960f4ceb1e8cf702f3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2a4d0cbfda87e1b12c5c71c1ba7ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036c1a3511ba03f60d8ae20a83525d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667be0a126b560ecd27c8088c1bffb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae30773c359688c0d31d82004a003b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a1b80771403f2a3a77ce1365056e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52a61bb7f3edaaf2be073ad739161e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330920510eb1411d876e1c9f28a044b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d872c1f3c864a94df4a1e9dbc878ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838649a787117711e2acec8587dd10ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407e63c8b1cb1619f9ef0b39e9032d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbd57aefea29007808fdc1f52c13b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee96afd2c2ea73105f2d184994001234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea66cdaf771ff7016dc3edbc3a154135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843927905869a0a3e42bd1cf05c4c85436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb8bdc0f139770fa30e2657dddfc8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80245a1950da05a29756164338d2652c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5b3b8f8f1a0cf36b01fdbf316022839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052286cf237dd0c63de2d1618896bdac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac923b92fcdf081b74f8144cf7559241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e465073753cdd0647bcf0b0eaf3a8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bee31f04f88564bc1f146900ff10d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce7179cdb48ee837c7fcebe11a925d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3e8ef4c19a03d659029c7335995eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb662c0421736427c44eeb2da3565746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d422a569a6edf427560a3c2e3b42b5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b09134d5bde70fdb9dc6e9980bc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c50b2d1e6489d826646df5c4bc372e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e72bb3702b5f628d36df93ba950cad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7551aa61b7f2a610062a16ee998c0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb90288549454a2f0f9ed476c6045152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc69aee60c7cfdf3bfded4aa39c1afc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374eeb19a840acadb1ed746e769a2ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cf7733ee3d16b4566bcb85d7f8bb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e950362cfe24b6bc22a8ad37583b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e903415987b9b2913ded8c01d776e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab7c5277b02c1950e76405faae4a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0f0dcd72ebdf6aaeba2d3bab617059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40768c4a0855da63ae742501ba36833e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f22e43b847ef65c41817ce2af6f7cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e719b86d8cf7afc92e37e53ea884462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c9ff17283f5068a175cfd2142dedd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7adc0398a878493b2bc1f0be2537aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad618a6da42d6f4085610e36f9a38f665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42e1a9ef163dbfd72ca8eaa663082d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c35545ca38d891b390e5bd94df61167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a178ffb01bbb2916ec04e2524ca667a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169de69545b901fe0ef825bdeabea3cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e82f082008d921e7b78d4c3942885270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c9498cde48a6ea0b116c62666cd6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dad1fa31b9ce80d26e0fb543d064e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277e6e3eb963903a24883e67ac16e7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20482be423e13376403fdbbf79e454474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2db3b1b7ccd6b46b83aad9619301b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280add42328a613cd7fed19df2a63876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55cf8f0de9c599f3f3f6542edd469977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73a9fea4c371991efe213ece74083778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d943d39681608e2d3485ff53ed8c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1df710134615e0e86d25fe41c0987f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9c7659d718e5005282c60294756681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972637a71790cbf6a6d11c0112895db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64a027d58e6efacdae3d9ccf250fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f11fdcda59ed61b3d379781c0d2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cceef87ef69360dfc9019232e91c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814050d1d697150e14d28fc707fa4bc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41338fdf72572aa7e82937222c4d9c7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ee28fc90e02c8d57f39e5bbfd99f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2f32d77a847f5ca01d015747c1e8289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4255bd36ee56f4b121c12de78d6e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63556caa87741f251f2a414067324b3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f685f35b9897767fa02e54dd3d130e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109927e27edadcaf1e1a34295f9e68093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f176f446ecc5f8081b1ca479ceb8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f2add6180cfe7b498011b4a753b0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f9a9c2ab4a9475234554f27570eac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35caffac99ba1192bd05f68a87a78f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfd5d03f6460a5f03e0a75fc43186c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc04de87669162a3854304b2ea10899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f4b588664173cf89f0c25873b854b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251fabe0a058b6d381b69386b981365101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc506c8f03840c8ffb4fd7355206523102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fe66294992ffcad198cb29b16847e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16341d8a74932b2ac8ac2b8c61421fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb647569faf0ecee6562b1fdf5bb52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba7785510f0cc303e7229b26f23dd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afdcaf7647aa67c40ae81d2cc6a78c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d1273dffd655d24c6f2fe5c7a00fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b620cad9840599e01ce1350e5312ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dea4e713b348434357569504fd24b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a3ec614de42e0187bcb071f280a06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23e29b543780c087d26830102ce030112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12fe865a188d0673febeeeb9821919113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfe645bd7e0d256bf929c5336c1ddd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086722eea5e2926e647afb8898704b50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d065d03875df13053264c28d7c05b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d141a87b6fdce02040791a7b77860ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140e7825426e013d85a82b0298b362118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e3d6f2382fe82cc8b3b7393f1a10e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca80733e4599458952c0985c018865120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161ced41a70ab5460fa8c3fa1da89fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74c775e0f138ed2ec953a5e865f344122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f315167a781a0679bfd0fe5c774c61f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e32db3d4b60d567a0baae053ab2f8c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f354520613e4445da4e8b33e80d357125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906125efe1293218894025f2340f4cbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88e4bc596789678f374df98f5b488a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795825c2f6f367585a4ad8275f802a20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ef60277b13de608f8b4a8da2f111b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a16ac8796d264fae3a10bae5f98fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6e42a98917c8d74a5f33408e14c1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aac254920186fb409cee8f96a8959b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689dda934da6bab21fce67256623f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0580449fe381a09d536f9c59ae975134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df474f97595f0948e4df823985e5462f135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c316313a5b21413d5a700d50febccbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d271bebcc8753f17c7252633987d5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfab8edc121c943835b73d35f207aa03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8b12f450002086840132158a027e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0748d1e11521fa152779a22afb6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a86eeade5df5e8a139d03cc3ac87536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4afbacc9881c6c35072494691e037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d7a8f18497a939e9a069cbfecc69a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd17031b5f34c0950b2b933fc48cde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b48e4b7d39c5d7183fe3a58f0bda110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27658f6ea29b0fe31eb10f312d291611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c556e0f991ebae9ba665259b63f83812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62fb513a72559c6c3b82a13b7badd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd3751e1933c2512b69b93999fcf4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98ffbc4b042b07bb3945c31631699515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb49c0fdfdd8034efb91efb2ed9fb4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebed13f408b93ad7c94706d37077fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b18f8d4f08e287b6cbb09875ed4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d92ff19f243f259e784e8bf1cdf219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac63e1ee59cdef5b1910f38f02ae6f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981f6a5d7143181549e2be6663d8d1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94f55f41721a32383bec859e7d316922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42311f7e12ff9315556c1bee0283df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395908eaeb040da9053e35aa79e1d6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd97782ba19ae7c09de048a6af6a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb0999233231ba50573947a466e19826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cff1128e51a012314a32a32d2b229627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3dd19d6592a4437585657c483d9e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1646e49c30f201ef5260214335cf7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431483b87baaf49c629d37f363e760f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5e8d35eb27421425469a7a6db63831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da1db3b2b03eb9d4d741e9d9cbf1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b69115e7813cc37875ffd348aa2ce833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46284a1d40705fe5d47e43e0903f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21836229c057ac66bfce6c145b38e92635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee441c256ac44917f3f34521b1557a3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12819a2c9c118f32a3994b29135ef5e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42cde1f35759561e090646d80e75cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c65bf7d8af11895efd7e819950be5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79457d48417f4deacfe82f7eacd506fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dd1f89751b0cdbc5a943beab99b0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba79ba040f75c79e98aacb4a0949042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f4225cb063bfb016cc7a71e186ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cf5b57cf2bf1b5568fce7041fcb1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7644289e7453d4ba7bbbc537e1f19ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9624e42531d90a70325dd7e3c77a8c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511d170c193024d1a3d0c1fb17da7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615b9f34ba70a54a40237e8cf5560d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad4d60ba39b0257dcdcb9c23f494ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236738ada1f7c4b24c745dbc66cb4b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850670217b590674bfebf8526aafadf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac4b8d11022d1b4326d7870f8fa2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e5c1c130a69c14a514df3e786071253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c360cb8659aad6ff9a867d38f32ade54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099876bb818e7a59f7110d5dc8ed0a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04696ccd13d1cad77f581730591f85556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c32e31d911a9e6edf3ec6c032ff03757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e3112a16bdbf37103f89d01016aaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecdef4795be7ae8371de24e96ead7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab198d73bb3cbef2a30372571f279ac060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed783a8195bd25365ed9c8095b706f8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ed547aad41ff4c02799b752442c9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf6d0dc1030fd4f4003af1afa8e7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76c89209406ad77326bbe738fceb1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6467142d1c65f48e11aa40a5adf3dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1883f2621e6354a1f286b18b05bb7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753673f189d7079ced2b8d6212d58b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f9307fdad9e431542596a0fcae2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591abaaaaa3024c5e47131973d81906469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec27ca6d9e488d726313e51fbd142f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5553187e688d7238b3a3aa2628c13ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8a8211d387deeb94c8d8ebccddc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a68a5861bb4fbfbafae276af56b60973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2087b37c79ca4162d9b4e49a7dab274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3c4eedc0e2c450e134767da4fe96875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811d571bda03d6dbe068cbfd5937c9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f081c427bd94191f0def43505650477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d462a7738181652984ec3e79841ac678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518949f6433741b85c49f1950e6a4b8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a50e932c05749e22624dab5c90ab7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbf24a9b86b5402036b25a3ffc0dcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d8289f7213c57e54c747becacaf1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fff8bab51c255fd42217c232b52b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13189c258972cae697cba8f848756d7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f137d33e6ebabdcb6bf181f5ded885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd78a59bcbc9d2fc34417bb5704214286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b52ecee31026ee369f050a34fdeda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dedea66ef43b4ed67b49f3ae3126de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7645026a149419603bc4d51d59198a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ab0ac82dce56d0b84ff16571dfdca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21317b63756c29fa07e860ed623ac79691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099eff809fa4a2917179abd347e22df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d03bfd8dbac0a6501cbdaeb78d48c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891a2ddd875bacd465d34826a5569c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1157d47bfe65892835e0a1f69593d5a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bad61f45696d5639030a300ffa219796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ea46154993a7eedcd9efedc16888a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47405a3e505ea08ceaeff7e1cabc2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91fc0d236c49d835a59c5657a578c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39e373c1f324430a57a4481fb5f8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62fdfb5b68c5307eea636b1c51dc97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5acf00ab9d48f9e022606ac5ddb65d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6fc70feb6dacf1975d8def55fe8ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8b6774f0a2984463077363e07d9ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198571c26b437f5366a69a5bc518d83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b64a739bea2bceb60bb20cb09c4a02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5616b742ccf42ed36558791b71e73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f77360117a31d0d562d5e64fc5523f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe80be4d627dfa188b9de37f216ad09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8f416c1e79bfb723ebdad4c879be6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb2e693d989f5b127fbe5f6838ca49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04711faa364913c8e50489a30c9f50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4d0b038817ad3054604fa7b22a32a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8f25efdc4b2f10f01a5c0834614a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc1e556fbda410757c699dd8edbfcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c1f09cc5b5babedbc53c182ebe1e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b214a3fef15d47839b642ecbf4ce72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010bd1521b9e5bc0af3ccb835c8adbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90fda73a2b67bd2ea8972593abdfae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beb6ed95e79bcaee81aaf99c21c9c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063aedc2bc0e67a1074aa1abc11d4d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1f015d74c8e345112290a65198cf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7943b1353d1d0df3c78563f8de1e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f35adb19d1237ed2584c3fa8a1ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f19c0da57dcdec6f353a1da6bf1cca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2846828c3aadae3e29e5ad584410d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa074b062cc851fad4b6390c96297e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ee13124e989188e75897324b7afb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27604e437795dac68c6ae51d8601f7be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfdadb2c7e488cbc33a8ce5d1ad0a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08085beafcf18feac8ba347933f502131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e425cac5c18da472dfce5cb8e8384132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea2a42c1f50bd95a5c1db75cecf86d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b2e826870c4ce68a0b69f2ec6c3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c4e5466c2563c3470e652c28a1ad135.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>