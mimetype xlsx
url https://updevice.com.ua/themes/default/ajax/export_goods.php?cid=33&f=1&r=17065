--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -742,51 +742,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524441ee675cfd901b044e10ebc6b0b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f9cd4c7e1be08f8c9cf70adc45572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831d910e6ffaa57082325d5d7c39c7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e508a68aed76c390c474dbe18a39ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc78590f6b1be470389feb95a5d8575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c632e721bf7044a60da448b7a1ecb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c51784a1f29ec22bdf863c69bf12a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d6fa1c2811d6006574e0050cc96078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c7f0c0b1229af91278f65bc1ea5559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3fa0005caccb0b88107744695524c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b270b41d0ac3384c3302cef77089da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e12d6d695c1f19a608ce4f2e4dc01212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31edd7119d08967c16e6fda8f9da4db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330306354d6c7eadc7ee9dbd3431d1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbe480e577501a950db6ea41344caa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31e2c08d86e719d80c1a13d92b998216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd1cd446f3a34c61d2705ab511771d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a950179a6378898ed5914599ea5db618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85583369c9d8490a79442d3e2e57d9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e091825ddbb1d952d585a19e29904e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac279916cb38825a3ec7cda18a05e4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143b9ea074f3f025e59342fca17662d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fdbc9cebe9115ac449f6e2f9339a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d4460cbb5a8881e8fe756e7d1d8dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9497286809d1fb530969f5b400237b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ef5115f26104db3b03ae66f9376826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ad0bbc2359028d452969de47142427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c292cf19c2ddc356859bee48339086d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2a6650328d85e65b0b739015ab07329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1566d8b8c96955452213747d4b230630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe967240e2771faab1cc4e0af9f5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff3dc1d0fa00fc03342e518986fa6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046de0cad84ddba19bfb3406bee25c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf51198ab4ce873de459962c8b61fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0eb6e592497cc4d3add07e17fb0d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265d18072c0b0686f97e38ea0bd636436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faa387c23d61429f9c0c6d04f6754e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83efb92ea5546bfaf57f392a487e3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaebcca716a2d8f28732a69ef8101ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6b9c6b038fb23b31c944bf2e94ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4bf16662727ce9cff21a716a3beab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e5471f01e32d53a1ff383bc6ad56b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf6f1f9b6c581da61b04926d2fadfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b186f1683b9425a62e7fbc334a3d2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2c5c0811ac41b8f107a3d90ad6eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef393fed2ae61973cee1ff9586113046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defcd6140b828d3266dc35a4f9cc0cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb76983b5916f64324356261856135b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a83803a777ca46fdf7195739231a5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87bd5e15a1524603831f5bc1d37e6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859d15f8aaaf75185202a614ba7cd7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f99da894bee8a28b6b7a551eefe252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9f0687474a00e9d2a30e944bf13ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b118998cda213a452688f3a934b5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce1efb1e1c3b7779e430d22b4a6e4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd718bf1a47b4a10886ea32124c0f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb07dd8ce3643298bb672554354dd457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c142df2aee23c2a6ff0270737bc0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073acd81f9ba2b7ff2fb48c764ee5c0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43687132fb3f5df76af9873a1c043e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2922acefc492fa015769b1fd226442261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c89a5fa8eb368e2c3b6a25eabc03b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e09fe7d0a17cc16e5f005d8e6f38163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5954a34c49e287679ccd5f5d6aed5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8ef09914bbd6b04ede514102a903465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19087f86d7acb583b7ac7368f4105466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6de98b4828722377cdffcc35b4c09567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b60841dbaeae296cf816395a8ac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28edb67ba92ca559ce57e7de5181c8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5e8ae65b51a390ab303111d15260670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447562f60166774e266d5dde75625fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcae127def2464721e3b636dbf1e8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe172c1eecd53573636e932bf8cf82e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdb74b3b003ed3783beae401710fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa4c52d3a158c240b8a17194dda6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21643ee383c41e422742b267b7905876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3149deed50ebeabebb27f69392e5e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a74529399288a17af2cbd85dc9f8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ece77469387052f39127ef5371f7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c76bd4343507930657c184143e252680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3db10e68c0c7afb284d493814a6e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a811154436aee3b316431cf4207cdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8de5cb5548325c8bb005fdbcafc6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac4138f851a06eeb09f7d8855be8ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e967b30cf547712a6321c85f83f5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e9c1c4dd73bce4e5b8f178023f9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31dd598c070fca8cbf51d24b65ce787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca0c3d0861831b40582c5f91b00f9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2639ec3364fce32dc979ce95168164f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859d3f11d7eb8e6bb51b8b61a3f3a6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3031e7d1e311110cf51b788cf51160191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c0b03f69dbf16a2010a663da5e4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401b6b5e3e3d91200666ee854c140d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea90e3e1d840c00097344280d7cbe194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e984c4a0618803b811210abdb5f55395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453529e5477421de54dcd05e8485e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e69fb2fcd1931cd22a1e8d4106c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a1df9306fd0f45787ea6781edfae998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb126a89749535230c2a3e641445499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c09577a1083afb9daded094b244aaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a630221c91088a9fa247f47c1a3b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666a768ba7cd2939e03286c2e087761102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fdd7e99d9654e11876a998a3e39d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36e0430e828638e2b86965dba68037104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab82cc4ca1e41b09bfdbdb1a706fc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f6755e9b9ec041735d38fcbed0ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85f9dcbd7e33e445a9bdcbb4df3bd9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e545161990b944a0faa0590b4bcae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d87a937dc1746e616e1c5232aefe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45535be2b4178325367c89a90fcbc2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce59ee68c1211fb1dd21a341f8e3b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83010c641ad434ee9bc963b5c82fd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4c75a2da9b25df7c35d2d46c549b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91e4661c3c16ae515806e95c834a32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d2607c7b63705bebb384ca121a19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8920566627c74a58492ee3d978e21d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7fa3c49692a940828dbc8019188c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12489d989f8bb838346b3f9ddcb8ce01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a62995842ffbd8cb567d23f0f422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34d9be081b2233826326ade24d999120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c08b8215c4cd40f0808028d56d40d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cfa31a6ced2416a2c5461393f45fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dcf5e75d90e2216f65f4b8acc57d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c637efc8cebd261983406afdc3d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404fac3bf6f736d1f08e8936e7aa348125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ff9ea1b5632802eea7f1767d1059126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710c17435b0d524410328a069f735e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2f532d33bc9cd4a1cf5dc249b467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5577a5be9ebdbbe155cd4264c66ccf3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2518bd8100b5beaaf7e69697c82c36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015943387080afe3c3639708fd7953c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04df867e13fd78bc890e0cef9b2131132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304241518025855a1dbd97b0fe28a9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda4d37658ade6bfbe59e0eba6261cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc51d826d466d1df0adc0c36f359d3135.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb7a1119645c62c68c38bb1caed0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0f89959e193b6b57ae51f6b8abea02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccd0119863cc92ab5b8403ecbd0e783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb5753161cde49efcd67b494629b7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88382ce7fc7b36ec0f33f45e2223847f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5efcc3d9634d33fea30a7b9535a5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ead3e8ec256ec65614305c063a3677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff18c88cc6f8a296a427b3dd748e278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3eb876b5d50f55859e24fd0cc62e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a64e91fecc46242c15075ab78c46f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4482799d40cd9620a011d7596b4448f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2fd28e79aff3bc8e6cc749cc99eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef433ad850f67325015d2cbf743754613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef343465f5d69071b70e5ed44ded84ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea3540d3b2b80e2d70196c2f54730515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97da3f22e7053194b965552dc66fd7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7984fd3249d0f928fe914248d85c0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a100275930e6861775d90c64ef703c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149053e17e1e6be887af51128dbd11f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482917a15babfe7e9af86c1861912c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b8c099b4eb69b40ec17dd30879dca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de183efc8339c8ef3d4854cd9de437cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474327fd4cf2de16e2208238f3f7bf3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25186b8f23675833d4d2a16919524b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2018bae63f498d0483cbf53fb55d5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb5123dbc962e47f7fdd7367e98b5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989c5f524c1113aa74fa4bf4744be7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612cf27db17d804d83fbcfb820f947928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b72736b4607fd2e4bf20754f8cea1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4657c3b33e5be3a2e1aed116f16d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789733f4223aa2331d10bab2252ff4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a374090332fdc42d529aeaaaa9095f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7996fa90cfeda696d54a47cab908a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00501e584a8e06da6acbcf478a52e89b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179b7179b137da982d104fc148ecca435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c845f64547b77f3d6752a9b116cc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bc18548137e81524e60f498ca618437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2d561e78ef5c0b654decd4ece2d0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce6f8aecb30ae5460e6f0de687038a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907958defbc0457423cf0240c33859d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b48412792bf739da63c45d1cfbf2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4c5053b547aa34fb6d6fb05a430f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435cfab33e86cb03fb499f9ba6f59fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343b5a095b89110fb94c976fd94b3b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde88952d087cc85f49c46aa4040cbab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd162d1a33bb1ce0e2506645a923ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a11da4cd6bd11955a4ea45989cab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4377a82682665a5ca09195eda3c0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76195fd8ee0c59480a2fb0ebf3457649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d9defc5b75cc3060c1ad8d26a287f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea664eddf4754391cff7397f62ea32b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615d1df713dbf5ae5d95cc25d2c2d2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08f2754f818625a4c29e3e17399fee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354649a703c5e12f30f885b01c1606754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c058fe2acb0cf0941427be35d82871055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896f4d0caf56955139117c8bb45ea356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d48ede257bb816195462e23b062057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215101eaee26e5cf96b5d58941dbf6ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7e096addf8a5499a5f1eb7215ee8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e158b44094da6121855dec9d430460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8885477accbfb23fd0161e4dd4db25a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cd786ffeca72606156f90ba32524a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52bdd9be1c5b3ff9d8721aa92197163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477be85be3ee0d6f3f2d4ce18d265e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027fa198fa46982bd2ef0ed125be1db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b0c498ec2b3f63853ca8793f9cc7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4d0f89bde6023f2ddff8a807be7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333c0def80c638359ac4868cb533d6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733e07482fa892881dfce46ec30c90b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbbdf6943edf0a3063756619b2d8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa684ab61249fb1cd1debadaa7532f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464f0cc0f6184f786ca530bb58a59b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff66e241efc75a3ef4b4730f6223fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d1752dae4c07ae00d07956293c15a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0804d7886e8be496b144236870734575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6eb7711d4a4b1bb24de953d72f2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85663f5d63f79719fccb33a6823db4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40cc5689f3acfc41d6620624ae82b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1fe43114842083e836a6969e93cc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abdfb7503558bea6a7797641068db780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6253479a7a96f4ccf8fce39bc8a3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9487c7611ab3db396dbf2942f5376e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0992d2214f3241f198fb246e77079b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c3b3e8d6c95f585647ce4c678e9fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f8e83ad87edc745a30f0e9086ce8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cee9b616bba0e17667da056c5109786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b651bec942f631963236b2eeb6a5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffcd49066fb1444b0e36bb51f8e21b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc62437fdf27529f52ed6cee83882a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd933029ec803d56491777aa4f939ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3643265fdd4a9a8b13bf7b7bc7b8a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d349e0df797536b7eed6c8c56180b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39172ba6a85ecb4575ccfc470b6149193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf72bd2dc1906961370c79e6829b6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c696877a87eefd4e20e71c2122e6f4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0b8ea74fb505afa0104523a233f3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abdfe26df27f14a0c67e44c80f281e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252917102c82f6b360fa7f31844a82098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d755abb2aee071a16d9e080e46226f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba7983385c221232f2a3b79ce79508100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489ced4beb30588a1150f22f5498c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4049e62881f080ee6fe83b06eb012102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f746d3191da26dd3887d5292365f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742217d36f9a92ecb3824d090fc655d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835af7ac0751e2c4303be9bdd04c07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340d79335502252d85cbde0fde049c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bea8ff9ed21dfaf96aa39293997db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43463f9858278149d3c3a59eeaf8b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2460ba98c30b4f2f7c41eba13ff25d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c3f28c22e2d382c2862308f4354f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531b1380e1508ff7bc74d980f65ce8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b08ccf693895b93d9619054deb60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b887a27126c12b12d46be162b2df4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771bc01ffb70113f2b14b02da866278114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104c6f5e2f8aee72562d581b0b23af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05f30f2f4d64165ccf6ffbb1b859da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c90a5a91c6e83814efecdfedafe4c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451283052c1ff6abbf1076f3a54485c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1d9c08c6769c4eda97ab87a5ee65c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a465694c33d79db83af8decc532ccd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c07051bc2235fa098947713ebfbeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb349f5e000d66bba3d9c55c858a2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523164b853cf6c57326820e55f197a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dd098b5a0695c61ebf43311f282f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a937fce01db8655ee0c31568f5521125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2822b2f0e8f7c675227edd9b2581cff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda00a5f214acae9cea04a8376ce7aa2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d067fcb4a97ecb84d83df1a00aa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b086ebc046a4b77fc24b67437199a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ffc0ad26fdadfbfe0768ad4ea8f49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdad2cd90574deb8c9b2f70bdeb89d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d6e0e31a293eb8f03ef8f835cd556132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0b6e1ecc9d3a439186ebaa3517732133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7854e2b9934cd2ac713957ac6f50a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195abbe1d7c45c3b8e48f7912c569ccc135.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>