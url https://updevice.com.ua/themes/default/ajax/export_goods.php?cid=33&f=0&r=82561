--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000005442</t>
   </si>
   <si>
@@ -398,104 +398,86 @@
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>black-grey</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
@@ -524,59 +506,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -681,50 +654,68 @@
     <t>000012795</t>
   </si>
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
+  </si>
+  <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1027,51 +1018,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H70"/>
+  <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="146.107178" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -1490,51 +1481,51 @@
       </c>
       <c r="G19" s="0">
         <v>4.89</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
         <v>17108</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="0">
-        <v>4.83</v>
+        <v>4.25</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
         <v>17111</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="0">
         <v>5.26</v>
       </c>
       <c r="H21" s="0" t="s">
@@ -1935,759 +1926,736 @@
     <row r="39" spans="1:8">
       <c r="A39" s="0">
         <v>17462</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G39" s="0">
         <v>8.67</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>17528</v>
+        <v>17517</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="0">
-        <v>5.91</v>
+        <v>4.91</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>17517</v>
+        <v>17519</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="0">
-        <v>4.91</v>
+        <v>6.64</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>17519</v>
+        <v>17520</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="0">
-        <v>6.64</v>
+        <v>4.37</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>17520</v>
+        <v>17521</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="0">
-        <v>4.37</v>
+        <v>17.25</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>17521</v>
+        <v>17532</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>39</v>
+        <v>142</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="G44" s="0">
-        <v>17.25</v>
+        <v>36.79</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>17524</v>
+        <v>17558</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="0">
-        <v>3.47</v>
+        <v>3.34</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>17532</v>
+        <v>17570</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>148</v>
+        <v>17</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>149</v>
+        <v>18</v>
       </c>
       <c r="G46" s="0">
-        <v>36.79</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>17558</v>
+        <v>17575</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="G47" s="0">
-        <v>3.79</v>
+        <v>4.6</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>17570</v>
+        <v>17576</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>18</v>
+        <v>153</v>
       </c>
       <c r="G48" s="0">
-        <v>8.720000000000001</v>
+        <v>4.37</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>17575</v>
+        <v>17586</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G49" s="0">
-        <v>4.6</v>
+        <v>8.68</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>17576</v>
+        <v>17587</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>162</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G50" s="0">
-        <v>4.37</v>
+        <v>5.11</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>17586</v>
+        <v>17614</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>165</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="0">
-        <v>9.98</v>
+        <v>3.1</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>17587</v>
+        <v>17615</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>168</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="0">
-        <v>5.11</v>
+        <v>3.96</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>17613</v>
+        <v>17615</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>17</v>
+        <v>120</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="0">
-        <v>13.11</v>
+        <v>3.96</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>17614</v>
+        <v>17647</v>
       </c>
       <c r="B54" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="0">
+        <v>5.3</v>
+      </c>
+      <c r="H54" s="0" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>17615</v>
+        <v>18267</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="G55" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="H55" s="0" t="s">
         <v>176</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>17615</v>
+        <v>18268</v>
       </c>
       <c r="B56" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="G56" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="H56" s="0" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>17647</v>
+        <v>18276</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="0">
-        <v>5.3</v>
+        <v>20.05</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>18267</v>
+        <v>18288</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G58" s="0">
-        <v>8.119999999999999</v>
+        <v>7.22</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>18268</v>
+        <v>18294</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>159</v>
+        <v>18</v>
       </c>
       <c r="G59" s="0">
-        <v>10.9</v>
+        <v>4.11</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>18276</v>
+        <v>18295</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="0">
-        <v>20.05</v>
+        <v>8.76</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>18288</v>
+        <v>18296</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>193</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>120</v>
+        <v>39</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="0">
-        <v>7.22</v>
+        <v>6.6</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>18294</v>
+        <v>18297</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>196</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="0">
-        <v>4.11</v>
+        <v>6.37</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>18295</v>
+        <v>18314</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>199</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>39</v>
+        <v>200</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="0">
-        <v>10.49</v>
+        <v>16.22</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>18296</v>
+        <v>18315</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>39</v>
+        <v>200</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="0">
-        <v>7.91</v>
+        <v>12.96</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>18297</v>
+        <v>18324</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="0">
-        <v>7.65</v>
+        <v>16.29</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>18314</v>
+        <v>18327</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>209</v>
+        <v>39</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="G66" s="0">
-        <v>16.22</v>
+        <v>9.98</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>18315</v>
+        <v>18369</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>212</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="0">
-        <v>12.96</v>
+        <v>4.57</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>18324</v>
+        <v>18384</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="0">
-        <v>16.29</v>
+        <v>6.98</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>18327</v>
+        <v>18385</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>218</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G69" s="0">
-        <v>9.98</v>
+        <v>6.75</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>219</v>
-      </c>
-[...21 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">