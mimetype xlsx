--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000000328</t>
   </si>
   <si>
@@ -227,59 +227,50 @@
   <si>
     <t>000011680</t>
   </si>
   <si>
     <t>000004990</t>
   </si>
   <si>
     <t>Перехідник JOYROOM Ben Series Type-C to HIFI + PD Audio Converter SH-C1 (2019) |3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-joyroom-ben-series-type-c-to-hifi-pd-audio-converter-sh-c1-2019-3a-/</t>
   </si>
   <si>
     <t>000005262</t>
   </si>
   <si>
     <t>Перехідник KONI STRONG Micro to Lightning KS-31mi</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-to-lightning-ks-31mi/</t>
   </si>
   <si>
-    <t>000005481</t>
-[...7 lines deleted...]
-  <si>
     <t>000005755</t>
   </si>
   <si>
     <t>Hub адаптер Baseus Armor Age Type-C Bracket Multifunctional |3USB*3.0, Type-C, 4KHDMI, AUX, RG45|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-armor-age-type-c-bracket-multifunctional-3usb-3-0-type-c-4khdmi-aux-rg45-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006324</t>
   </si>
   <si>
     <t>Перехідник REMAX Janker Series Type-C Audio Adapter RL-LA06 |3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-remax-janker-series-type-c-audio-adapter-rl-la06-3a-/</t>
@@ -344,86 +335,68 @@
   <si>
     <t>Перехідник Hoco Lightning to USB Female adapter UA17 |2A, USB2.0 OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-to-usb-female-adapter-ua17-2a-usb2-0-otg-/</t>
   </si>
   <si>
     <t>000008581</t>
   </si>
   <si>
     <t>Перехідник HOCO Type-C to USB female adapter UA17 |4A, USB3.0 OTG|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-to-usb-female-adapter-ua17-4a-usb3-0-otg-/</t>
   </si>
   <si>
     <t>000008582</t>
   </si>
   <si>
     <t>Перехідник HOCO USB To Type-C female adapter UA17 |3A, USB2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-usb-to-type-c-female-adapter-ua17-3a-usb2-0-/</t>
   </si>
   <si>
-    <t>000008661</t>
-[...7 lines deleted...]
-  <si>
     <t>000008662</t>
   </si>
   <si>
     <t>Адаптер Bluetooth  BASEUS Wireless Adapter BA04 |BT5.0, 20m| (ZJBA000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-bluetooth-baseus-wireless-adapter-ba04-bt5-0-20m-zjba000001-/</t>
   </si>
   <si>
     <t>000009210</t>
   </si>
   <si>
     <t>Перехідник HOCO Origin Type-C to VGA converter UA21 |1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-origin-type-c-to-vga-converter-ua21-1080p-/</t>
   </si>
   <si>
-    <t>000009211</t>
-[...7 lines deleted...]
-  <si>
     <t>000009746</t>
   </si>
   <si>
     <t>Bluetooth-адаптер Baseus BA07 Wireless Adapter |BT5.3| (ZJBA010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/bluetooth-adapter-baseus-ba07-wireless-adapter-bt5-3-zjba010001-/</t>
   </si>
   <si>
     <t>000009968</t>
   </si>
   <si>
     <t>Перехідник HOCO Fresh Digital Type-C to 3.5 audio converter LS36 |0.12m, DAC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-fresh-digital-type-c-to-3-5-audio-converter-ls36-0-12m-dac-/</t>
   </si>
   <si>
     <t>000009969</t>
   </si>
   <si>
     <t>Перехідник HOCO Fresh external sound card USB to 3.5 LS36 |0.12m, DAC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-fresh-external-sound-card-usb-to-3-5-ls36-0-12m-dac-/</t>
@@ -539,122 +512,104 @@
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-male-to-ip-female-charging-and-data-adapter-cable-ua29a-3a-0-15m-/</t>
   </si>
   <si>
     <t>000010623</t>
   </si>
   <si>
     <t>Перехідник HOCO Spirit 2-in-1 USB 2.0 card reader HB45 |480Mbps, 2TB Max|</t>
   </si>
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-spirit-2-in-1-usb-2-0-card-reader-hb45-480mbps-2tb-max-/</t>
   </si>
   <si>
     <t>000010625</t>
   </si>
   <si>
     <t>Перехідник HOCO Spirit 2-in-1 USB/Type-C 2.0 card reader HB45  |480Mbps, 2TB Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-spirit-2-in-1-usb-type-c-2-0-card-reader-hb45-480mbps-2tb-max-/</t>
   </si>
   <si>
-    <t>000010626</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-spirit-2-in-1-usb-type-c-3-0-card-reader-hb45-5gbps-2tb-max-/</t>
+    <t>000010933</t>
+  </si>
+  <si>
+    <t>Кишеня для 2.5" SATA USB 3.0 HOCO hard drive enclosure HB46 |6TB Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/karman-dlya-2-5-sata-usb-3-0-hoco-hard-drive-enclosure-hb46-6tb-max-/</t>
   </si>
   <si>
     <t>000011053</t>
   </si>
   <si>
     <t>Кишеня для M.2 SSD Enclosure (USB3.1/6Gbps, 4TB Max) HOCO HB47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/karman-dlya-m-2-ssd-enclosure-usb3-1-6gbps-4tb-max-hoco-hb47/</t>
   </si>
   <si>
     <t>000011116</t>
   </si>
   <si>
     <t>Перехідник HOCO Type-C male to Type-C female display adapter UA32 |100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-male-to-type-c-female-display-adapter-ua32-100w-/</t>
   </si>
   <si>
     <t>000011117</t>
   </si>
   <si>
     <t>Перехідник HOCO Type-C male to Lightning female display adapter UA32A |60W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-male-to-lightning-female-display-adapter-ua32a-60w-/</t>
   </si>
   <si>
     <t>000011118</t>
   </si>
   <si>
     <t>Перехідник HOCO Lightning male to Type-C female display adapter UA32B |27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-male-to-type-c-female-display-adapter-ua32b-27w-/</t>
   </si>
   <si>
-    <t>000011280</t>
-[...7 lines deleted...]
-  <si>
     <t>000011281</t>
   </si>
   <si>
     <t>Перехідник HOCO Type-C to VGA adapter UA34 |2k Ultra HD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-to-vga-adapter-ua34-2k-ultra-hd-/</t>
   </si>
   <si>
-    <t>000011386</t>
-[...7 lines deleted...]
-  <si>
     <t>000011389</t>
   </si>
   <si>
     <t>Перехідник HOCO iP male to USB female OTG transparent adapter UA36 |480Mbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-ip-male-to-usb-female-otg-transparent-adapter-ua36-480mbps-/</t>
   </si>
   <si>
     <t>000011390</t>
   </si>
   <si>
     <t>Перехідник HOCO iP male to C female OTG transparent adapter UA36A |480Mbps, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-ip-male-to-c-female-otg-transparent-adapter-ua36a-480mbps-2a-/</t>
   </si>
   <si>
     <t>000011391</t>
   </si>
   <si>
     <t>Перехідник HOCO C male to USB female OTG transparent adapter UA36B |480Mbps, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-c-male-to-usb-female-otg-transparent-adapter-ua36b-480mbps-3a-/</t>
@@ -665,86 +620,59 @@
   <si>
     <t>Перехідник HOCO USB male to C female USB2.0 transparent adapter UA36C |480Mbps, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-usb-male-to-c-female-usb2-0-transparent-adapter-ua36c-480mbps-3a-/</t>
   </si>
   <si>
     <t>000011393</t>
   </si>
   <si>
     <t>Перехідник HOCO C male to iP female transparent adapter UA36D |480Mbps, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-c-male-to-ip-female-transparent-adapter-ua36d-480mbps-3a-/</t>
   </si>
   <si>
     <t>000011394</t>
   </si>
   <si>
     <t>Перехідник HOCO iP male/C male to USB female OTG 2-in-1 transparent adapter UA36E |480Mbps, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-ip-male-c-male-to-usb-female-otg-2-in-1-transparent-adapter-ua36e-480mbps-2a-/</t>
   </si>
   <si>
-    <t>000011395</t>
-[...16 lines deleted...]
-  <si>
     <t>000011682</t>
   </si>
   <si>
     <t>Адаптер Baseus Encok Wireless Adapter BA04+ |BT5.4, 20M| (A10082600121-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-baseus-encok-wireless-adapter-ba04-bt5-4-20m-a10082600121-00-/</t>
   </si>
   <si>
-    <t>000011685</t>
-[...7 lines deleted...]
-  <si>
     <t>000011686</t>
   </si>
   <si>
     <t>HUB адаптер Baseus Dual Fast Charging 6-in-1 HUB |USB-C to HDMI 4K*1+USB-A*2+USB-C*3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-dual-fast-charging-6-in-1-hub-usb-c-to-hdmi-4k-1-usb-a-2-usb-c-3-/</t>
   </si>
   <si>
     <t>000011687</t>
   </si>
   <si>
     <t>HUB адаптер Baseus UltraJoy Series 5-Port HUB Docking Station |Type-C to HDMI4K@30Hz*1+USB 3.0*4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-ultrajoy-series-5-port-hub-docking-station-type-c-to-hdmi4k-30hz-1-usb-3-0-4-/</t>
   </si>
   <si>
     <t>000012067</t>
   </si>
   <si>
     <t>Перехідник HOCO Lightning to 3.5mm Fresh digital audio converter LS36A |0.12m, DA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-to-3-5mm-fresh-digital-audio-converter-ls36a-0-12m-da-/</t>
@@ -755,59 +683,50 @@
   <si>
     <t>Bluetooth адаптер HOCO USB adapter UA42 |BT 5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/bluetooth-adapter-hoco-usb-adapter-ua42-bt-5-4-/</t>
   </si>
   <si>
     <t>000012274</t>
   </si>
   <si>
     <t>Перехідник HOCO 4-in-1 converter (USB to USB3.0*4) HB1B |0.2m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-4-in-1-converter-usb-to-usb3-0-4-hb1b-0-2m-5gbps-/</t>
   </si>
   <si>
     <t>000012275</t>
   </si>
   <si>
     <t>Перехідник HOCO 4-in-1 converter (Type-C to USB3.0*4) HB1C |0.2m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-4-in-1-converter-type-c-to-usb3-0-4-hb1c-0-2m-5gbps-/</t>
   </si>
   <si>
-    <t>000012276</t>
-[...7 lines deleted...]
-  <si>
     <t>000012277</t>
   </si>
   <si>
     <t>Перехідник HOCO USB-A to TF 2.0 mini card reader HB53 |480Mbps, 1TB Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-usb-a-to-tf-2-0-mini-card-reader-hb53-480mbps-1tb-max-/</t>
   </si>
   <si>
     <t>000012278</t>
   </si>
   <si>
     <t>Перехідник HOCO Lightning to TF 2.0 mini card reader HB53 |480Mbps, 1TB Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-to-tf-2-0-mini-card-reader-hb53-480mbps-1tb-max-/</t>
   </si>
   <si>
     <t>000012279</t>
   </si>
   <si>
     <t>Перехідник HOCO Type-C to TF 2.0 mini card reader HB53 |480Mbps, 1TB Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-to-tf-2-0-mini-card-reader-hb53-480mbps-1tb-max-/</t>
@@ -845,68 +764,59 @@
   <si>
     <t>Перехідник HOCO Type-C to HDTV conversion cable UA43A |4K, 30Hz, 0.2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-to-hdtv-conversion-cable-ua43a-4k-30hz-0-2m-/</t>
   </si>
   <si>
     <t>000012437</t>
   </si>
   <si>
     <t>Перехідник HOCO Lightning male to Type-C female screen display adapter UA44 |PD 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-male-to-type-c-female-screen-display-adapter-ua44-pd-30w-/</t>
   </si>
   <si>
     <t>000012438</t>
   </si>
   <si>
     <t>Перехідник HOCO Type-C male to Type-C female screen display adapter UA44A |PD 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-type-c-male-to-type-c-female-screen-display-adapter-ua44a-pd-100w-/</t>
   </si>
   <si>
-    <t>000012534</t>
-[...2 lines deleted...]
-    <t>Перехідник ACEFAST USB-C to 3.5mm audio converter J12 |0.15m|</t>
+    <t>000012535</t>
+  </si>
+  <si>
+    <t>Перехідник ACEFAST USB-A to 3.5mm audio converter J13 |0.15m|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-c-to-3-5mm-audio-converter-j12-0-15m-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-acefast-usb-a-to-3-5mm-audio-converter-j13-0-15m-/</t>
   </si>
   <si>
     <t>000012537</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 4-in-1 HUB J15 |0.15m, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-4-in-1-hub-j15-0-15m-5gbps-/</t>
   </si>
   <si>
     <t>000012538</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-C 5-in-1 HUB docking station J16 |0.15m, 4K, PD90W, 5Gbps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-acefast-usb-c-5-in-1-hub-docking-station-j16-0-15m-4k-pd90w-5gbps-/</t>
   </si>
   <si>
     <t>000012539</t>
   </si>
   <si>
     <t>HUB адаптер ACEFAST USB-A  4-in-1 HUB J17 |1m, 5Gbps|</t>
@@ -954,59 +864,50 @@
     <t>000012599</t>
   </si>
   <si>
     <t>Перехідник HOCO digital audio converter Type-C to Type-C+3.5mm UPA34 |10W/2A, DAC, 0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-digital-audio-converter-type-c-to-type-c-3-5mm-upa34-10w-2a-dac-0-15m-/</t>
   </si>
   <si>
     <t>000012600</t>
   </si>
   <si>
     <t>Перехідник HOCO digital audio converter Type-C to dual Type-C UPA34A |10W/2A, DAC, 0.15m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-digital-audio-converter-type-c-to-dual-type-c-upa34a-10w-2a-dac-0-15m-/</t>
   </si>
   <si>
     <t>000012809</t>
   </si>
   <si>
     <t>HUB адаптер Baseus Lite Series 4-Port USB-A HUB Adapter (USB-A to USB 3.0*4/1Type-C)  |2m, 3A, 500MB/s|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-lite-series-4-port-usb-a-hub-adapter-usb-a-to-usb-3-0-4-1type-c-2m-3a-500mb-s-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/karman-dlya-2-5-sata-usb-3-0-hoco-hard-drive-enclosure-hb55-6tb-max-/</t>
   </si>
   <si>
     <t>000012872</t>
   </si>
   <si>
     <t>Перехідник HOCO 3-in-1 converter HB54A (Type-C to USB2.0*2+USB3.0)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-3-in-1-converter-hb54a-type-c-to-usb2-0-2-usb3-0-/</t>
   </si>
   <si>
     <t>000012874</t>
   </si>
   <si>
     <t>Перехідник HOCO Lightning male to Type-C female holder-adapter UA47 |30W Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-lightning-male-to-type-c-female-holder-adapter-ua47-30w-max-/</t>
   </si>
   <si>
     <t>000012873</t>
   </si>
   <si>
     <t>Перехідник HOCO HD wireless projector UA45 |1080p, 60Hz, 2.4G/5G|</t>
   </si>
@@ -1354,51 +1255,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H107"/>
+  <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="149.677734" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -1833,2045 +1734,1792 @@
     <row r="20" spans="1:8">
       <c r="A20" s="0">
         <v>16463</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G20" s="0">
         <v>0.52</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>16469</v>
+        <v>16510</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="0">
-        <v>7.37</v>
+        <v>24.86</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>16510</v>
+        <v>16562</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="0">
-        <v>24.86</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>16562</v>
+        <v>16600</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="G23" s="0">
-        <v>9.140000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>16600</v>
+        <v>16707</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="G24" s="0">
-        <v>6.24</v>
+        <v>2.22</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>16707</v>
+        <v>16730</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="0">
-        <v>2.22</v>
+        <v>0.19</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>16730</v>
+        <v>16752</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G26" s="0">
-        <v>0.19</v>
+        <v>18.65</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>16752</v>
+        <v>16862</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G27" s="0">
-        <v>18.65</v>
+        <v>1.65</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>16862</v>
+        <v>16904</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="0">
-        <v>1.65</v>
+        <v>2.31</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>16904</v>
+        <v>16906</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="0">
-        <v>2.31</v>
+        <v>1.03</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>16906</v>
+        <v>16907</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>99</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="0">
-        <v>1.03</v>
+        <v>2.31</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>16907</v>
+        <v>16908</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="0">
-        <v>2.31</v>
+        <v>0.93</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>16908</v>
+        <v>16909</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>105</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="0">
         <v>0.93</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>16909</v>
+        <v>16912</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G33" s="0">
-        <v>0.93</v>
+        <v>4.31</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>16911</v>
+        <v>16941</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G34" s="0">
-        <v>21.86</v>
+        <v>4.83</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>16912</v>
+        <v>19081</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>34</v>
       </c>
       <c r="G35" s="0">
-        <v>4.31</v>
+        <v>6.99</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>16941</v>
+        <v>19090</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="0">
-        <v>4.83</v>
+        <v>1.46</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>16942</v>
+        <v>19091</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="0">
-        <v>4.63</v>
+        <v>1.54</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>19081</v>
+        <v>19133</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>123</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G38" s="0">
-        <v>6.99</v>
+        <v>3.47</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>19090</v>
+        <v>19134</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="0">
-        <v>1.46</v>
+        <v>1.83</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>19091</v>
+        <v>19135</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="0">
-        <v>1.54</v>
+        <v>3.92</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>19133</v>
+        <v>19136</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="0">
-        <v>3.47</v>
+        <v>4.15</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>19134</v>
+        <v>19138</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="0">
-        <v>1.83</v>
+        <v>5.21</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>19135</v>
+        <v>19159</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="0">
-        <v>3.92</v>
+        <v>1.74</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>19136</v>
+        <v>19159</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="0">
-        <v>4.15</v>
+        <v>1.74</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>19138</v>
+        <v>19160</v>
       </c>
       <c r="B45" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="H45" s="0" t="s">
         <v>143</v>
-      </c>
-[...13 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>19159</v>
+        <v>19160</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="0">
-        <v>1.74</v>
+        <v>1.66</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>19159</v>
+        <v>19169</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C47" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="0">
+        <v>10.6</v>
+      </c>
+      <c r="H47" s="0" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>19160</v>
+        <v>19173</v>
       </c>
       <c r="B48" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="D48" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="C48" s="0" t="s">
+      <c r="E48" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="H48" s="0" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>19160</v>
+        <v>19174</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="C49" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="G49" s="0">
-        <v>1.66</v>
+        <v>1.82</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>19169</v>
+        <v>19184</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="0">
-        <v>10.6</v>
+        <v>1.86</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>19173</v>
+        <v>19185</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="0">
-        <v>1.86</v>
+        <v>1.4</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>19174</v>
+        <v>19187</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="D52" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>10</v>
       </c>
       <c r="G52" s="0">
-        <v>1.82</v>
+        <v>1.6</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>19184</v>
+        <v>17281</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="0">
-        <v>1.86</v>
+        <v>3.28</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>19185</v>
+        <v>17307</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="0">
-        <v>1.4</v>
+        <v>5.97</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>19187</v>
+        <v>19255</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="0">
-        <v>1.6</v>
+        <v>1.93</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>19188</v>
+        <v>19256</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="0">
-        <v>3.47</v>
+        <v>2.5</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>17307</v>
+        <v>19257</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="0">
-        <v>5.97</v>
+        <v>2.5</v>
       </c>
       <c r="H57" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>19255</v>
+        <v>19260</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>182</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>30</v>
+        <v>161</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="0">
-        <v>1.93</v>
+        <v>3.47</v>
       </c>
       <c r="H58" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>19256</v>
+        <v>19281</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>185</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="0">
-        <v>2.5</v>
+        <v>1.97</v>
       </c>
       <c r="H59" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>19257</v>
+        <v>19282</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>188</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="0">
-        <v>2.5</v>
+        <v>2.46</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>19259</v>
+        <v>19283</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="0">
-        <v>3.5</v>
+        <v>1.09</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>19260</v>
+        <v>19284</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>194</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>170</v>
+        <v>30</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="0">
-        <v>3.47</v>
+        <v>0.92</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>19278</v>
+        <v>19285</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>197</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="0">
-        <v>12.54</v>
+        <v>1.42</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>19281</v>
+        <v>19286</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>200</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="0">
-        <v>1.97</v>
+        <v>3.1</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>19282</v>
+        <v>19337</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>203</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G65" s="0">
-        <v>2.46</v>
+        <v>7.72</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>19283</v>
+        <v>19341</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G66" s="0">
-        <v>1.09</v>
+        <v>33.16</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>19284</v>
+        <v>19342</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G67" s="0">
-        <v>0.92</v>
+        <v>15.5</v>
       </c>
       <c r="H67" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>19285</v>
+        <v>19394</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>212</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="0">
-        <v>1.42</v>
+        <v>3.64</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>19286</v>
+        <v>19402</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>215</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="0">
-        <v>3.1</v>
+        <v>3.94</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>19287</v>
+        <v>19425</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>218</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="0">
-        <v>6.2</v>
+        <v>4.71</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>19288</v>
+        <v>19426</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>221</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="0">
-        <v>6.2</v>
+        <v>4.71</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>19337</v>
+        <v>19428</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G72" s="0">
-        <v>7.72</v>
+        <v>0.77</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>19340</v>
+        <v>19429</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G73" s="0">
-        <v>9.65</v>
+        <v>1.6</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>19341</v>
+        <v>19430</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="G74" s="0">
-        <v>33.16</v>
+        <v>0.83</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>19342</v>
+        <v>19431</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>34</v>
+        <v>154</v>
       </c>
       <c r="G75" s="0">
-        <v>15.5</v>
+        <v>1.52</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>19394</v>
+        <v>19432</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>236</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>38</v>
+        <v>161</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>10</v>
+        <v>154</v>
       </c>
       <c r="G76" s="0">
-        <v>3.64</v>
+        <v>1.52</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>19402</v>
+        <v>19436</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="0">
-        <v>3.94</v>
+        <v>1.76</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>19425</v>
+        <v>19437</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>242</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="0">
-        <v>4.71</v>
+        <v>3.54</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>19426</v>
+        <v>19438</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="0">
-        <v>4.71</v>
+        <v>2.08</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>19427</v>
+        <v>19439</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>248</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G80" s="0">
-        <v>4.9</v>
+        <v>1.66</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>19428</v>
+        <v>19448</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>252</v>
       </c>
       <c r="G81" s="0">
-        <v>0.77</v>
+        <v>1.99</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>19429</v>
+        <v>19450</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>10</v>
+        <v>252</v>
       </c>
       <c r="G82" s="0">
-        <v>1.6</v>
+        <v>5.54</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>19430</v>
+        <v>19451</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>10</v>
+        <v>252</v>
       </c>
       <c r="G83" s="0">
-        <v>0.83</v>
+        <v>8.81</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>19431</v>
+        <v>19452</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>163</v>
+        <v>252</v>
       </c>
       <c r="G84" s="0">
-        <v>1.52</v>
+        <v>5.57</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>19432</v>
+        <v>19453</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>170</v>
+        <v>38</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>163</v>
+        <v>252</v>
       </c>
       <c r="G85" s="0">
-        <v>1.52</v>
+        <v>9.74</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>19436</v>
+        <v>19466</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G86" s="0">
-        <v>1.76</v>
+        <v>2.16</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>19437</v>
+        <v>19467</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="0">
-        <v>3.54</v>
+        <v>0.93</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>19438</v>
+        <v>19468</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="0">
-        <v>2.08</v>
+        <v>1</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>19439</v>
+        <v>19469</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="0">
-        <v>1.66</v>
+        <v>2.69</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>19447</v>
+        <v>19570</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="G90" s="0">
-        <v>1.75</v>
+        <v>2.59</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>19448</v>
+        <v>19487</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>281</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>282</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>279</v>
+        <v>34</v>
       </c>
       <c r="G91" s="0">
-        <v>1.99</v>
+        <v>9.859999999999999</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>19450</v>
+        <v>19493</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>284</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>285</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="G92" s="0">
-        <v>5.54</v>
+        <v>1.86</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>19451</v>
+        <v>19495</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>287</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>288</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="G93" s="0">
-        <v>8.81</v>
+        <v>2.03</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>19452</v>
+        <v>19494</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>290</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>291</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="G94" s="0">
-        <v>5.57</v>
+        <v>15.66</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>19453</v>
+        <v>19501</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>293</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>294</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>279</v>
+        <v>10</v>
       </c>
       <c r="G95" s="0">
-        <v>9.74</v>
+        <v>1.25</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>19466</v>
+        <v>19504</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>296</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="D96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G96" s="0">
-        <v>2.16</v>
+        <v>4.25</v>
       </c>
       <c r="H96" s="0" t="s">
         <v>298</v>
-      </c>
-[...249 lines deleted...]
-        <v>331</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">