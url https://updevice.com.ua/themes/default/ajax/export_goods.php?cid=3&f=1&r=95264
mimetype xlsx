--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678057cec2fd22e0983547bfaa42de81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ca4864333f994895edd13e7071b192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d1a840c9a01af4e9f314250ec832d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1674b5e0b992e8079e4a8861fa1e14c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233b158a2fed1aa9d55d9aea2a5a1a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b36607ddfc70779ed4f91ec27a3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9a4a1f6ef5146665aecdc2fb9e0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b3b6c75454985ca43f40763cb147a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939217b4aa0f83fd79969b3e73875c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e753156dce14203fd75af1fa30dc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150231b4ed1eb7dee0146580bc92ce3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed925f2f09ab6fa9db3b35f6f8206a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece7c77309f72b2182a369379d85a1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8661f94958a56b514b5b126e3b6941e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20d3807abb32b84897aa565095906f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aec41002bed11d5987721f7797a3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243a86fe0893f421a9b9b82a1419c3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a75d653c05914dbd42be7a160305718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee313bc1873df3a41d7fe618ea7480d119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7b534592c8ce7e430ae103ac0c8720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0bb0ed1045c0fd73baf94d6e8001a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816fa3def25c6cc66cc1818e57933822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66643e243458f0f16df732230e847d5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65407933d8a344acaa30fe1e42c0c26424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912ebe54e451ba36dd3ab097c62265b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c9392a3cefd8bf5f8536f143be19326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068e7bea79b7571212e5428b59cc27127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d55c28684c4b66de9854b3215a2f3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22e96f05f0dc04e81d6eba6263a22d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1853044f1fefa176cea470283d666330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4b2fd3cd5b7947ec4b688940f282e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff3795dc1756813ac608bfb92aff032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6aaffa63b912df08f9fc5145feffa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b779463d6f774c4682ee5b4f9db334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efdf7370f42b2ea8323a3d3b5387cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5564ac262ae49c6e2050091bcdc22436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c819ec89900069fce8a981ef0cfae5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97a472c9a3cbc2e68be7f04341699238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c08972d86fe5960a662396d45ad3c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b28e1c5683dd186433371cca4b61740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7f70a0b4912ed5e6f5e6770c4e07c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076e4be6bb047cfe95ef7cd5847914b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261ffc3c998119939971e8f6d1692443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a6812bc35e67e206e9dc0fe73a7e044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd57bd91a8870f256b79fc548b40df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd90184aca3a35d24b43b86cb5ef6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72ebaaad0e4916ad07730babca20ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198ed162f5b7dc64dd23d3c9426097148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad60bbcd23ec792d4314a71781c133249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc433e2b2eca90f100f0a9cd75248b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12339e55d1bfe6aeb9b839fc63c8a9d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1545312fcb5c551ca968667aa92b9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e02f2fea68754ca8f007fe15a554153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d239d4c9da3c112f96bf74bf730dad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762450174f126d1c2dc06b342b603f3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70f3dd76fcde1d5a6f53d63ac6bd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a337058c75dbf1fa85ed320d459446557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093768152d7dc17d4eb77a4365f41e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012344056429106f3ba0458e2eeff7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d3a7d98adb5ee4592f55f36f0a7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79d65409944d737ad7c4a583690e1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d746daeba0fa8fc803041ccd18e64462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e46087e06f22a2df1e9fd007cec79d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dfcab2235f1661d78bf7758d0964e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f963a3fdc7e57b45c410f0ccfb2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c7854f3bc0cf0661566614b0859fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42b4966392bcdb1db64d0447c678a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acf2ecbdf2fa1d8bc737c0f40684d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812002ab4920ff6799b577bc2faa57af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48fa02bc5cf1c0a2671464cc57a3f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a164f3e83f1af4c3757cb33a7cd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63178cf0d733a7405cdf4f4b65965372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59fd672b80803cf36bf0267bb57bcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258132644921db9b47be7ed7eaca8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16ed8bb1d5f07f15a1b4d2a2bb4b6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1ede0d693457f5cd7a1bbd67bbba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefde7e9786abed08efb0017c37a508777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722cd1627578fadd0fc9c73ee886f2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4597441701ef8ad6c001a00f42226c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd7d4d08b3ad35424ce1d05382b73680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fe6098338455e18690723676c8c2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4824f7cc3a5d66a7bb26c4f2a816582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881096c802771db79019b680d5301f9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce13829a345cd4735daf8041f06ee984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0522ffc463edb0b28735f6f12173b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f2ce0e5c2fab482bed56eaa6e233786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f8cb1d1a3ed1ca9e1f9a27168d09887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd46de2423c5a0a8f597be5a7cf1fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa5ca540aabaab5ca19078aae2470d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a25d64661dcbde61c77dc1780cefb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea54c3bfd01805ecff1e846cf00d51d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442557edec9c4a0b9ac0b8f6c39eea792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42ea746b0d4ab26fd0b2e28029975d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097519727623c3e1250bc85b05bcd5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4049030afb8b0c71471710d1fa681a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524013a217bc5977ef5f8904f941cf7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf09ad0e46f13d5acfd8c7bbb368f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f13b677f185746d62a85ac3f0267b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e0ff7bd1e2261a1c7187fe03cbf9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18691c1cccd04aad748c7fc18fbc52c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55c45741f3c33092f365a8861d5b0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7dd1f0d4833a3d0295ae86ff078f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2adcf2f75796b70cff56751193dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb173e479179266a6d20c5d8fbdfd5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3cfc5499d3d5ebcb69e6805b1f48b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758a2796f325624a7b158b3faa15d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a78255bf9c5b398abb12c172da1c59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26396c053fe2b68f8aee6234e8521226108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc52d51861e030353da1b66ce90dc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733e1f3864c010dd5d9fb93544f57e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09ad0b766acb7b102b6e2bcdbc1f47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d331d170f236fefcbd90f2e5cd94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302992c8a09d1fde711166232f57dd9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c86f775414d041a0f0eb2a88d5f8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1299f21d061737c236f7b2acd43a88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64324d1cc843121d36c212f93ce121116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926b92a84539d70543a7fc00762cf26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e21e527aedaaa607ac6acc7e39143118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b671fd1448edf7b293dbacdf1f5625119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013fe5fa3943f99f00fa903bbbcd21120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9337ba3b2b84e31070d3e2db6efb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735cabba191d22731ddedb360189a02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c99f72a0539901f34d951d7f370a21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1db6b5d6f37b0147a6f0be258a152124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63564a0ff24ce8a84c1d2ba71ad43eb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e52799f803a9e787de74931e5fb45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49aaa7136e3b84f895bfc662b8a6ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d64ec2f8d4c3f4eefc5bf41b4f096128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e233a7a8a5cd21be24b963135ae3e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf148f53e4824e8554ca3887e9453226130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b6675f74ada7d77a9285b95a234f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c71e18275b998b232d937154778b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64d6f9545ca216795b06223e46ea31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187bfb4fde7e2a8e4953cbefc352469134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87af1e0770d197f59663372c237b97b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b0304196e55c38c69c7197e8e6ae2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc253dd133cb2e529310947d1d543137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52e1c46ee08f3e7522817d2057a83d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac2c5f3e01077512c1807e851b98c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a2c4b3df2e8a0974bf4b47cb9b8cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b403821f60465168d9edcaae1ea35d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e179f6b394c9cbbd9bc1bb63253878142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5624b6babd15a45cf16a552f0d063143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe125a5c3643682f920eda1e2730760f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797957eb093a597fe61c5a089d63112145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61d3a474c63b7e809f64f7c6b183a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba277d15debfc02fd0cfb1229809e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a7215b6863a2ace69cdff59a4718c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05313e7bc46a99ea220a77e361b7085b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ac30a014254be299d126eb2d92d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4b1fe0569d14360ef6e01bf3eac60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8ab8fadde70f5efa0f1f096a9ec66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7c942309737ed705890e9efebbdc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b1bf6c9591fe8c4c952e174f9193f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dbd3a69042dc25be8ce2de217ca59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f0cfc2435148f432135319ef18a24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446dcf837d65ecd6c6f6cdf27708e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b13d72b9ed3c4a47e18ed1e2d3b68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640fd283e8c9c51f7ccefdb390512dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d50becbf69947c6ec92cec9f1149160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae45e5af090044da4c19a633f2f09f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50acbe307a14e88524710301e2eea41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b8f07f273ab44793b1540d5678a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40485e4b2c616b3c3dbe4d653cb655ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8be5b4be2eb6f570747f55f0742d8d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284b92d114dae5c472e4077d1d85296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732e2c334b27ce2e91890390fd36371167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684c6e9c139072201ab6d05b19f291e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a121692d32537c0fcd6ee76ebd175169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e674ecdd45291c3795f9ad85b3318170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75ebcf9eefdd5e34092f3fe6660e49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583726c7712abc9a45d989eec339745172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2249ccd62cae2ead91e123b58f615173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e92450cb8136ead94475ebc3a00772174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4e9d440ffb09971dd0d9fb179755a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7508bb0acd477372f72619e6b9148176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0496114d2fcbc5bd86f98befc1cf82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949d7a97ea85da190f54cd9973d2073178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e1ea33274468364e25def64a3d5c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89266ed2da2208eb3af8ba50b2bbc88a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c338d98ad282823278bfdfc121672f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b51b671d14e4d17244020051676a96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547cfbce4a7d4532c7a6af6d5c71eed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe8701f5346316a66a4d8bd043e5b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f79281f1b7f52d0688df751508eda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104cbbbe3fe12967632f4b813fa230186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d82f0abdf883c787722139e955b1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4f72a711194c95509914b5fcb27e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987dec68d3377e4cb19cae2fcad36d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72932b77582aae0477bb4e983e444b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada45974638cf5bf9ae12d3193636e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44c164541e2e7eca2b4614c5cbc45e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d0d11250309b4fb6518976d3d6c12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd683973daee0d60eb56c1a324956f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd617386e0541054235787526665c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606df9130e221085c68b2dac6917f4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29eedf37f9c91ec692efa72aa09d8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e76be571a8d4022a6a6e5ddb9a874b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13246e1ba66a0db1e532c564336eb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c52720cab15be8d8e2ce311310e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b09daa6a01eba9ebd349173c051e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baea1fb07151761ab40836565829e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064034bbc2315579ca9ce1c8ee1ee15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d2b453d757e4d12f15be73c5196c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84886041431330cd5b66abbfc029a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c200668a59ab225348ce2a2117622206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f799da5a284d0b7a823086bda93923207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5eecdff9dd5acbf0d763ea01e9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecc27338f50ec051b3e7eaa5b3c775209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160611de554fb0cce7b16b2bc65d397c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02434441d97e5a21de242fd3763192b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237318fa70026e2ba495a805c36133d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47325b36363b50c0506e51fa9d6423c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d5c20a2b610cfb0a3266fc9e9014d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83059a309fc8b3917038363af298bdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a74f8415a83ca61f0f8191031c06c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103919c546f4482ed52fda6666d6fb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8facd1236faf274d76fc17a92b55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41013ec49ce89ba686295d6c8563af0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace24d92fa49aea237248d1395a9f3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cbd9daa97bab559a45112be8b2fe7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4e4815f0f07c0118c6996ded3c8f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816844242c72ca9bdec996ecb374d14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a0e6519bdf5ad7ba8cb894da51f8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785bc8faebc355ac5c44482f5dc9e55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9868403a96a8a6d088764d0f9162fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a18f840f925489dfb0bdb1cac419e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c8d3e17ba66b96b0a00b9adbb207228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1acc1abd6098ea1114717cfa2aa815229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bf16fff014a8e29695dc944edd8c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4c66589f45b0a09bb4a17ae5c176b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f313a4064843b33a1bf5ad35fc6abc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a157749b17d0422b8ff91d218069233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed4cb6e2fed3b8105bf013b3c6bdb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c69bbf0567b78e62ce629fe5db1d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa68ba1427bf221bfac3accda3b94a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148744daa502a159e03221732777fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda356afba2d05395fdc3bb8f3f5c1c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eca53cbbd7a004f659a1fc9e127fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7b7ec3769a0ed2789acc87d40dccf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba3bfde10fe606782a0e98ef3143e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d39f38c6127b7b33a7de4be04b427a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac13299cfa5a2877335f378c631808b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48372cb33734fb5fb7997d6722f342a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514d52ca025aaf2aae39cf1bbfe277f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d33ddf8d1288f767ae08c3c5de5a5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16eec4c31871a3403f1fb46fc7b172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88410f2805a4be8ef151a97c05ba0ed8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0a584a7dc4a6bdf954de37120099b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dc19fd7941844cb7de8f0a98948f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552272d40b50082d28c09d4484f8886b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135f16c3b6ff32810c40f57f3a698af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ed01b67c2c8da84518b0d92653002253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cc65761e4c0aa8817edcf54d73cac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb7bb3ae67d26eac0ff3995f3a0e70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df173b44f362f973d1aabd44e161bc86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eaf32f8d881c3933a18ea894179bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b075d46c40dfd83c157adbc26f864258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6245ba4ffb276ce7f5eaeb9998e0768259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f18295c63722349d6d0ee284d1248260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045480765884c5b7fca54656723f805261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefa538a23203423cff561b2b3f7331262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f15b3a0ba3910cb432c00c99f77666263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791d80dced4b3208d8cf01e4e8632c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a024acc5975ab6441f5d2f659fd4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd70405a0bd36d073459aa65c66d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237a29544a56dff38e05adf3bcc48a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e6fb2bf8d7daa8be6e6834e960cde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e67633227df6e73479159334aab93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b59351fb3ba93a8faa3cd0e464424b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752116e9dae9197b484839598f7e8b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325a7ba93d6124c4839f661c7a93393272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193fe3a2abbe59fae87a76207fcdc68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bfcdf411514193dea456bab1a2868274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf0483c19d3bf87ac2551df3475c9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ad3642db0fcf9f8e340eaa47469b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805a40646583e7fee4c84732aca8871277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca6b3287e9f50f62a49011275e184f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d50931e4136e1af9e4affd5f7c6c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe34c129b196424773e5536e691b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d159d73fb9ebe9b3753325958c9b1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1c32e47a1b224acb6105cda7b4b70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f076be8b17c359e575903ad6f463283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb32cccabd353a11e3379a02ad290a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46ed732eb7b0f63b3729983f4c57a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812ba0742d1ff2f8af061ee5eb0ffec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79322f72df023cad089b03dd9c4dc6fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e4b9d74a04967a6103668ccfc379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87731553dbbc7ebca57e03d4a5f51d25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b670deafc48df67ca01721f6676b965290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43545d8cd42a36411e3cd1c629c62ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c889c4a331f6f8ca6fa0e3c58424f05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d968c1ec46b8b57026234af0e884293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42cc8022847abf2c2064d48793f63f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352ce118113412c29769979ba5ec6e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854ae797bcc7400ff0e0376004be368296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba475e1b197fcff67908a0bfdfea23a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb174a12c22e5191d8bbfa206d380e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da003fac8c03288c72dd4e11c9493c65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58d712d18f53819ff31a474990a6a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f018aa5090c04015b5a8cfeb3ee90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740e93b412c125141491b29dffc44a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f98404f028c3e2ac6a4dc180c300303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93491bdc5b3fbbb40de92ea1ee54ddf7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce33ac33545b10b1b781877d5d1387305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8fce8c634f6c5eccd46e721d0c55f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633c94b8bc39edb34b9a411116fd6e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63029262cda0cbef7825b10e451386308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f77412d85f3f56142d76c7deb34b29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c883b3ea1e93f00001b3817c854b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab00c916782cd56fc2e8c610d9bf3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f1938a8fa6e29f649e013878ae29f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3e84cc2be39e4b07108e16e45c252313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531c1b0cb69d4e139f8e79c2f036b26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e411937e30dc1fc7416cb6138cc3d46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968645206a5e588976ef45445b9caff0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a734fb4d56358a20fbab39702853317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22432e3e98db9ea60ff44a35fc92a7bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941d17ccdb6568f723c97061d28eafa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bfbd03257c36c123cdff5d4631418320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548168d3f63cccdbf76122dd5f715e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb2c4bc6e3393bfc6981c868c58f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d305969678e616839ff664845742f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163248604c7a9ca832d9c1ae4da990ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd94c3402c50bccdc909517bb9775c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe58e81b689fc5188aa3c516a4da11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72c0547a9de31555cbf0a1c556233327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8728270f20639c8292a7ad130b1af36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3090642d5f7a1d368de8005d9b579329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ec887aa07cce7c6031424501851e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3e59105a1ad353addfe40b8b7a6b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e715a76ed855442f845b2814a658332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df5d668906bc86756d572a923d4dd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc429c8ba263b36873bb2e78b5d4f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b348e8ecc4a7209fb042f90bc82600335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101fe7e5bd0033c04ba474811ffc48b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913dd8f0bf490889071b70deccb647f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cbbe9544f4d9a857ac7a45ba1394a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f433d8169ed21d6d1da87f59eec292339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a416d004983798d26fb4b934ac32f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80893ff8a9de7065e277fd240a9043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d824885683d55678e2e16a3d1d9232342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec855c16580d9f28f196cde7d654d2fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f86940b37c2173c6afffffb18716344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c99b65ec02b30c6c9bf9050f20edc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e31d5331958127ceb4713ce9f477e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11012695d1815ebb58c3370000275e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f82569c08f831c0df694887f0651348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271a0e5b301eee5d52246aeef148c23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba363305b34dd1b31ee0d25945d51b89350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d3b9287c57e556a4a9d9f0dd5937351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346aae3c3441ed440dd40d08279bfcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a762e8d520aabe90a1dd8f1c4699e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822cc3804c2a03433b47add761d68cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c1fc637b674e1d5dfcc111cd704c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481882e5deeb6a825ff8c2ced8cf2c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02f2621de4e4783ae38fbefe46ad8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156c434950633f4e57dcfedaa593113358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4866c4d0428abb40d52ee7bda0a9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f1d92f33afcf7e5c352d758b188d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af5c5f93a86f7b304bea4780928a61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d04ef1bfbe717ac75792f3eeba83ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117902b3f4cf1386131b7eabb738968b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b45a0101514f53473c7207010f6fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe9330a67e3c4ab67927c7b1676dc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f01eb417d0b73bd63fe9507d9d9d16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a502b20228627b4f5a11b37e8c7b56c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3141a8f215f2836c2384079459ea2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04508bd0452d5d1863b4b0187b83ad3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e356aa46864539672237ecf1c15fc91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c89dc74cc801cd0ee2f393eb6cfdf0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b19d0485fa40cf343ddd80a2964d29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e52fd75c2594bf0ce5af9ead2e4b45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a13fda50006ed2fb79d9732a01311374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b07f33c651f6ab9bca1bf3631905bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d61e831f95e008a20369a2e3cb809376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3021409d894791f027974e2f3465f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fda9e5130cb02c3db3118d00c7d7e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193496e9ab7aa9d860187375f703309379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f71b84b536821c6f3dba923b6c9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f251be65e0e45e78d456cf328410b56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594d3a58550d7bedd0b2fbf135e392382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ec4ca4e65ca4584f6fcb9574ef82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615d56d27adbdb90b437445cfab9bde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230af6770d23c7385279d3056d34af3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41ee7a45e4aa720a81de9a59500a89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46847b8fc178b8d63c1af4d5e73b5a4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787465b144354aab2c14bb78d26a844a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2f3a5a8ae67df54578cbf0b3b963389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3434708116431b4c8cd7355a362b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ca600b386f42a7f76003ed3a1a467391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a412a0617cb703cd18fba9790480392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9378ae8c56e8124313eec3210086ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdaae8931bcd5afa46702a1ef6e57a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46922b85fb859abe40e04065cfd239395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc44295dcb33fba395543d62525a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd328a20bf3eda8ca09de70cadfe93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed11e43bf9b72f4ff05b7042a3574ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7790c263a6df2896f9f3d8e5155954399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565bdcd3b36608f0f7830c0be5dfe20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f961f2faccf0fe77c7c067b145ee2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92b72ff1ca9d6a50a66a90d297f527402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d26f313c2204e3a6dfbad902f6b04f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d413e90765338e1a27afcacda8b9e46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e5dbf5bb59b3a6b44b215955826e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea01f2d5d7879ca90952bca630a9ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa9b0a0e0d52d1f5d66358b75c295407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06653f82ee7fbb74dc08d7d400c117408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bde8e02999fab0262c0e287d6a6b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c198c3ba4a50a5de9fb8dc2fcab7d8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ae7b64c793e42e76553270c235c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920f8582c03d967221c1c5c9a668768412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b837102c013749129ed9891c263fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af23a6ec86eafdd8799e06e7adf6d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e186144bfdd1cc23dbfa36f249f7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8ab6e13c30adb5aa2143dea31783416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed591b5b02ddf26e84b939c4474bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09488ff210b71477315b6e116f9a50e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d3e0ec9710f44eb4f3cf4cfb241d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a3fab05daa1605a2d387174af2a58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faffe7a95a9a79f50ee7bca87bf8672421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7efb3fa4b2930b825321e117b5c1d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e34e4bef3eb1c1d5a25a76142f2bab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d9be27512ad0abd9bd9ec089ada9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b9b8ab1d13b4c5d2209c3da514798425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c907b6e26dadec6c429f306a52e63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a232a03660e0722a4a21026915a1a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a716a81acf59c6162c320a2c8d4dc07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706883a37c7da9be46a6e41707353ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad76192eb6738ed57f79acefb40a17a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ede734fcc37e46a844ef306601b54431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e57070a9e5e373651aa90cdccd0b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37071b36dd915be3566d8a9c07e48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d83b48d3a9659f743ff449af81bdf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39351d05f5a8428ac887ec7b3929c36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcb56e36f3ffa1626c6918e2504035436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dba16ee770aeedaa914a753acb263437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd45972af766398959ab8c3e6b0816438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40bc983f9a6c9047446602f809aa7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef3328b295ac5977eb2b622b3ffc74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a6b255b3fca99504e1a9b1959aa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e2ad591f755215352977b76809e42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5bd880614a3e499813dd6d1f8cc81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a435e21dfb314791f1ef5dbabd54a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc1445c6b42b0f5f6668aab0a2d3ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d85230384e285e914c68bee5687f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c393628e28e0c47561513240fe5ee1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a976555834b5801e692fa18da7bc5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f44cc5a75836d5a849bf0632d8979449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44572b6ecb7627d2c52fc8e7238ff9e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601d0bcb1fec6d667c0c15dd2c19af9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681d080456324bdcea92c62eb6c0719452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd0d99438ba3db22dfd6e413acc9f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7db4d835c913f902d4c0b3db5ed2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2540b89e2d0d9949ae17bef056aa7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464af5bfe9fd697be03a9a190ca4194456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480e96e42ead6544ec3dbb18ef59c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710f79846f8c0b5ef33f2f8b5a76d58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889129389b97137cef3961d14b6bef8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d1a7b1e1e17a915a2ab2d8c7e795460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46997aedd06ac81fb759d2e8fbce2cb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d71f3c6145a214ad8ccd2a3b2796462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dc1a6d945e0748ba2a6f62c01175d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20cef70a97674b1b324c73fde34bae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceabdf1e79ef50a99dbd99d01e76922465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5ce98a7f97dede560f0533b218fba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9795ac972ebceb2e56a67d0d81dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea51ba4cfaeb1a6c5287e013d73a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c474667d890ad4c70b22a09cede154a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6d2221ba4b56e0677c62344b815a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845893a1e6d2889b7e3d71d17df12639471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5eea1b8015da608c1b75ff262b1dda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c4f44df8537dbdd87efff53972883473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd455d779826e680057321ff203133474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae32a795c7bdf5f67c08421c42cfc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55047b0d24dc3f0443ef78ff5281c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f93d471d8e8ce38d4ba1cbbddaa99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4ff102d97196a4c42066f3394d96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8f4fe0c9b2f7f24077a194afb82f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa793e1552b7c7bfcd394b68abde06a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6021c2f1b147b359504caa46ff3a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d918d6eff53a13f3c9af1416359bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227826740cc00537acce065632f9a3b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe973fceb546501f1ecc3673c5cd9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10500dea2172d86b82d20fe3557daf86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a265803b56516679d79d4b7f445461486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e673a6868b6ab00fec1cd3537ed4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdef3b71bf1267f3ce61d5b5404353488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092b8607ace951a12d5ffb934f4d201489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba756ba63aa454f6927e5eb0673e5c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a70d7ebc549b2c936e74ec92d7872491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b967ea25b29dace0bab390dd427e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686fe7997627f62014957fd73846e7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaa3fe9d70c0ff102e5081db3b1e12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b76829f8413dc5a5f286efbec0cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3b1fa2a21741400c078e20fb8f923496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c59569e5fdd65b37cd7f513d138f69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7d9496ac13e275b0473e1b7a12503498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ded493545e0059d20d14249089dc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce085f3338afbb686346ea0d47efde3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66755c20e392c236d747d0030c2935d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c28837cfa660aafe3f2d668c82f8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ab8ebb00bf5b23dc17cc02985b25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea494f7c690ad3d8372874fb527136d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97bd393719334488b5e8f20c50656e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf93760206aee9689f003248624958506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92cd97732a3e86c1c569fbfb4d031b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64e1c08ebcd9e0e501fbc272c2816b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e3cb58c8f29e9e920546a541e5a77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dac74070c6b3a0e6bb31b732731eb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdaab7783861eeeebabcc4871293c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c138a75e8de4d67f131435f154517a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b55e68e7188317f081c4454c07368513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83833eaf0edd5e6e8182a47a5d0ba597514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022fe9cdb859ecb4a8702819bd86b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016fdaac1999caedae3cf5af0c9fa48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6634826758e9b3db9a3cf6b42bef07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d49b7c7a2d19fb6f013d2dcfd4e738518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ffc9fa84e81a55ca3794300538861519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3086dcf0ae2997b7a3a479e467036520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a223d6fe8d8bf28fce321f9b386e4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06cb61df74b0f95078bb9d8672024522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29b10cbb5dc7752e8c0ca79c5f33e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f974a1292812a463c30688bfe0fe25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e966e4d5c654f71f4e2f1b345c2f751525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdaa1184346d9236bda8da7fbdcafdb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b3f07ccbae748b3f90d3f2b9a8054527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3802e5dcd5a049e5c545ab4d67b6739528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca40916f478898767db72de0e95900529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d2b7b9f882f5ece752079aaa176a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ea0fc4337d0739f9c9ba4058c68ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7514bafbcfd62d4840397a7739aaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568835021d99ca3746d382a29e2e9457533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa3949ddd9581279af56beac2e32ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdbd17b2971746e34e5db74d79ab4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cd5a0f6bb787612f7f8ac4a2f721d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a5994790bda9b4c84168aea54c5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2319d11d368def676492b483fffc3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16501a6f93b7c9b83305507e3d9d3a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf90b9929e7bc7e3eff8af2a8c941540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204409ecaf2e13ebf5f3b1230b7c17f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fb590cd289b7c486e030ad725e8a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9fa75dfd86f17a6542bada9a45ce4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d90a147af4c3420f1de683176952544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2ccb2baaf8c11b084ce98653673e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f3460de86d93d78ac2135bfe045d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7f85d61dd000fb59e0314c96677f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467e42ce819c31a0d1700b2a9cb6b3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3dfcbcbd7cadc6d3f30e7a82c43d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43065620e45a400d4f2be63c548d4996550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a45caca47d6e07d33500b69b3b8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8196ad92d6647c399070110ae393a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d111ef7bfee4dd20c8651b33e8ee61e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56f049f1fdcadf48e2bfe68043e2ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb514240c8af5ed6c69c0ea0b41ae27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470d5039e8be33516ed557aa693f2ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85fb7b80e81fd7165c4d4579605be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7a45e8aaca7c98da5db34fc68f87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e00e12657f62440331cb88316d21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a55aabb6f0539effdddff4cbe8561560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8486d1468856ce678123c8b686bc81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beafe41567509261ca17cc0546c466562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1677d20869fd3a6c5b0e3a086e7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f755e5d524bf94a084e66fee6c81d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef4d82f91b808a855964c0e123af1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4fb0c341cc61fc29e9cf674c57fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaa0b136fd8e84c484ac5126791ff6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0f48034b259670977e16f3665cd00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88733a8d3cade10f98ab0b2053bea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ecf7e59c56e35b5743b0f98fd0a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf9a5e5e0d5fc37a81d042d5b43d45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b74ad8fc7782c938454a53d679c69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115c318af5b92b1ec51284013edd9be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ac8391c6e34705e624b4cc17b67fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f0b57ca5071536cdd78b17606ebba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7381091c31d8727654a0025a18d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cdd145c56ee8c32997155a623b385577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3a76c02b54bb4e1ff90102f339a5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de871707afff3de76e460413fc1fc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f1bb87c4a75441c19c178378ea559580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f08c32bc77db8d2ab801febfdeffd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdf8234b1017f0690c9e9bd11aedc5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8507d5a156da9d20afe1cdd0df7a10a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5bad7d6f4a465d650fe7e5a893bdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faf73b1dff83ebe615cb28c3199257585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f87cb128998942df53788f381f1164586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f752870247ef96266c69d348f8e5645587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c90d67c226a899423b1f066030a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5c73f5f60dfc55fcc9d05ec52133f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44232db369d24b27ba886efe588ccd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf30191cf6a32681bc3ce3f5fe387b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ac315c541b5d2e53afe68374073e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b8b9e705d134342c9d5a7ad19881593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153b120bb0a32c59ae2fdb4554167b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34f659f538b3128a2c697b06cb6710595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b2b294e4204d559a2cb69dd83dad5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143272f6a61dd2c79eb6c324d6d5ed6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b299775e4f2407d0c560f2ec1c38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4280b6e713142cb5a3563197b97c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097a38a2212ad413827bcc457ba026c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e76ceae3f06b4e39159cf8bda6b57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765eb7ca6f912d56bb984f88d993f2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52995b982d4b03ab3375494cc7e25c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153541ec6cdf726350ff59c14093366604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadf071d2a5a776f90b54a156d8ce0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db24ebcd16aa48e4050391cc2888c58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176cfa5ef0733fa29987a8df73a97d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ea7fe78cc8ca061a99a62f985b02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d98661976ccf1b958a5255668ae4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81816e66889d83b75b2967c19d39b77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e9d5983d2699ac61346322795e34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5a192e49ddfcccc13ca85bceb55b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25849c9a3cdb1a3ac0e8995b89738a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f48e93c93b53ddd0266098160fc56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7855bf63cd41148f654070c5791ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e678d4c1eca177a3f5ba01b7cb6a51616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eb2870ebe186cdaa1a78b0a4d0ccb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9521b9226c2aea44e0f46e6708c5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a641a38cc30618fcf1c604df8130619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8692bc1d415c1455de7c1bcc99d7ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa55a2f7de3fb3e0b9ff1387ab4c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951a0fe7bc7a78e7da0108efba6b52a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661f94b1f0ec4c5f7cd79a176436bed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64fa5360b0fa1b813bf1b4c704eb6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6033fdf4c20d90d75342387d39c4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a97ec2f71461b34df62380f733d67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d244c0d58cf34c4df221da3098eff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e831fe020605b6c3f3314165492f74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf267715528caa53cbb33e90a77421629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33672b9256cc87c8ba23894ad3b707630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51d4c7b51b4a0e8e13c552db5141b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f986e918bfec1f91a795fd3949a77632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337fed527e695fa23208e830116c781633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424ddb695b2759dacc9b7d31b7560f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ce42b773eb3f080ce36d047a5845635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac14db276986f030f7402e071ed19a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb786b467667a198af05f64876fbd172637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326dc11a91458f24c2c2e43fae9b9589638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8912f15771a602ca263aa3d5e0e6e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037818ce96f002dfc99a2e4b570d8ab6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1dcbb9bf5fcd20c221a7f404e4bc6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695267f4ff2d80671b123ce07cf517db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac88f0b81d0af313954a4528568cfd6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2866242ae29c51c13a19b5b664647a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c64f9d33c348c5001f4b68db29c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce297cbd97bddba2d9163f4e8f283da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5a311f728df1f5c099d0b87c353af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd111655cdd4aea553e1a770454126648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879014f76f8fe42a014e8c000ce291f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e065e8511b9e21e467704f80f9413d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d238039731cc5c45f47e5df174a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d0c637f4a65332744c450a39ea93d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec22c5d9c719372c2903652ef1a71b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0f80766ccff51a0ccc9a27da769ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afdf73bca51f3dd349df9c2b69fca4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46a8e833e6d16922c68d53077813d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcec876b48c90fdf9dd946da59a0479657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ac6af10f0c0e2f0afb1173fd118ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bf2c9ec7a12bb7b0bbf098bec35f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c73706368f5a7f1b8271cc79a269c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58496c9cbc394f89938b2aa1559ad76f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec8e662f010ba2a6f997bfbd09eaae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b336a01a56f6a51e43fcd78ecc9018663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da984f5aaccfb8d60e5ca72d736ae4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17559367d27f6ce104ab97570c12b6cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d546f3405add69396c6775dca575b1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404cb6a02f88a677687316ecceb1cd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c87cef2ebde9ad45e9db15f919a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc92f4e910909d50568ee4264556f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e9b9f51390bb079ca54ea2400a71e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661a457d4361e994770cc5628cc3748671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd508ddb6d0f03fb4267f5eb47e53a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c07c2bcb2ada8e23aea5583ebd709673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bdd816948262450dd555d8947f5b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdafee370a29affac7ac3c508d58ab9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3becb4d93c94c02e35b2f140d1f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825d39ea857b65ab96a68fe5e98981677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b43433f16455c8d4b90a73f9a7dc14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d902feb859fb6e527bc0d61db7429a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5409c6eadb5b2ac04239fb19a4e9d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c48872f99ca15ab619131bb1651e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b3804f6b72240b6bdffb97c3e7bbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54652b4b8116c3321803ec549358e45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017118eecae60c25cf9932c0f37185684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f17ebdce6d10ff5b76c01dcf2edb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b99a2a7d6096da614fa629f30aeb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf146103368af7326e3a649ad2d33c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b1020d014510ba0dd694369c75cf6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f2b886bdb05a6d2b63821ee1a30e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3418da9f697efb8497f02c6b2fd17690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d692ebae20bbe16c29744c7cba0e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8758b6c03c3703d6b6ce487a451c008692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f88440639d8ffcd862ebe4ff6b239f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0edee117edaf866ee132899be826c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57952f98f74e965c2a5d8e4736bc12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fac1b37077789e3cc606852dc19c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa4e10d5f86abce10fe99127a6aa4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15194037705440297db94c4787cf05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048232efe0926dad8e4f7bf3e89c03e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58c59753c05c9824b8a970eeeabef2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789fd9218782fc604a00dbad657e536701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9854405bd7702dc7b112600c5a1ab4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00da793347b9ac886923d633284372703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcad151e2d8dde7536258406c9b99f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d477c2e744f869f37f9b4223e54714705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22502d158674e5c823a579f59d771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcecd4bae00f63e1cc6b23581efc4f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1611b907bbe9f9a1ae9652c04224d4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa73f7b65b6ca360031082240d40c98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acc154a5253be010c9d0dc2b7089c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb08078249279b600a958c8c9d2e47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d30fecdc7d725ab703a615de84620712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015822c6b60773d8959e7e1dc6798ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cda7e10f4df4e53a9bfce00711fa4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532aad6f7fedc7213b9a26712644feb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312854bc320a45f3a5596c0f8205d1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21638c520a9a3fa3d636286e4e142972717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db73fcbba09adc1292ab68e18e9093e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecb40156d2734a6bae72083e89baa3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22902e981795c5155b03029b49c18ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fedcc2d58c88d622b56fee311bee8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba06c4c9facc1b724218d1107e873d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cfcf6f7d100510e7dc23f0b2ede10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2be8308b967ae349882b97b3db413724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8334eab6282891526267526723ab9f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a67ca714dac749617d4a68e5c8644726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d98cf976bc0e490625987b8722867727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246846a7dfdb5044c0a90b979896c5d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3d358118c49eef27a5bafb3328b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2390b099d5dfe0649e04ecb1e35af6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d29d9940c25088793081a9c5d490731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041b0fced6590657f4d9dcbd3e5a3cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec0f9cfda4150e6107d75611ee002a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16350debf42822c0b5ed311b7ca35d43734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7451b0477a72d353a197c0c509a40f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2bb542a56b303ec742413c5d3587f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8dc3e94747b589b70aa20ee666102737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cf5751c132551786cf637638c6478738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc0cb34471e2fbabe7f6d58a97072739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58198044bc83becf606c5616744af993740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bd39544a14943fb9bce1ac3052178741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f1447fbd34ba3680c72f952fae77a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f6963b78ace1c4dc871b407ea6ba6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ff4d6457ab7cc9ae8c253ac88bbc7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae8578a13e80af15bf62cb3ab636b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deab937aebbee01067d00a615ab6ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e664a65610d12d570c21183b090da6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df586c680fe7280395597dbe00a178d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22621dbe2c5d55bbdb21c120c309bcd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400618937639b15e8ef1de0aaf143dae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4b002315de23929b25005c5f1ce09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5206d14047ef152a82601f3be1f1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22037f2dd8807388435dc14ab8f1dcde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a681dfaab1650462056815e61a20c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb39e5adbb04d673ce7858dc22ab67755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc05cd85062a657f9ad23622dea76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e7f9407f36e2a3352b6f7a687d5c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93620d9ae80261f91f46b58d74be33b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e23ec847c1d3fb8e2b5cfafeb77b5a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e195bb3860e60330f7c892046cfe90760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6779539c65562b36dd5e6a67b4124761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531164aad840a7007ccbf9bfcba7e09762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ac8be3d7d000545462f8591a39ba9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea3cd5bc2a0a57871457d93ce0d9b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366e6c3c79388fe6b6df76fd169a5d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c685edc7e9980385fd2ae83c60c3d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e1f980a93ecb099a03eb47939c0c4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585d2816e7716d4ff5d717738d0e929768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cdc474de42344259da693abd0abe1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23a2dade60fb3b3e860dc13f89d318770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561c8db83d5cfcb0b5f3da316e95cbc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccb5b4331237b8c51249886d9c33f5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0407f1704edaf26580c1d9a242d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f426144b17cd387ab7abbd7682da9a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9f0315edc707f092eee046fbe4e61775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7568a81491a8b64474350f5d288608d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894338280cae2e97cf6acf72a79be225777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839786e137402f6b2af851725e9a3678778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3fd2b32c10ebd13208733d28ea4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f838327e029ec3a6bd7447821f9e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9943f0f3ef80e15195582d620cb14b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0142669a180b05ca8adc86466b2d48782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfbba8dfb184d22c9c35593a810ddd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359db1aff64ceeeb440f8fe74b35f7e9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bb7eed71954a10c8fd6c01892c5e2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f626ba014c2e2fa509067b1bc735786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdd35259fcb47fbee7e5c51193583a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9349f6fdc2b1e506d58389814de62788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93054452004d6ccd1593c3c5ae7aa5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65171985cd2d4451d42aa2c1e57afcf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5956c160e8ef8b4e9b7fdd3ca2195791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9ba8a48b412dffec78b64ab9afd7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54701c832146d56d046afe251fefa89793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69c67a5ed778413159e364ef8abefb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df908565da53f806cb0c5409a8c7e1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffe4c5a887d0cba7b8fa5a64af99db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec430d93d5a9b02d08fba3e68a22a8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafea5acebde69a22c2ee6a8ec8e06b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff7c408de504a8d239cd391b7cf8a8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5df48652d1e074c90a3b1fd313bfc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42675283c391f1c6cae1a5874fa05e3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f607fe65c217478ffdc4a9e2b69862802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c98d07582b99165350c1990808c71803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430e8341813dc8a7432112bcc255ac2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f3e3b09ab86092ccef7c3e8956ca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5dca2ff016ff997ef27f50282b32806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c097a4e19e7975bd5118f058df9e6b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d643b16e14bb589925e7435f9f24e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe995ee72390ab46e1bf344a06afc66c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db283e9735775cd99dec811477390f70810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecaea8447cf29b48f02712caa0c6ab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4640217626a0527b6858e5815547dbe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f82c60a37f41254d723fb98471b9ff813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de605daf552675d100ef847d8ebc3b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605e7dedfa5408a20da7a45304f694815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f90aa27f5b3150a929741241055351816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8ce22954c0598411ae64540ca26f9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da31be3310b54c46f3724079efce4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef867daf7769c662ca16cd74268e99819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dc5d43453c18f83919d0a0d8fa9f6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6080933424a9260357f19a9a30f6e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22280c9ad7ec5be688ac15ef6c8317041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d56d74c28964fc70d6a39751f2aad52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5847d90c45b56707b02514cafbb59263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79eaba39aa60ad93b394c4a01f5c414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363a7564cb417c161a097195ac9a5ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd388a6e0fc554423adff5925884225f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b766b7810a003511074941e8bc4af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56419ff2c71659d7d3a2641b77526c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daed99f32648d1b580a8007c99bd5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7160c8440d3e276fb91b364fdf49f8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f6a1a4fb5f2f4c2f0993d61f98c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cf07f723df611246d502cba49669f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb8369d17b117e9d8cd84ddd3827b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a31192c70108539f71c3883a682e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8377a6a2d303b0cae45a91e41abbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4b6c5db849debfcae8d1850b5a61c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59057875a572eeaf7c7e4e9a7bde5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b4d284d2ac6725a0f730101c3f9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c32256b638a6d17cfb1455793e8c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af22bbb674e0a22165f66d29f0313c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f44819fec9a376c8221cd53a99ac121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ea4fe84f2975342f00b9eeda08b2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b688183454f11fcde66d20bdb326023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380901b1117d6ee21a3cff3c828ba624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009629fb521e2c44b66038b491d67d3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385dc58773553b9fc2fbfa57cb152b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba47667b37edda0ce05d91839432f6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23f7942a6d794da9c8ef9c7068b1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa6794f3e1ed3273f30a0c0801a24129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf95dba84417ed776352a3dadb34da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a07053bd2abbce042460b63b547031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066232e33bc98f5b9ca52502e768146f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963a3171e82c1128f25f1205aa604d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1bd6d40d1b8b8225977617db16e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae047b50e8bfd09207678e4ec62d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ab83b224e4e357e2d73aad4e9a58936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903519c8818d48e6d5ac3b477505c0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e889466c1f6e128baafd80919a578738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f0e6542b2e05f292c2c663ff48a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca553edd401bcb1c3b4d9ae2dbdf1d8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab0ef5afd532f69790f90544865ad441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6caabebe87f4477799077f48c61f1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94341e51731de5a57ae41dd259b33e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b04dac90b3bbc679f4b043186ed3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca8b7ddf636e8d51da2a5ca810eab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef45677b727a4ca27288d514d2273046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b6c637b177e229b9a873976577fb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd4dc688e5c309aa2bda9c88d6f6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e6fc52eba19894fac9aa25220ffc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fad014e6ec6d5f1e86c9fe8e95eeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7edb23eb7547441dae4be7f9015cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef5d15b63ede6e52f7be8fe9c645eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c29663ee7c821eef828dcb6f437b6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6481fc0e93826e4c091ac01e0fe954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a4ef45cb12d9eac3cc77aa1953e8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978eb37494922e62a4dce77fec2b17456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e1eb5002ed28686e5ad6aab52e26757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6eacfa92bb405f371ddda60577ee758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aa657e6f6c2573514d4a148cfb74d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0cda2d2f3f63131e47d0aa4c814e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ead9b81d55cd3b025c0a480bac389f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22eb4087700041160c9bbad212d41de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334f82c3a4e2f86865ffa5289a74ef663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6503a2cb92f8cb5f2a0073fcbc45564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7046fb8b3c1469ffa25dbf34f654965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab86e3f791a756fee15e79984c98f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f30a07fdda514dea5668d4ba379b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abbe93c866e02b2d59287aaee8e4ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b48780330c431cb1eb9c7f3a4e25469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ed015aaf32e1fb10bcf4c2d93e16870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7229cc0f69fba0109189d92b221d9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9434ceddf8f98679e65b8315f691772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9b021b038385c462cf30718fc40673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7933d687156a662656f21e6848d9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e713f3a1233908c6ab2a84a84fc2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08ac13d053fc997bf6801b1a94547676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aa3554c34a31b090d481d187f745377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc914a205b1603c8b3ff6c1b2a329378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481edabb78bd0badd74d3b5d5bc3dc579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2869b257de1920207860444af6a600380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c491004c4a23764327b8cbc9ff8f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e2b14d281a0014ccfa8709c4a93c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d24bb1e970d918f093e9f41c2563b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed62255178974ed74f230cdc2805c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0510fd215b12881486b2848bffc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3215504fb5839c8e2cec48c18c3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90844b95fc8216c7d9bc9d6a395a540d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d538cd5436a6dfc96537f43ef4d52df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c71ba1c541af116c4dc21c7a2ee789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb15f7f9423f7c44ba35a3350be375d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a291056dc471bfb7d6ddd85b5ea608991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed161d2228c7538a8ed728d908aad492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ee30aa5fdb05490fc2ce4b468e33393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b18984a95cdbf5148523e4825a677994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f32c3f8dbdb7b150e920727b2cc1d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad276fd557421335c0f4500ffa51296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474d21b40b8743a3cce18eb8711f75897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd6beeefa1e693df7f74be56b081cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc407b8063c218870ea69d5ce7a22099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9c88fd34f344890a82964327fc2fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ef17f3c0305a1df81ddecc2b55990101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b982188dc02950a09f62417b18a98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2e446db8428aebe1ad42c884831c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5394d6befea529759726657e4d4040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe0e33904953c1c5f62e25ec9df98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf5fedc3d049e1da599191ddfd1caa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11424e9f2a94d19620ad4cf24736de6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4eb690d5064699a2e7d7301ffc6e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41482f9b5705fbaaf100dbd4f36016109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b92a84a96d0cf7a9c861bfc5032cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902598dc0355988f7a2124e80ca5466111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29136d3fc0a119339c4391304a3fb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57faec483a7f4bedc26850ddc16606e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db453fa3467f57e7a613d2b3b752a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021492e3a1e8ecfb7daa670d352adcdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b7b65d3037e67f40ce1431d8f326116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd1fdfc1c9833552f3c3c1feb89a98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e18a2ab7224f5f49a1328d77f456118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22891c638f2ab721f422e4ef4772e4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e8bf69168f65de52fa4f1f74ac4d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023503269450c604538b2a109dcefd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c886da929db751f688c0fa44a799a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038011b74d7f1340042211e12f1c056123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e1e42a3d6d23b2f56cf20db070920124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baeaaa880960d2b470f8cc8af5969c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d331ee8076f9877057851a7d613b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46a306ad0b7baa555428650710bfbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fad0c4f356cdafd390908b9ed5673128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c683f9b952135332aa8035b1551b20129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2ce73a03df77e5da37f184725ad19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec68b44be0fd174978513ab44237a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606062537b9640b33688b07d84182ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c147f428a76158389bb47aabd56c186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98561c64d2b65e021fa0ab400463204b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9a69a7fbb48208e628dd12742ea3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47df1ed8846aac567fb6a6d534acfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cefda764b46333e87f654939882ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595339027e0a6f74fe3c4b19efc29f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544805003589cea07e6703e9983bd543139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d071f6e59d19e4a063a6ed535b5d7f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b434118b8e72ea301e5ae4d299120e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69184d27efeb93e8b81dfa0f85090cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0af021afd35899c5a572f36520947143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b44a9b72bff2536b32dea67211bbb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0311995d9639f27b94f9f1c9416f42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42be579e609735a4700314aac67f1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e2632f1e460cb29171eb249fc2516147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d15c704e42c9116998fb86a3b0f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee39047719f5f892caf65ce883dc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154704cc0a509b1cb96fb319dc0fd8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c366f8497204080940ffacf015532151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a21c21486766991cd5e70ed66e678152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ebdc3a82ca3de0272a9037a3c6f10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778933b7968ac679a541289c88325709154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2810a6178bf0402d38c2a46b9e3f5e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da23465104fcd6510da81f463887c65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d07ca41fe122e4eb1d1e5beac29a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f2632a8fb1d85a7c81ef82e3a8d82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee75edd4eefd2547fc64f964dfa3c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b2b5b16613959b7734c6df6e1c52f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c3167cadb8416df4cb67192d3f1f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e106a751a593a7c8798b7a5c176bf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f484fc436b2dadf5a5773ef7010f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692819f10890127ddfda6a7e38a29035164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59b9094edf1943061c65189076d975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4603a6f9ef1590b520c686ac0eb62c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619b3ed6bb5c0cc5b56d3a798f3a3b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702475820e0b5a2fc93449ce0b610be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bdc208418eb787f8475fc1b5093d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22722b79b0276447135775340d91c86e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8deac23d9e75bb502cd0c5ce8b3a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3c555de5d6cabad5cbc351365e786172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a487ea0f05750cc040802e136fa68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18253f434b181240084012fda99f74ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad3adbf62448d4cddda3a18c25532175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c0ddba4f3fbf3f815773cfca093dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfbbee55ba19b3c38f492f43b461cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44b1819abb076ad9ca943bc1807bea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40e7294ec6485b7ce5babdddd2549179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b5f2efc91f78af8dbe60a8cadd5a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb58193465ecfb1bd7f818be6429d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc083d725df849a777e063b173b6d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccb3541591de915034795f9f430b34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71849d886d26cb79ee6fa885648e189a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030898b97d77b38ab7449a99a340cc0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd49d8f2221767eb3de6e45798014186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d075205e76c381a741efe40c7a67759187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ef9ba6bfe57da36cc28dc4df64c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372b550d8e19e45d2ef85f9d53abc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b3291a369885442d854984a7f3bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ae263cf402308f3b2197b8c88ed74191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14a3633b984bc3280568e204915766192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b94ea3ae0c3f256d49915e6e53d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197da5e40d69f76db70cc2c93957fce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404652cea8f7935f5b3d4679b5ccd0ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac2568322b1650b01d06672c1c884196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c627f6cdff103eff4fd4d9ebe5f8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc4e70b6bd4b6b8254f969037d2a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bfd30f45f1e05b2e7a9aa2edbe566199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8edf891adb9468ea3df67f5daea88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28f74ca4a5e43ef7b563efae38199f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b621eba99b7a2e73977c65a3990e01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a1e6538e176725144a930df60ce49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbd4acba907624d50fb8547d5351cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db7d99f9f8a842ef780b7ce7b0cfb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb19a38ae02db9ae5b918d01c384f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32001cf36daa0afcb2933bd9f23fc6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642397905689cf63984edf3b6e261fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfe9f1cee5d4af8b2aa8a68c031fe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97ddc318e669f0c431a4ec29a4edc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0ee62b0573fc45956a4703c6242fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5e436e6b7c17aac58fe1095c7d632212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777e0c7b68ce604eabe0880e103ad4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec13ded0eeec9f2d50ee7f27d23272a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f06415461ffdc690902d8375aae4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b14f43bb5b66497bafb523bf056197216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870433566e17b15a5b08f7a7c0072bb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac5b0b5c873b37f3583f5777219fbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb49261006005b458ced84b840198f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c1bc3b111184eedd4c47fbcb7618c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737423154dd7bbb5489b30927b0a4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8b03e190453c4f7bd1ad192f86bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c2464538e7e236792544a66858ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d51f04edf7aa6b946df7acfd04cc16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b0f47627c856ced72fb3e23711cca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a365c918c9a593e842e5f04de328b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffebd21cf2cb59fa05f749b74d8947227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fe4385e6bd0891225c57e920d38b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa9b7d2400952f3bd9a54b775eb0b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1890d258d4eea8dc4d40adce47d6cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3e05e3a594a8fae12fd2d6b65fa2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020328d9c1d8225f55bbd504661baf51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfabf9e19144dc6f74c359f50202d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3e5498026caa3ff8be379b7fc0af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cec9bc94014b231868cc0b066509a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6ce6cf042b962981185a580b4a1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df284b708d800d4774041a0f29a222237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a478099294ea3eab671af2314e96f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e7d63f71f0922a33fa5d8ae7353eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efff04cff29d92d982808b4d5b4637240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89704efb0e86f90663a877d0ff844bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a37ba539fab8c2c34897eb6a0133c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b98d1c239dd22026b366b1aafd7ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ff0a0ad0d33479ee94f9142917e8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44820e6339b69b9c377122c84a1e6f9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8878b65da3f26abfdf79e8f7e2b87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d257267227f5d26aed074d43f95a135247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf077b0590a94e235c128b86be96d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459c0447495d7b7a90f1efde417a1b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbd5be84c6bd0e7005f9d9991219c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973866b34daf4d01c8afcad91ef32e21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8fef9be53958d54ffd3655fc23608252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0124f104f97945e29bf97bab6583a56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbeabf0c3067afe53cb528d9ce2c9a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c1e4b428e4ef1788be0d944c37ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ca8a7e821405dc22e2238d4cc6e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddd2917a973bb0efa75c545ed02b32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bceba1fc1ab038d3bfa347f41b4bc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28253a0edb9deebe99cfd99c0fa65b90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e778cdc70338b41ddd853a93009f6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82afa3946ef6357ec30d00d81e0b4a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bccd97a540eb455b6bfdbb95193d7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e7f7252b036b60c46f3fd1caae77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd7fa278700c7f8fe10890c2364799264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a878c345dcbf024b1304cba3e847b12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfab6c77557dafa7a65bd013b4d0161266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b6bc0700551bc10a0becede3dbf72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caeb5e360eb0af47fe1a1ee18bb111268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44417d075446077b883d8aedc3bae40a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c2ef39ebcc8a4966d5f8c9fd2a0f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825975dc4adf683aef3809915df6a85a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37cef90539cfc884153d9c5c4d7374272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817de5b78e330413ad919d4eed348aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c787202b0e49fc639e3d2d308c9565c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80878f6066ea4d9580c56cd6894b2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245e6fbbc46e36f5a7695e0cf5bd753276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955d803fd47d995feca45edb65e565b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca473cbc56b0582d39972a028a57d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6b0ee03220ff8b0b0b7964475f471279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46bc7a346c4d407d466cf78bfe0969280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889756dfcbd0d41cace74cc793489a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36359f92d9a5eaadbc3c9a92ac185989282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febcdb16e72f5350e152fe142f939ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56da2f5de95a8348a842a600438f600284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd592f674619340d70305ef5e0c7ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d250acae515c114e195f6e3d042e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956eee50a9c86da964826f2c704a00f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c0dc82f698e0070cd72d78e9d0360288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed89456b8be7157fa560548bdc46b5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f13d5c84f806438c3d56d25762086290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d03772f84d439ae7c983c05f7059291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe2067ef4ddf9f465c936c3f606bac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ed88bf456a4205ce2961e184dcab5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef345b1521e387888366948cd0ecbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a43b225388b63b48cadc00b92434a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19b096844c3bded43a1918e26242d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ba3325c6d9853ba25c9ed4a9d46e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586969b9240f9e5425ee734eeaa0c774298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e892645ab0763e41d5a0977f37bbf7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747a9885e7e30aaa082cdbbf298aab3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b94728a498bcd5b63664461787ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1646eaa0384c960683a0cc4f1cabc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38cc331f58375eba1d3ff9e1f3d933303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85513628362dbc74588e253492d17b6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aba56691daa59861a3dd076b67a4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4450fe12f80abf622b77349d1814a82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156e2dbae0bb89b0ef262798670340307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d16cefe82858a376d8a9e9b8f051f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cb7942547ce896f2569be3fb27aec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8b1b10e9ca528084c002bcd03b730310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2b67de9323952be72b6627ecb8589311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e215f3bda67121ff88c851bb337a43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e411ab84fc70e8b897d90b3aabc87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f219797795f1a636cdbe2b2b53131a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b589037292264363653435071ef7f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e884932515711dba352d98d9a9e287316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c9c85ea85b873e50a0149cbde4ca7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646d26ef25183682d1967dab2e8c202318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b52706cb6e3eab06b28836f8c17c09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe13ff712739a6509a9c4bae69dc98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2a307ed2219e681b9a266ab1eabfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4e12c4f06015884bccde08694b3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d679fc6009c34f1e112d45499208830323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfd2cb8abc71d2390582b3545722c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689e4f2911abe592a5a606021a23e22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fffe32981925e70f9eaece4ad4f4a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129bcd505be8b51ba7d79bbc599ad9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b76ac9107364a1fd1ff0b60bb596d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd1932016c86a58fdf2b1243bfa7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8661d1a8602fed4bad8399667c32f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e6b03cea766c7cef017028b81783a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9099c1ef06d7b219ce862c88c0bf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4651de25dcd361981d17026f4fa1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e225db939e174b13aeac3c4506361334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b255e397f72ff58d8fffd35045858e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dcf661dd5ecc59943276ae69abbff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbad8b47da73fa661adfcccaa003dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee3ef299df76660f5c3ad2603ff6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450db10c7acdcd09135e35ab3e835dfe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1bbc69b4e273ac5790bb0c1a6d8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70accf680dcdd5acaa0a127d2e981e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ae1c7c956fbfea8e1176919094f0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c08c14ebe118dcec40918988453b2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d490a23f1d36b138ad9697e962e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293783bfd40fbaa0084f76c05df7b5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c6d935f1c7c53cac47a471085f26d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96f471e6bff3ed22496b9a2775cd66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9efd06a7e56fed26f0eb1afdd43461348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b4d5edd04c17ee113a9a59ef6c228349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901668148f9496d199cd5088619a8671350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a94b6922c4cab9287a9fdfaeb7665351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8d46e5b8d21d24b8ad241b8201621352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c75b6761a0c8cbb346fe50e66f577353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b499110d302c6bbd3506fd0d4789354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ea3edefb511eed19857a80385890355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e178b8b48f00b1fc0f88eb8f4a3589356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7752e665830c51b9c8e2ebd6cbc280357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8d94d752818bce768bc5e3a50dbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af91ea7ee395d7b64e52ded8a144a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc800eac1505400c2456e55afbaa0cf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9daf05803d26a525f5b3fedbba5bd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434d679bafcf5ddc10e45e586edd0bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a431a79c87a954baa8fb1d4cfc7eb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bef2c993ebaf7fd519a6291f98ab3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f8c2069ee6d13a422d34facd012fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a68eb3a9927f4ead4857fe6a349e4b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e533aba3075afda68523d467ca0631367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91f8c01e934628a9fff0deac0483a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95ab6729cfccc0261e27d874388f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1267bf5a1eb8b72c680368b9b54b67e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247dd276cbf61c04da9f7a50bbd5d69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0950aa39b5e858abd0bad685f3a9c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20604eff5fe07850d335c3316dfc9c75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a16c1ab85c6f855f89a824debcf74e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63c0befbf0975b6a270bccab3b516375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccac480c04b003bdf8fa2c794a57c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3fa2db10e8ebe8094d66579a8379f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ade09cf77a3392debb6cdab667fcb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d74067159edf43aa67d66674f49ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d97de90359d1995445c1c525d9a3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363d94142741794ff5015cb115ee388381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4b499ee4d25fa64405e67cb628d4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea895ad3db83b6533cb6a9c5eadb94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044249ccfc04b8fbd33bdca83c1afe54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b6324ee79ae23f4b5ba33045fca86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5ac04bd1195cc1513220aa4a4a83c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52147b8edd02a8743fd68a2e6bdf3ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143c6c12e62dfc7766da3bf4ec6df1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10297d0480a2022956b2aa3df88acd8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a9412865a50e16b5ad94a67801f62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265d64d6e619e26d7c08585437a5805391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861f36245658baeb716380757549417392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05147efc24aef58e1573d6995e0e1eeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77a91aafe34d4d842436c30379078394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58b2558679b43b56f4948e2ce07af6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1e3e8b183af12714cbdda95290cbf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3aa1962335bab46b34d56c5297889397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535847e4fc3653e85065c1df95b8fd08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179d5e8d2a83262178e1059a98abb9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890923599accf5c5901e90a522b6eafc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5f36216b081334b4e45681bf0da47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed525fe2f204f6f022089d995554a434402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e67170b1987510efe7bbd282a36ea7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269f1f72b25606b512e2e797fae3604404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c687114973bac87b93d69af1c8233405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d36f88756b9a38a68f11d1068bc807406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829e9eabb5015d727619fd117d8665407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad75fa3b79d4096fa374e1f4416a40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcbf96469b3cf5674209380a5eb46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac818eba5d383757206e3603e24a46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36afa93fb3cca31131c2970d65e94d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c335029ce5fb9c451b905117dc388412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58ff0185573f6337e2484683788aa0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25b8ffde1b950610d6549ebc24a114414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488609c930bc7c678ea504e655489e68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a8e986068ce4c94361782381c512d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7516bb8596625d41cd7f9bea40329417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954219f1cc2c6dc3618276e3324a3eb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af127ec87a299976bfc5dd675759894419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc740cc6d8fe6a1fa448840ea8404737420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23ac2c4cd865f6912a59bf1ca39512421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581e02b208933bd7a032186c84673d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1be66d84f07da1cc0880447ec6abc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138fa699224ca5c5adddf36a31e25d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e33903c24a93108f6901ecca010d02425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648407c90b83a02ae7b6007e6c190fb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee9367515e7414a8199435ea52302427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e6652279efc75350b2cdfaa31be3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed746c67a508a105c9c996d575f1bd9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a60c2e81d6c31481e940bc70b8cfa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6cfead6f6674754139bdab6f54d31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80f058384d9dd93a36f1db0d50bdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712dda1f9855de515d8b419e23d91b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f6d5a04bf4536d13178fa982a803434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5820d0f677ec7ed82c0e39059f1a5f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8676457fba73ec169fd8f301e63fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81b3873423d0deb572f408f5cbe905437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26be7cab6edc61d959d1b005135338c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec7be62becb1febda87fb3c0af6fff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c308adec4b4adc709ce1bb5f897b28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b32f09025af5656abc31d1f57b88a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f747550709849053474aa3661bfb2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f27a565e327fa842307a67f6a26999443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8ec354a8cb9775bfd3bca31187933444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab4e58736c25f0e53e589c4d6d71c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738b59a73cdbc25919d112d32857e4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b2ac50342bb3734da0a6649b46bb3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71f96cf250f6299af649473a9c0099448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8f6b59ab95f37f9f94094cf2191a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b1db2dfc7feb7ee8b2cbc3b7608a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7afa77322b9de521c70f6465fbb54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996afb0819918f81a6f7a4ab5e64d3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b35da5911d462a198a4d721b6320453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f3723de2d08df3773009b0472de3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699a50de9c1b9cc6677c9b19d64f43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c19fe32cc21616aa7c9ce0960b83f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1137f2f09deb00d2349dba5fedfa6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19722bd83cf4c26bab7db959cf8dfa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb36f4ac19de1794073344b134c8d65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f501d1255416aa580325d4c14479bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef1f805a18bae2940f185920ca187a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177bf8a597d97be67650ffef1cc763b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1043927362792b8cf63ff71fbbee9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd24f01b708cb19a4f77cf85fe2f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55812326400f0b3524e513dd5423aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858e73aba9172d5f3c052607b5e0014466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b45c7c25bb87c883cbf4f993ad6e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef6c92411de28862d2de67c9fb95d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec4dcb150062a942d8adf20e6443bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc52671505ffaba94a225437903d7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130e98c57d3b556839fbcaf48ab2554471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f6d686042bc4600716e49943e8d8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81f249112a73381189ad9dbc89606473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e49969d3035695b5b3a38fa8b0b9e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a4bc7615905dbeda83fc666738245475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb1892fccaed3cf18f4a8e8e7b444e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34276304f5a42a278cd12405e4cd98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da8b7e168f2a9cf664b4a5d29240e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2ce08f3bb7eb4b5edc1ebb876f89e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6c803dafbd976957e7e48a763eea1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826209fa576c4f1458cb01822eca1d0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f3f84b91cc9f44b991931226f16d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ffef45aea8551d0790838c9af2138483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b26221c3365b75905b52949b06113484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ecc198601bccf7206738dea61c10c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c5e2a2f24c445433ece6d303f9b69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5651b88a11b343517a2b93c43df47487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08450b89021f56c994109b474bda9468488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eff2cfa831a982c175415b87b235c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7989d425b5895a14d012eeea185d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52425a204637beebb00cd9d7fd2fa645491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3738b138ee2a9d3430b164e920de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7965207906d99c24b0177f49e2c588493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6563fc3e73bdac89bbb35ea82090c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9139f20803d7a7c4d61a3d08515527e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459eba7ad42c418a17e286c396cf965496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02095265120537f516b4ea7dfa776f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963a7745d14047d3736b0682b4080ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959809e5cc39e2f47ba3c1df4866683499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc64c44344205f3a562a1229926be32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6f59ef042bcc87fbd4a0364027033501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e24d38e1c2a1e0b8844fa304af2399502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197cf93c3234f5fa6ba53a07a5140ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f276b39666b5ed81ec9500939b2417c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dda249eace9e7bafb6725185bb3d48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00445e3d4fdd5b6fafcb713be1306f16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff89f691c3766b015241ae3ce6c682e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088922e33a6cbfa12b5bac28057247c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c90849844a9cfa5f82b65c2c903d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d958780302f33505816ebd1bd217510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e541c3fe9a6deac4480eec399e320511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbfeb0b19b8866c21a574d5800f4bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a7a20d737f1e8d980233dec2eeef9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814d631d620d9925f0f5b9a4caf3f3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6518af6fa4ae37eddd0fd2689d478eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc6987eb3292d5390c5ecbdff3c774516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16c6927abd72b791589ca39920ec14517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88275a8028ddd10d1a950a3278e4c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24c2f936a8fe52b3fedd912aa12f01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26409c69ca6e8a54e12a8ed65160d64a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4397e0e992d305ee82455fa87bef7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35367c3757c7e2e8c9c73cd50126783522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a6680286add2eaebad8b20fe28d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8a8b3346a7a3bfc643e24d009ffa6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca40e24b9c124ff394c43f752dd5c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1db59e1a749fff384187f004e6d62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e8834f14cc5390877040bd3eef29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185086ee526e335424ac7036a88922c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaebbc8f8a09a5daec0c755bee388e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f19953eef1d72aca0823cf903414c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e96e8a5019b74817d2adfc49528558531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6587dbb30fc83e9a169ad0c6156c8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78636b0752c4b043610e2ad2cb6404f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f76f88f1dd9f5d0cc8acfe7636a62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119617b23db1d0b49e2224b2f903a60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f3ac0a5ea6451a0b55eb5e79c212a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e7e8f3c964fecb23477b1d09eab13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cb2717d463bdef9a8bdbb28e5135d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ad73c5f8ae047cb7e6e96bb28773a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82076b53ee99b7e5cb02168554449855540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5086b2100dc5ccebdd57ab6cdbda2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c0bb3c94c4c9942a7ce1d1744b80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204d248f53c234f8018cdafd9215f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11c6b7641f030c45b07f801d68751544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a62e22e44a0be67116b58bebb77e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a88d8dd25fb4826e3c333ab1ce811d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adc69eee50d14b21224243f75d690d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dff8f7752ab34f56ab69c06877b921548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104b891caacb5c1cc4cc0302e7274f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a97f746d27647972da46531165a84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300c5982b55e946194365ec4b31e76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a577af5c77bb0531045fdbb97d4b7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680caa2231c740acdd9833661537b61e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d5856b682ceb85560c0c613083e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f380ebe0ead6bd028191407cc73fdf0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58083844a39d51f18f37ee9ad359621556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cba096e2bfbc13182fb0f5bad5f36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d157d21aeafce9fda99f28010f33f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e09eca13b8c17f310fcaf7dcffec2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1cdb736c32c966d43ce9be6912db9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc538873feb1f5378cda061539fa7f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff503a8ece3ff6096e0200257c5f4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba296befde1938ed28ee08d59929d3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d696a9a5e741c70a6b6320e9a6016a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c46dd8965a13e29b05082b71f9651f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdab4f33330ce57ebd07dd25100f150566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a40043ec16561c48a119d971b43f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69c8af4dccbf4c899adfa56958b854568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1f9fae771efeadd04d5188b30f8d4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881bb63c510df1538bde36c7ba35f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1683d2f623a19b777e71a6fe139dffb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c412aa0584c9679a5724f729ac0ebf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396857f1a5c79b4a52d52ae9876c2cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c000458168ee8ed60f3b90db8668574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213a83ee9e6b4cf6566b92c05c1920575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5023546a290b10c788a8fc5a75bb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af222138494b6f7240475eea988db8fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301730d98f8a0e579fc3110e121259e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c597e1d2e2efa1472df1dca129a788579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a063e7224bf98b7a117ae5bd3f946c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed60a20563ec09f5ba4cec91b5a2509581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c589b7fef0c24bb3aec3329a1d1ffa5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33bcbfb124cef5cacd8d01eee7d2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86773476c1a23d8f42eb49f0f5cde749584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3bf6e84d1ff36b7224cfeb3eb1cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e938ae11f61956e5631d1a4de448586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc7d307c7373d6631ac88d63986ea4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec32c077fd4a5f16f9bf1b07a15aa1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c168ac1ed22ce1be6b5619fe0c248c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e4549d2739d834547967f04f605c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5da2118ac78f38486464ab9fe68190591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd7cf1b6e8e64267da35f5fec30f94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50deb2228a5c86ea039088599d61840593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd180bf6173b0f0f28ac3dfdadc20bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf91395df8b762f726d2dbd8d8dc8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4882821dfe668138551237111fd2b70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0252a509332b815132e04686496e40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2ec0b99ab898744796bd1af4c46d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446867bde0ce8dd339f057d88c5bc1b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994f7aa483dbbb1d42ba363ec75a74c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a5da097378620ffa2e58a1f5be68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1918d153247dff1af47174ec4326f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617cd1fece80954676b158618a27f6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9892752821e4c112125bad77705778604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938dc35c7b3dbdad6de244704153345605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e61f5b58916566fd10d7b973dc5bae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422a2c156c7c242c635b61d88a43252607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3629fbeb1b57e7a4d8d0a510e517e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b76e1c6f5058507b6c91271719dc2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6871ec07f3291ecbc014802f678f1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb71bdbfd78d9b00adf097f6e5a3ca3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d8086d1a3f598264c00cccbec146612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9590560402b263122e9ec56c03e86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa05855dce3a2d6f56ddd89451d2914614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0ac9a66bec872233614f5ebd44a30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a87b97af14d579944062c62f4867e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee845b385e9586a20f697583481d3e22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548238fb8a5eb4fd5895ba16d7ade77e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babaae3dbbdda3e9b586fe475396e59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54e73ecc817a5f0f9ff045548008db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7192bcad78e9601ed6a93866a7cf466621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6aca9f5791fd61505eddf8cc0bf0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb8366098d0c104167fc909a929fdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07cf9abe3b4fd06b5869faf5973601624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c156f45e631ca0f153479f9e4a173625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f004afa15d7778c683bcfb61f7fd1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01166ccb574ae1e9d55059d0119a052627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0070f827d4b8e363ff75a310e0668628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf03a040939dceb8d0cc7ce425f08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a800f60d369a688a16a3c6eae42f7be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c818952c6a76125fcdc6325a1189631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb14cd28e532c0adbe7b8860a4d7b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd0b397a23df16388165b10ecac74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29c4ffc5eee481e1df48bd47a26c4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54f9029b8a154243e436647f36308e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeca6df5b27bc5fb4c88cd64e9ac43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef06325857dd2bc67c35c9fd76be1b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd00ab42dbe2f4ba126a8d575519328638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2fc0f36667f52512ff1124cf99b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3598ea2c968b19c8dccde5dad7994640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fde5cc7d66a075d4f90ded0a93a9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817255591773e94a5c7dbe9c1752432642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d13f2f2119914bcddc73124f7b1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327106c3b6b220e466b41db28207b772644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb9fa215b0ead178156dd613f76bbe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d31c5f79c5211b22399344dcc806d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa970d40d8672d330d15164a7463d8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef2ce1701203f643d59308431368a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad891f52ba7b6aa51fae3c0ea8e959649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549441d053da4d8b5ccf1209a3b231650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641528f6941b245e6dec5e323fb55f0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b83fe4cec8a3e674b8f6292cef931652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331e112bb9adf4b417c6970203afc43653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ef354de92da49ae8e1df9cb474f8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb15af66652f0e90b971d9b0d0ad64f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d755cefe06c1c764579c7dc2eb1499656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5548a519ebbb6e77ededef54cb2e4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156c176ff98673ccabb73e0fbf01384658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98400ed86de22fc1b89101b3d17eb93d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5aa67dea417afc76f2b5dc779fe1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48c73c86c607fb88344dde5ff5e0c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80dfda9e6676a3d9338705ca15eec9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ba23bd2157bb5fe0b76f60b61f8cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f6bf90a329d6e938e1447c5dfd542664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb4904f918e4a8ace9d4010fe5f5dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a45a829a92b047d1d07b42472cc7b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8cb3d17a6283c64a68e026d54c4bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429e2fe39252c0909b879f92ad784a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afab7905004405a9dc56e1feb4b651669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0f29a40bdbc14eee32eb2c3123c59670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df815c875c89ab3733bfbb56aaf61f13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4493e6840c219cc2639a8a1739170672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77536d643a5b85fbba34329cb109deb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1868101fc610368b1329f107fd6f82674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86d408649651fa4c2b58fa00f7afd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef709968df96fb106bac50864e9c75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfaa9192a67efa0dbaefdaa98ed1adc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20473a804e3bb9da5d467207aa8ea95c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451bf1096fbb18681aa00e8ffe0e19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de9169353169ec8c77da71d9400fd9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457d10db4cf85a7cc39b5b31592666d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b5fd9b32274e0c4f7d32c8c15b4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460566dd970ffc8d082f5db14a387c6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a5409e0585a90cde7680fa664ecab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8aab461e084b3e086cd46275ca9eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787065120ee28e19151b3753ecf14b33686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aec212be76c7e9d1b05f5d31319a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc824c7b9e23bb18ba0af1a0c89b6fff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f28489aec6d149db32ac94d7e7e32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abc96c850cd430a466fa433d2cb001690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c324acec3a1bc80ea6ff91e39055637691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb3f3cdc0d9014293c452387bde358692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bf2a15ce2e3f40b0e5bddd43a522f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642a348205102ae1a6e16baa795d810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa04f118f6019382497fadb3151be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd6142acdb3382653e2a240c2e0b19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c935c9660fe37eeb921c14ae6e27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288541236d2c1ddfb8634e28a3228fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a97a0f3ea644eb85d3ffbd7ab1ac0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e8c2fb616c113fc93ab5b02e9c63b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e65628e60be45be1c6c7812569818e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dd4da96735397c6100b09e2adee16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058eaa3eabb21c342d8aaff7dc83597703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56899144da9132d23765a4a591ded35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ac44a91db6808e04de723def14e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61343733d3e93c17a1c6f7eaaca165d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0ad43849707a88dad05c0eadf78fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e58f198243a458ffb060cc6ab8c7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea265dbf4c440f0e072ff9860c8bd1f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d435a2c8f6bb7288614a4e46ea06f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d92754510691b2088419a5d6c60a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c9b07986260a762f5d1f755733dd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648715ee28be4c1a4df851f48ce4e9f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb5f9757d7c65a82476b073ac28f1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7226f22112278cdd8e12dee22cb3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94af60a1e7690a575ac7f93b10aa247716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcacb4d2683d31be15af4ca8c37214717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8690ff2b55ad2e4c3569031ed5a430f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ae269f4a89f28fb5d6c86c39fe9bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa05b855938959b9f7599fcb1c5cd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fba0d62cdbf30773e3b44c4ad8813721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64914ddca9e085f93a1b159fe9c6e0a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1834126a7ab913c99b6564765047723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c8f89ce42d0ae327ca625509c6ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358604ef4a9629312e5928ed1dc4efd4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdd8007433c21d5566839319e94cbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcb09d474ac7080c045538d20dbf9f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0411e194280636046410b25dc255fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07448aa6dcf7c6bbdaf4e6665070f328729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d174fac9d9ce60d1ab373da58471b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fde095b3178aa8be992d22c71d089731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1730ee630fca74ebc9dd09af4a9c7a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f50fc4c7ac51a714c6e2708b4bc84d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae845b4a2964ca34a2421909d8e82f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8148767a121e30a7e8718fd695bcc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed2beefa5030a4f3a8f412d3a076a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfde25d49af76a1fd2f74fda1f6be9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca40158e6af88783caeaf7bd475c3b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a977c647194a89ebf982f99b0b63f77739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b649ce4e9d06bbd24b672beaa44099b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e74f0eb669c9b4b7d3fb43acd69631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ae1694d1acf8d68a992eafefdf2c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24e5b275bc8743e31395da4507c24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bc297b78e5cf2349089cedb2f627e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bb11a6eb6ce7b42d8c685bfe4ebfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6b997de32ded691e32b30569c2dbb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b01664a92a828cd3cc4b76af12c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb32c1d5bb649f693f7e415ff8b27b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a15742899727499fbb54ae89175134749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f516398fbbdbcb46af120f0fd4ae41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123f9c3396387b38aec0203abe58556751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d3e3d15cb9c82b80ca5f8c8aac479752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8dede5abfea0b016aa5c1e4ed462753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140c61f520da2aaa20e31facef3c851754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb190af17dda1c6565bbb0e96f4486c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675b4da447d067754861f02bb40a30b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6b6370d9e8c68fb580d1acc8a8194757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979085f6defa9252978b99426be4fe26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e77d6b8762f7c7c2366dd0071fa5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c217f1d22afe4fd7016a91bf7adb6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88904efbb26a0ff9390a020203c9af84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7e1873985fcdf0c77842abfc5521762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b828d06a39558c4c227d6bb019cb92b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1347e19542f779febdf9dc0230918764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21bc6d7829c11a5834c943634741c8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64f796670b67db67e18a9915786cf0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0be12676d7cc30960ff32ebe1add767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683698106ad75c73786e00ee1cfeea3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d971017d179df40705e6ccbae8993769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846457fe8116e6d7699d91e28ea5010770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6ace0fe43f4beabbf8987d06b50d4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044961db555b0b44b0ed5cf09a0da5d1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb76cec42a60ddac7d3dc65f9cfbc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0737c3f24ccca89495689719ba13d2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93b70b6163f3e7bf54a296e5a94bc8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc9618149e441a93db764b87f0b15776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d141b8dbe89a6e1c0a08b4a529a13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aaa107eabca29a9c624666c1f9e65778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c620937469172746006bbea9ff2e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f98a37415d9be0152baf381ecb9e2e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94bf6c73808af1f9b529458dc5b213781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80835931eb1b4c3cfc9884373ecce6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634236af8384c1219c0e49603656423783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fc778f3a376442265312682f8c43b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897229a3ac29ef78ae322d61f3e7728785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c10be84d629eba18cb83e2a6135f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb651e097a64f31b652ec2b691557787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b354b185df64a5a764eb5b482110d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93371e861ed5d0aa3520807e10df2300789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0fa1c9aed682e7e87b827912d4df2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d8efb332a4386de741e4387435f01791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa7cfc611519b6a8dcd85e06b6d892792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c094c134b208af74af3c1e699629143793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755c5c14181cd9f178af83f3e9ee54d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6884b9510c3c5e13b641e5d9400f66795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41536043d51417f4e531d32455b84a11796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1460176f6300e8c44bd75878d9b86bb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7744a5a1c2cd9c71551143f9e6004798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cef7dfafbc0e3e40fa7c920b827ea5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593233d4f28b6c28fdcc671aa5c0302800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ac652b57918b9c7e80d9661955cee801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cab42d2810089d483d89b3e78dc6c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e3da66d6d3e6e12365cff258e9e5c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27589d3514900580d36288f61108735804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cce4cb34a06e7373b52e04c1c3e6a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f1f67e38740a3286b1c06281280d6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5041d1cce4abb38cf31e17416b6e37807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923b3bce168269f1b5a1abfc2a44a73808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6308157fe0707657e4b274624f80c84809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd34c28e1f9b4ee434d869aa5c4b95810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f18a700a6ae9112d4ddfbf9c0d0ef811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc251e45bfb20fb17c8e2394c9de387d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19296080a0f28f094ae3bbb459c18622813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c0ba8ec0b8cfb78e568b9105af1e8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf223032bfca0d0b8f83962d717039815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d39820cef71ad8fb15cf5fd4fa97da816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e98d13c28a635e7c4b2f1d6d5765e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fcd2aa3958a32fed43bdecb1ded73818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aee8e6968279d401e746f0ea7f949819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e2ce49154a3c14cd37c0238095cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad713875e293df040bb0d2109f08a71a821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>