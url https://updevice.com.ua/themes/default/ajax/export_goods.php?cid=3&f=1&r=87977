--- v0 (2026-10-11)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1172">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -3115,141 +3115,186 @@
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010224</t>
   </si>
   <si>
     <t>Куллер для телефону HOCO Ambitious cooling mobile phone fan GM26 |4.5-7"|</t>
   </si>
   <si>
     <t>black-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-ambitious-cooling-mobile-phone-fan-gm26-4-5-7-/</t>
   </si>
   <si>
     <t>000010850</t>
   </si>
   <si>
     <t>Куллер для Ноутбука HOCO Cool RGB notebook cooling stand DH19 |360x255x28mm, 17", 2usb, 10 RGB Modes|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
   </si>
   <si>
+    <t>000011093</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Monnlight RGB notebook cooling holder DH20 |10RGB Mode, 7 level, 2USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-monnlight-rgb-notebook-cooling-holder-dh20-10rgb-mode-7-level-2usb-/</t>
+  </si>
+  <si>
     <t>000011501</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP4040 |9-17"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
   </si>
   <si>
     <t>000011502</t>
   </si>
   <si>
     <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP5050 |9-19"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
   </si>
   <si>
     <t>000011569</t>
   </si>
   <si>
     <t>Кулер XTRIKE Me Cooling Fan FN-813 |9-15,6", 2USB, 5 Fans|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
   </si>
   <si>
     <t>000011612</t>
   </si>
   <si>
     <t>Кулер для телефону MEETION Mobile phone сooling pad MT-CP100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
   </si>
   <si>
     <t>000011737</t>
   </si>
   <si>
     <t>Корпус для ігрового ПК MARVO Tazos 110 CA-119 BK |370*185*420mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/korpus-dlya-igrovogo-pk-marvo-tazos-110-ca-119-bk-370-185-420mm-/</t>
   </si>
   <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
+  </si>
+  <si>
+    <t>000012224</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Jade laptop cooling stand GA4 |12-17", RGB, 7 level, 2 Fans|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-jade-laptop-cooling-stand-ga4-12-17-rgb-7-level-2-fans-/</t>
+  </si>
+  <si>
     <t>000012319</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Triumph semiconductor mobile phone cooler GA5 |3 Levels, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-triumph-semiconductor-mobile-phone-cooler-ga5-3-levels-usb-c-/</t>
   </si>
   <si>
     <t>000012501</t>
   </si>
   <si>
     <t>Портативна консоль HOCO Brilliant vertical screen handheld game console GA40 |400 Games|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/portativnaya-konsol-hoco-brilliant-vertical-screen-handheld-game-console-ga40-400-games-/</t>
   </si>
   <si>
     <t>000013052</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Glacier AI semiconductor cooler GA6 |7300RPM, 13.5W, USB-C, 100 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-glacier-ai-semiconductor-cooler-ga6-7300rpm-13-5w-usb-c-100-levels-/</t>
+  </si>
+  <si>
+    <t>000013171</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO notebook cooling stand DH27 |up to 17", 1200RPM, 2USB, 15-23dBA|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-notebook-cooling-stand-dh27-up-to-17-1200rpm-2usb-15-23dba-/</t>
   </si>
   <si>
     <t>000005235</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME RGB Backlight SK-402</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-rgb-backlight-sk-402/</t>
   </si>
   <si>
     <t>000008486</t>
   </si>
   <si>
     <t>Акустика для ПК HOCO RGB Rhythmic Spectrum desktop speaker DS14 |10W, AUX, Mic|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-hoco-rgb-rhythmic-spectrum-desktop-speaker-ds14-10w-aux-mic-/</t>
   </si>
   <si>
     <t>000008762</t>
   </si>
   <si>
     <t>Акустика для ПК ONIKUMA RGB Backlight L6 |5Wx2, BT, USB, 3.5mm|</t>
   </si>
@@ -3538,51 +3583,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31a93fd1eb97b44c48aca217d7a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1a9f5ae00b0874977da28fe93407b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f5b390607755d347c05f6aadbdbe63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53dab86a387013293ead14c7c4b0814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d9e2f87d122396c02f51a0bd445cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ad575668237ba5cf132670437dc7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40a8b70290785edbfd38eacd19aab07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06978de205fc05716ec1baca60a697f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b9e10eb5508457dcbf562d9084d2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022349bd0725361bf36bd30423b865310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0632877b3f372bd96b69f4ef826ef311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6fac81d929a99b2490b2c0865079d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc62350079fb5e75c1ea9b4ae20c2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf36a260d77db369d260dbd8dfbdb114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f96bd00da92fe11c3083802a597d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a52d930fda5e01803fb4a5774f282816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b1bb45c993dd57af6394c1b3df86817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ffbd0cd958faed463e7f0584e7d9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff0de5f7fd8ac011feda8284745fca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddd14c03a77d32950b8dd245c54b3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02531ce6b60e3ad889445dcf58013321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e95ba3388a0b6370791d462960287f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b427d4779b48755f391fe604d23c4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a3c403c083a1a7f268a9cf099380324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d47e9d8ad35b523f3abedb43b1ae725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2f29e6ed12c70408112d555b9613f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f62db713e0e2a31f7c99874f6ac5e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bf1377e484527472f9b02d498cd0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b260ce7bb072808d55757d6a2d0b6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3bcc292334ba1f3f9b0099ff9deec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47783be231d5ec8530101607eb81a7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6418c25a1c7a16be3be6f876657cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6716cca09e7edd905a2b89ffeac4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4abf9fcf842137d76234f46927eae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625703059edf36c3d01973e78ea5cd0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f23779bb4890cf227fca5be3b321336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ea78bcfd8071b824a2245e54d1af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f31ace4b16a6f7eec37220e0888038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee6bbce8146b51198761991336b2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5869d66de0b98278ee7c8cfd3de91340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d04d20c4f05861d0094a45ecad9bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1e908ada68b118c4f84fdf6dc375f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d72dada486c706ee49034a8fedbc3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e1d6cacdedb4ef85c30820efd0db844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b499c0355367798946456846b44c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00926e6e60c62387c18697a0edc19846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257e87bf993a213e7aa9ec4c2db0b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc643685315224e0ac59d0f0029aa89848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d55c8db0ebf811729884447158cc7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d19096fbb905420291be1e79b01a9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e1638e1ad14175ded8fcf9505f7af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b174548eeeaf5f75dbf5aad68525152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c15a7a8b90ef6ad44b97e076df6a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2eee32733c1b013bada191bec0bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a6f1468582b26ac46c255f4fb56fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213497d4e01addf43b67cd172fd5d28f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92fcbe279838b81e50bf2d1a64cb1e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcdc05f2d038c665e1320477898cc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75494eb850572490afacb26d11f6bd9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733079859d54504ee3de77e44cdf84c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48e2c6c7c9060e79a5cc2f56b7793a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed80c5198e39f3c66ec887945f44c1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cd20e9ec3a76c46cc735ed7a94e1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fb2b9c47a3612cd916fa27e0942fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0edb2787eeab0970c49cd0238e3d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec3ea2ea6a2ba966d16769c944c66b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d76705dc9bde212934a32a92343ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb1da91aa3153b1066dcf9a19e25cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec957c3fb8758d54c2329f387ca52c9f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61336ea99261528a0ca4364e1bafb0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e515366a31040b01e3b97e39c633071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84f6253a74e8a365a97da7347206ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8db0f6758497f5e4178d21b7c903b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03bc07fe4c5849ca64e2aaddf54cc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65817b4bfadf4f8cad98ab5c9a21b0cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6884e9f5fa7c4009f03dc54511acf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d62ba5060040c6b997fcbd3ca5737e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec099ccc74bb75f5ed394347117b562878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accee2b25a20b8e53ef8c503653473679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2c40fae37b2092761a24bd713344580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec9d9caa1cf02840e8be5c5aad358981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab934c61c818fe9aec4bd9c7b04f42382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6d8ae6f93fb12c7b499b9829101983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817983c9287ce863af29721f955f51ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70519fe07ecfc38facc2cf2785cfdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b497e7f0c4e45ccc7b32b55b8270ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d486fb20738fae090d05f241a72f7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8761067510930d3a8d097ac0e3cba488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4f7496b84ed724bd22c1fe374bd3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1e1010b77a901eb62a54e4ebbdcbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191e256539f0c068937f5d03ca3d4a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708e8d6b5853f1bb69239c5239f013492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cefc42267e97ead3ba94fc01873d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727e561b84df9aacf6d685f488b4a4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3c53a886536c5c609bdc8b4c9ab1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b84e9ab262772995fbe7d1eea693aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f9fa775e6d14eda20f8029dd9c4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d02b811922b817dbfad1cfbe0c5e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177503ebed4296503a938455e9de549d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b974702bdaa65032e54e3c21f0d37e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fff51ccdf4cc6e43a408cc112bc32f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955088bb37ed513ff710997e3ab368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a38677a95c7488e0c431f30faf14c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97b1b877e33c49dc558db6b7a7c486104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1fe7c0f65540914c63531e660567105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3769dda71b7a6c31f797b0a14c1c17e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233e31da569661e33f06ff102f7d7ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43751190e63e869005e895a374649c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a73638571a23b57683544496909d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aef7a3ec6610640c48632297f27796110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2784719c03c9c6f63ca13c2f026fb7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4222179b6b05463a200a5005a56fbb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5661510403091995ffbec7a6fed7e31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb2cbf344e9d1b30a3d974b43cabc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256beee243b0919d08b58fa095bcc60e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdeb4491632f97ba2420c58717d3fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6565ef836e3dd96ba9ce08e2ef097d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce528ca0ac8e5682f90d4d82216d164118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d43236e8ced14f1cebee3ec07b393119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a002b027bdb192ef10b99695bd507c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a69a1b075bb1b943d22fc75b010f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85934a5c3b9ca331c7e535d57c5e520b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba7e3a1242987791a4b51343425f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0a80bdadcd42bf5c8016d2010a7a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4ad53123ace4498e626e37d89ae2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b815dda32c1ea90707f9c895ba2606126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319559b3cf2b9dcca055c1e724b80cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3cd40365ee73b25e2f5c51d8ea1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60726ea55a79d777a686a9b65be02f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb422745f4fbe7ced8b61dc7e569eb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62416ec835f4531ff0782eb35438662d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dff9263a71153dd1f9322c3a8d5fac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8511a066777d58ed208b52077a7f9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636359f35c3998a8dcad50827b11e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f93de558e9e37e5936a14de94d79c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d59bfd5075ae77029d4a9d0fc94e1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5456d8bdba1af070ebf5502cdd2bf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36145d4d6910907a9ce513dc0950fef9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25cd94f31395c889e535b0b8154665139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62717249e0e217dbca0379f28b79df06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70194eded2547dae1ef17c75b95b9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da710887433e867f2ff911dd46ce722142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed4909a61956e33bc12877fb1d0cda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb27223436c0d9b70ba118fcfbcba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e8e6eb59ed795af9c1a30d1b80a5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25547996b0ebb02a9f83745b2250ab9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075d447014a6d0aa654b5d9f4cf3f18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecae3d473faf8f9e85fc01733a545a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dee70de90b1ab37da751a3a22af0cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ffaa3706a488948e04b6a4369f1a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f453f618c35762eb7243f55997788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8abb323662be12517af6de67a6210152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b77e6978a235c213f87e099422dfcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec08d2f6694eeca2e02beda40923428154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe554b2575de154068dd11a51914f2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09107bbaa54f7987082b1c484b9a51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24ceb5cfb171d2a777aa2c496e1198157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281c1eb50eb6626b38401789a556ed1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb7dfef1bfdba1ab6382b7dccb87a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c105bcc7aa178fefbad72efcf75db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada9663914296982b175398781e9c84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792b126269d061dd63c238cbab246a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bb6fa42b815367745c31ce0e3239e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef1845b0af36fb706e21ada0225f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f1bac8afe0d270f30d16c25376fbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c8020fd1d3bf92387d5677628670166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca4ced1327f41efa22ba84432d5aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0d51d51d32ca21aec209979d78c28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0734808ec9385d669f3a00d48e1330f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae953cb87085e9d5b868757ab7533e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935d1ba30276048bff8d2d3eb1254a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756edc6ab5aadf783beffb6c6fb9991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8dbd4321ac256ef333ad99f49dece173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4ea76f24b22585f65f0f3f58f34b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6357db45e18c1ba36ae893a01f345175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069de04700429143376ab0ec794992f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04c91fb2b313beb3ec84d413efd6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c3c21b0cb939d1e82cadf11412669178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae1e34b8612b8fa4c776a0d74c4596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c3953bc651fc5edc425df6c7edf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6551ece23be5e12a08469a5c0b822181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cd6177a5882cb6ca453d1202908c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03078d864891716e65b8561ab07ebd40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af62d0ecdc359b3c2e8e77dbfa26a1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789be0b10a8c9f218fcddafc63a473185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615dab7b2e397d8093eb68a0719aaa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc0dc59c199971f27e0b758ace16aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5edb4113787cf54d4c343b073f3d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd887b3727965754ffa01f0c8ec9ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f4aad6a5700d3fc004dd4c15fe5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d14e0a20998fe81f831a26e1d2c780191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff04180c4ae939add49adb8c5fd344192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1d1c802a014128c7d39cfab76ec2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ba930e93db5111cc4f11e55c7c198194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e898cb3480991030276183213c01b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9715d86dca104043affb3e0af9174196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9127078099234c3e9db64d81cb522197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2dd1e357c2b0b2c9e917f2a75d943198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8a4a1251c1113d7507bd0bf773c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f730b0f6475624b73d8cc88ced269a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f48ac9becacbbafc6e0f84152a029201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b0b40d31c8ecbb9ff6af8d992d5b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39822177ecc09425ddd19b6dcabc1e63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9fe66a3e8dfeb8f16fced0a57d9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640afaf91bb9974ed69faad36b35231205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690e4f8b8d0fa6fd4c7ae6f9de8fb34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f14fd16248d0a8453b218d69ea405207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5debc06a3c602e54d67715047cf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425c53ab42eb7d12fa41bbfac61c51e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dee9e12ab15f01abefff40d549a42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e63459ab09926d581ad7a0973a79ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e96402160053b45f7feeab8e2938a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26b2af0fd5721f61b80c51746fcf14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbdb2eddb8bd6d980b0bee53128436214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b64cdab44e9a8f76201ab088eb6f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b2879f128fd246134826655fb4e94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774175c6c508ca533f9dd8b45ee3cf45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd92340c8e504f9724ea4f25efd5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19d5015f5e10da021a4bc8f79d6f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33984588a711f017de11059796a79e41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1599eb5bcaa6d61f4dfbfcd8f5d06a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c662903af1bb13c5f1a5895f36417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7463bb12794728300d98f693a0699223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52cefaf0d414b2aff0f2a0c1dcae0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d469c33691be6cf097d5a68b2d465dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca727ca5f4bb4e70fc8ade15d8852d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060f4821253ae137238713213289d29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bfc1020bed23e914d895290245081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3a01a810f3e2516788c17ef9f339a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d647738047e06eca6eb6b2d3a20191230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d19c4116ca71c8deb66087f52ebc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2581aa26ed9fb9c0f3add687091f78e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba9ef892a180518a6576caff3c063f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c289a2bda5d7d894dde9a4a5a15576a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16658e6943b1bb95f1ba03a16cb3d43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286719891389a320acc624e9bf10615f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d28a676b7980d730da91e60f14d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751342209ecd7f8b4286bd9a812e44c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb007051cd16d9e66b71668e93caa81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b50f9eba22a42f866a7bf6b121dca6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fd1588796b4047f130cd90ad6bf78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beb72619a3cbab4c6e18273628d139242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a88621f47ee0cae804c018428d6ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2f34a59d49da1e96d8f4a31bbde45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264dd0bcb566373d958aea1956d32bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503d7a2592376630fb4d5c1c2254637246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918cc7ef83393f89499d6f830bec9f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b223bb94ab0da6c26560521f54bbc64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc76ccf92da84784f74014940edc18c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608e9ef4c75ded50193a50c055389d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce010f70aecd3c36612d30d6e250aa8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d714da33b3c50e94df87f3b05fc3828252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09893c429994c002a0a2794bf2bf44e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bf0e5befdfd36e2a672368a941f07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129a8fc26a59f6d75d2a78d14d531fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d174fc5d7bdf5c2647d6a99adfbb42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2c5c5be4265b3f71d0bb8526b9433257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d090d50ebca57203de93d2e9113c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381eb9ea6ac7d3132e243fbcef4640b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e6d6b5342f343739a6ee642802ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76250633d4c19e9875373e7c474dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190856a02541d6dcc627c45e7f75f80a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0531ff3f31765426bab3d2b0859c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5994cb87a2358433d3a51d1c93cf8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223045e31c8a4a494fa434266cc808b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986854e9a0e2234b332f918ff1255f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7690859fd0d32e9d6212d1ca0e113e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879f47a2131b9313c99b87e65973efa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778488122d1b91e91c953db4756baf4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173396bf130455c4cce10fa9368f63cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5d6bd84177ac369a6020c977a362f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bf599418aa5498954550e59a4696f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c209ca5367bd83a0a533f579cf39d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a77affbdc9c22bc72962957ae5308c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e36f87adc66cf3a562f80c58effa7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720860cb85c6c4cefc313adbf75f024276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d937a0b78c06ce031f073bdaf7c96d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8e4d0dd6579758b49a3cbb03926b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d87e94cff924b6a89c9697ebbeb07f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1921f3639f5a48f881425b43a21a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bbfb785b0ce16176024f9ce9b5ee2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c74b5914bae67db8c7f650032bf72b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12659aa073abe200acf54f67418910f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83490e3d51e2e38614a63bfb1cf4fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d229ac1da7859030dd2a42de51293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c51b5fce01ba59a7f7a78c09d9c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c71f75209cc20c2ca2a165212259a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3498c92a87c7e01b7813974790b063288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7ddaab0bcc4d8394c677c4e862b3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eec00ab7be4bd84b5d84e6adac751290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034105bf05041c8ee9417b97b5a5f5a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8f4f1adc3d9d01bdbe393163f639d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e176b7bfdabf9065ce1c76da3fbf115293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826ba25c90a60603a066ab45f2b144b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df46dd36cabeff1052dae9642e3b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfb9b71685fef0bd812abc759381fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e6c7d21a8c1d7ac22e06953358f38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59472e2607d5ce7e57b14ccb62c77f65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681973b6e0c9d6d13b4ecdb07e968dfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81e0427a93760d04d4199582e7f088300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdde561a6f8b5424f72b56dedb353a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af6effb05c320d3e0a6803ef7edcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec196fd0420fdfb75a6d1bcddb2708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fee6bb579bb580e4d0a3bf792f2b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0f836fe79b994d411ebb692af8bd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ddbed35c04d8e4cf7274bcedde2b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c13b5b286287a3331345dbecb3b36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f0363fd35a43229bee7157f7a3ea1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d9b347a46dfa1d3433c7515b4340309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f477ed968e2b8546e95617dcc63724310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9b59fc83339af40e4225660dd24cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059013763a041d98b7b1ec31c59f4ca3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e66ce8e455351b81954dd5020695d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56b4fe0082fd4d808f9e2e05c6750d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655572e04456c299e0dc96460acb893e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40460c151a49b467e679bd03b8c8c532316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4800f1e626253d464d317103b9b426a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd6e823c6b76b28e2c839f23d16bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad4a886c841e377f4d31fae7c60bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b575ff69bbbfe5819819e18a2770e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb141987b637b57605b4ac7cf09f0cc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a76dfaa0d6247b9769e3bdad77e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e13f42bf7cde7a3604c6292157a25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1e535ae15b35f699f7141f766e691324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa6de4f859fe84fbeb4da68bcd9dc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6af007418b5e7aedd85f3e69ccc0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906a101b63745d8418bc042773ac416327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5d1acddaeefde654a8f4767dc2655328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea13ff3e95c4aece1e6517668556cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d28c951464e45a69fe0322e925fe3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03408011c1b900dcfe5438481fae8aad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320a2f4cc3da7e44ce14853964a19a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a4277fe5ed237f605f7d6730d4d92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b3dddcc9f51ad5303365db441a27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29652956ea595d4dd1188666238fb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d064dcfaae5e721eef55d4cc3bc323336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dce50dfbe44452e7a9eaff219ebefb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9aee6643cdad2ec025d8792a78f7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cd9a85f43e73cbafd1bd4ff1951c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b626675461c513b11f39b832b8fcb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12eb631d8f0b3f9ba5f4f349fe1349341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68cc03864ec9f7ad3476ca2924309e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb73d7971464ffa664503e1f278183a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b7fa117291a3b371001ef972de5de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0de93b60446e1f121610c565e1a0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f31446b602df24017cdf36e8b4129346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f218dbe40eb091f4e3fb432b88e4874347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f482a1661cef0409065ede04c4306a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60307df43799b72adc73701156a0854349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dc9494165afd2a9ab0f600fd39f4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e38cd51c4d76e9df130cbbe8a092ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd955c6bae6018b4bdec208915a06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9c1bff55c65fb2768425adb94f98c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5645180f60fff68b4a9608050be0d71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfbb934650b8b0cd52eadf5f9408fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130fdadfa3f6b98a61cddbb660a97b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279ab39e147bed1e8e733346c32c09357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee13ab047ba42c533529e243c004d82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce443f953b3d92a1e04c0ac09cf0d16b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b17ece4656f0b87b0d003eee909b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b3712414e6ebb47ed103f1d5f67c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430dab0391cb0e93f83418f572d68e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6af55a0df74eec58239159f455191b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d272a5bfec76c1e959760c4796ba2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc06cdac5144c66730f4d3c2b62c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3746ae1c2765d1eb3caed4a5ad58796366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8bbb821e412099ec66a031fea26af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fee88829016f97356e486c25140e41368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9744d80ef1321887132e96f5f5c4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27408d3d154bbba84b3d40539a64cd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9804a9536ca7e4223f5efefbfad430371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923f1d7af468ab392f37e59a543ef54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4961de6c574277b40675cf2b9412e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16236dc4e452b72d67a981fedbd2e9fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4265e6d01e4cd20960859277c38b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6731348c04320b5c67c9eb8a0b4bb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493152865a2f9958121a7de563ccf7ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d30aa4cb201c72bea6d134a2e069b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98409a9f898f2fdb0c4741dccda51d68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5546781977e9307a6a5690a9e3a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780277311125596d01c6b4d5ba29250381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998c5624ac821285da887dc9ba4c729382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196530dd098b0f1f39be87918971b92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1486526485d269f037233f9d42ed70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294af24ab87562b697499cbc392054385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72eb877575f624cd0263a5cc6f4c50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e944696b0baafc8f9868afb01618f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2db6a43cf1b64758641e4f556b7db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ede6b22027927120db0925c5c3f7f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa036813f2cc8a455fb979620872778390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419acac27c34ef5480fc977ba5fd68b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6458d5b03588ca46f28ba41835a965392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948747032f951bb99b5d2d94b9b026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eef687de78eb35803daee9352c8b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c798d42a7ceffa47131004966874f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c70f807266fec2f97bceecc46b82d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1a55a8ea780bb89d103240879046b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ae2f35b9fd69ff0b5af4be4c1bfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fe86c856a737c3a9c38e1916cff67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14064fd2698a0198426f02ce91bec2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49bf89f153e9ceed875b38fbc3f37e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb32d145e5b5bfa0e073e8a64050105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808bcfa500022b6ea596e3afd85f838403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf70d8351442f1529337ce1b44a3867404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8276ef10fa3c1d811972d68c05bb02f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec195eeb9d161281544f3cf1c6c1b9d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a082a886fa20465e52ef0045d4c9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab813812896c4b152583b16e46447b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c32d92a39ba880dea24a4c940f2707409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3233ca3658864ac9861fbd5de1638c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a27604ee5dca58173a85f3cde9b98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14637dd1f950681634f68ffc2395d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd05b2a29316b59bb8b7904e4df6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb51e5eab2f31e2d19a640c2d3ad396414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b3077ffce65419abf66aed27fb3b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a21d82c1a894a8ac63f7bea7ff6e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75872abceff0c24d48279613cf83e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d6608bfe1d9a22d1fc7077b33711a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca815186c875ace301e0af6b01aec4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8d74633ff2098e5d37af22304f243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844c9e87869157b8a69d106e1ad82e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2882cd87465329b8064801fbb8ee4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740f88bdcf049d40c0b0ec1cbede066423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a83106ea43af82be349f73fc0662424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec9c11a2757fbad9cd971d1dc8cac5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1217962ade615fedd3d7f01d4f659d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0fb4f507a80e0ff615bf828cb148e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94b16cae905cd09f399cfccf19ceb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617daa1fbcc3b96f84f7f665eac495be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025627b7468f4bbbc258c77fb63b29c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4193659a105428b687ad5b5a4bcb04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7be3eab8ec00cdbd923ffa3601e1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f49041a15005bfde738d71802142433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb019038c7f3fa8ed04e1abb18a7736434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb4ad93cfe1e8f6160fb04a2b625e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece8515ed45e7a6630832c5738d5b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea85158b8bb3507db72e11dbf7663437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da56e28fbd58c7f25ecb76feaec83ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfec80002353fef1a6b46d955fc725439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72629bf97f1b66bf3b067de1446fee9d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dfc3e01eb6d8003ec0ebaa5644a76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21248b48eaa541047522a292a88bea20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd41f4e46125da6c0fd0da19cd55ed6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593f816c4955e5caeea5ec1eeee2679444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09e5a9d244e9ee8d0bfd5ef8c236e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd3c6674087db38f5688d1c51b150e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640663dfc382b252e4c4d92c2ca15dc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7914da1781013d78d1f4b230416a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03913c49767c944c2af516bca7e6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350684c4785eb8af195830de255430450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ffef3201b922b2b6062fe6cb7b19f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a2f10cd2ed3f5c295cc442608ec29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af008f587dceb997a6f75e655b4928e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10661ea4471a74e2fb01eb904eb8bfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a1a449062a25de1465b4db2e8ce2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07a268b638dca3873d5c97ddb6c7da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f144e89ca26fd684d3d9d04a13d383457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1b90d7a0107c4ca9f3a6f18d981fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d6518493f4d3cf184b90eedbd6168459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e891aa100cd19db3cb91f18f20690de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710730fe0f1c5c1ab34b22feab7196e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97ee34951474586ab12a26d35a7aff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde617b04c02d5870064be324a8299ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34a12cc60659bb6555aa97954f693e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b139812188748802e4d5952568a086465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f859f5c17bcd24e1ff357b9c363f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ae3035fc427e02ab9bffca8c2b29a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73813d60943b3a2aba9937875dc40e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cb3551c6b210d8de61cafc5d6d362469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a1823e4828254dab1b66fd4b17143470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd88c8e4c2654da73f77451541c21af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d8cac0f2bf66e3be06c8a14e06a90472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04ae924de0cb1a977056abec8e7c16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecbcbbcb0939ae3c9ac742ea898306474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b2fa7dee16fcf2675be3a179d58d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998d56f184a9ef1fa69e5d85be0e84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219977cb4a1b229552df12e943056ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326dd563487b06791576d224bda3e0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d73c1319e46eb77c63d3bdd778630a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ff1a4e6b476fdbda2a6d39c61827480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe6911d3e2ba9af729d7ad629655c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d649fd2484aaf7e4da2e9b4dd9b16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d671c78982e3e9ed5b7769335043d8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3e95edcad9fd18b4f3beed5139a02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fcd7c2985a2bd1086b4563f6e6ca8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec26807fa4cc2460ac394e075e154c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaa3d6e9f82c6f8a53ecd237683fc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a24c0739d30b97e88b99bf687ed0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ee5a28025865feb4e4b20b7d1726d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a9cd33e39883f374f08db4d96cc49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942adc71ecfee465ac3ca338f891569491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ddf1258921a94859a31b90585f236492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d757f8b9e5e472eb6a73bf54c71c3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a20a721cada1c84063cbe9ae4f538494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbe9d2f2b11e33b1ad3084851140ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25e410753c7c9c93075555b85afaad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43945dc398710051ab861d2f4f0463497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239815d4e9017038c888c33db4dcfa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b08e08a907ef32425227ed3a27b42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504cada5b9d2d074df46cc2b53f231a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c515c4f8942693196ff854f862ea7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed442635e67f9774ae3b22d19b3b95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88436a3ffefac85d10478d4fc1de21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d3bf7b0833028d4e532449be4ee52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aae936e0fda270d597c0a04561ead9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176ce152d075c7a2352e918aa33d303506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb6f772fcf1ec4cd0b8c58395b3f79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b84a85f212a1a1de919afa21d64b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0b4c916cb8b353188d0ddd46edda2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469f60dba19c7729bee672e38fb0280510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df4dfaa74dd1dd409cab46aa9bcf05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ec405355143fbcb80b131d47e115e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe092758672fd69c01144ed0928856513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03589a1e3c766cc7beeebc36649404514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4cb497b459fb75e82372c007b0120515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a2cd729c6c94820986fbd83f995a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff112bbc7416ab0f3e284404b8d523517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4331223554cdd6394b198b5b583d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e31ccb22cc829db5060707d40d30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde4e1d0ec1295213e5a0e0f7db220520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8327bd60abaa1be8ba17c37ffc3d6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87bb05868b9f7c8c5888b99f55e897522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b0fce7bb4f42a9ac193e86083bbb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8cf3add136cd8019a7a03c8b68efa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36842b02f5a01f2e40ef38045e830056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d43113f94aee3455a2878364b9417526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578568edf840391189ff59c750f40074527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8851369563b6d78502b75dfad36a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b9500f18893a754a006dc1b1c91c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1342b63a6bc8aa9a8c5deaf1858488530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088c9d2a169e1776db80ad132d209f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94a8575687f3dd720eafefb08dad74532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969812f75b07b7074934bba4228cb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b3cb73197e808c1d3c672a92fd58d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03776f4c86ac3efcee743fd14731285535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a333e359ed16f8ccea7d163c62348536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb6530e8f9053b1fb5e27052df4e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984912633633633493db59288f6786c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5773415e9e8c2fce270af89284dd6ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecc8c58d1dd6ee861649ca10b22411540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7d2cf4cb1ffd1b5f2a754c63a24c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac281a3efd1785461a3710820e4c6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19810822d5e7d1ad890a8c7d98bcc1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b54624dbe726f1a6e13339a1a9610544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec43c2d6e0add1420067fb07eba12f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405b39bb31009a441af83e9b770efb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde07efc00c38111a5114eef812a203547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138db7db4d2390919df5f48a5acf8f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c046ee2527340d1a8c4cfa078e333a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6fa0cd718e398f0444f084262ac45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b845ecaf1e6b85c5c756d670c7080551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df642a434337a5fdb43981bf56553c17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910cd567480fdab7119a6d3b8d45702553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbfecc06841145ccfc017d3ca12da4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0c892e54832517ea46996b25cfeb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30ed522600cf8595c68b00a07b3e40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9760c5e61825cd5b2073d20322211557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18ae4af606aff8d5e7e860437a33db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905411243aaa575826dd91c30b58be8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3d74cea7f0521bc462251ab06ee83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9594358f068dcd94afb6d995557f793561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902ed1d1c89cfd4df9494b7bedc52f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09e03a83f531b2daa61a4ba0e028fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7261a69b06fa9bb079a2b10271920f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6aa04249d4f51f18fdacf8153f27f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682003dc42c9c8f08828a568c06cfae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9149b4cee135ef3ca583ed1549e24a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a2c6707e387212b1c03f94d719e81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843138f9605dc6290404c1f7ee02240569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47395d08ca1ddff9a9aaa1f9c9cd1556570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607be701f0b439feeffda4aa3ad906a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c740294083d9547f1c9e915ffdaaf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470d284fe17cc5dba5039f96c9a1f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818548b0915af95177254ede892a782b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f609e263be0e6428dd6b19d17842295575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446bd557671540c9de805bcd48a66e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c385dc7292d4abb65364b6bc299c102577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e8937704a1e9021642e6b70ead48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1584a8899965feae262bf923c59c7d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285099ea005433836274c3c5ca06ab88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce81c5d47d1d90fcc39d68896238489581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e7c2e8f331f217dc4e844117d8bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5a49625de0f87ca728815bb9a6f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cc0f6600706e26f526f3902191e24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6850934d2ebe8e3d5397bb7adee2d68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bcc51eb7817193f4c32947f51d08b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad997c65f9e8c6e97943603233c29b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe134eff82cdba9c49cc192b49fb257588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509ed92dc61fad270401d86c52309fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa3e9d6c972191bbbd2e111cde0626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54650b92ba819e2d22486c3da48dcf6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3ed70ae0f6314091bccedea0a70d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3d7332a25dba364d64e3c32acc684593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d75458b56cab56161db7faed7a4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08e13a354464578b79af3cb5b2267b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8aade6531446238b9a82cac68dea9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7345395534ad49a0ca6e4dc617862597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dffff9119c914dc36509b8ac7ddd2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f4757a43ac1853f5387089de05cfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3afb5230b5054a3bb852393a85c19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1696956df006d9413fc338217dbca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dc15ff03deebc39fb38ac441ae487602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e557eb6106ea59acff18db62f6413603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03cd3918a18fec3ee8c534ba95eda2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaa75483ff6d7996f70bd278b9358a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19b80d28e5b63fb395313b6ff1ee8a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309574bab391b052d708077902528dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d5e2714b8e8ae719c23f8dc201f33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60800ac9b088afe391eaea0800926609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b448a81b35df4ede093ca78ece974d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a5fac92e8546ae09bd3789b202b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8116f1a1b2f00600b93967d59f0c1b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a269ed380c46e56201096a567f2cfbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f6982aa616e4c9549f66d7487d9bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120e6413fcab9dc5bdb5ff86ef9e228615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1777b7c530ab111b27f81fe6d618e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd04ce5b0f2e7625138aecdc48df54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8511a2ad96df0d8eafc403759271d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9d7b07ef27fd98efe0a2e12a7169f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d93cd98d7055404a30029d90769069620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37b456877557a5299bf5b615c2e2f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608ca8a1cd553e94f391d570bd6c5ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8558f0fdc74ef6e27ffb2262a113e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba2921284504fef027659a9b8cc09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d26bed155286620cb32906afbe5c1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe85a7a31befe30cc4579c744a8a17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f8ad440fbc1f8b7ed342a53b618e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c4af3135ba4ac18ea0cda0701cd86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ed081d2bb73670bec68c1b9fb2d09629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71889f8a4c8cb7dd8680faea40b6d44f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc5339d23f2e45660197fca685c7f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc92145de3565435f731867ae40362632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09663897bd6f0e89ed34b70e1c5ee728633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6263570264e4dc9670c79d672d81d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681051a264009a42e6e83c27ae1f4d71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3a2736acf99266b6a2f566231ccb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc078b1eb9f24f385e3c84f1c92976637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b52ba1f20885df005d74c299b24f87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e48781cb8676584026ff7a1a45536639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e87f0dbc9da74e686904a4ea26950640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a11e44630d6309d7e8adc6eeca3a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc72d177982204d5404d2841cc865c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47031dfcc9865057285236982f5ca6b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db43e1ffe2499482518168994ffc2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0b45e4c6aebb1497b945bc0b991cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c78992e329fdaf9614b9cdfcf8c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285bd8ca505ed0a57d479f19ebb08cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef26e05968ed0b745e162a06276cde648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb87f3520ffe5ee8df1f4412d6ae1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1056ca1961aa19435e11cbf5f43829650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89580c5927a8e8a134205f7eaf6074e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec88e0b31c5c6d9e7867b1bd804651652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22aa49ad10cf780e25fd9c5a5de52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca90082edf542628da8323ab63af6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a979123f4053cfb0e8e3c5cf07568c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763e9dfeaa353b74a28ed1c7cba9cfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a0b361b1133d7ada4e7ac682f8ba9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a6adf3e0165f9c507fc4e9be58b9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc87e0d7302246e9bfcadd794a9e7c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecff9c06459b788921fe2d2745c0ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58b4ab33388743c38b898384ff3be8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d9434c6bc165d06ab54dbf433430e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dce714a1950985a0087f674a193c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8da3a193489f40110b624926bb854664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c6dd8ee54dec7fc5b684b9f4ade9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a4b3c44bcd9be4529cb927a313aa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb7c0190940c5d205d24696163d05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e242c24f323faacfaac84d4bf2fa02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467247a42930315cfc3f4aea7e6e66e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedac8557d3e57b674cce4ea04397f55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907d233e15f72f021f4d4c7e9c1741b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983cec72cb5e2659d50edd925b47182672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbac4320c63383717616c2bece7132673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88ab6cf08ec79d360b0fdc7d877154674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf1549635adc916ccd90c0ec08aad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8bfb70ae710e6474d46af4b7cda7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502ae40add06ed3e61bdff7425dc112677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f7f91a0dcdd05b0b4c5bcf7bcb6fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca864cab0f2e82558f903b837b3b37c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81830b91bda8461ecab2c8fe5e874ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17bc24b73d57d18a53565046cc3ccf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b459715c8cac217c4d0dbfd4c5a2a54682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae7863b400cba80a4c2aed655a4882683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c733efd1f53f439cc0265a0f93435684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618f55fabc8fd6f34ea65f3b0643089685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439f8f041473a09271362cdd18724bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28c9743b2a7a23a082ac8f89eab0c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877596e0823aae6e21696843c7d8a8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb2aa396a15290650112b7dd2a85c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3276cecdecb1e60b822b0e26e8187d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638a670be25c66bb189a12e7b58df32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd11418ec26541c7148f06b74ab9d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f4f63cd6ee89044a2eb68affb66e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78ce5a1cd804b54e9b50705ba80d5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171de523db623e1de70d24515415d460695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975f918f6b5449d1e75b5abe381dd0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ed74e71c65052c195988cf9c38c5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7c32a9c29e2ae7090e8162f0c6550698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906018989051ccde76de7b4ab04b508699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b76a8fe47b693a2c143c4a253657b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e0da64f4511827fa94d3d0e0904f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b666d3382462a4530f17ce16ad71e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a630ebcc12df53047954d1d14925e30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb57cf0eb61f8b9bd8812a2abebf91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de906afc4df7978dddb899ce98ed26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd141d15d5ec27bd1298d9fcfd52db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580fd5b3f62cff3b2fa4813e56a3388707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dac520e2f09c8e6466fe5bd57edbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d0531ca7107db4a172476e188ab5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc7ea5cf672cfb70fea5cd6e3e068710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d21ad9b4995ac0835f58e655c994f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d44ad9a8bceb0fdff9134e74e6d88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22cc446fee2a6934fea4e8b3aa33f1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf465b23352f5c5db7318a24c887158714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975776f5a8fd199c911fcaa5d53793f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a0420d16a14d3efe39089b01e7ac3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee986ac6feec284c58ce2552962825717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b822f9e844f13d77ce66f48b5cc0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674772861de574744b38244944ef7ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7140ce4504456266f015eed92fa787b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66896386161af711da7ded0cfc3acc40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed14feb065110d206eb68d0a02323c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5bc9a815664df818569d615969565723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f8e84452f20d3f3761c1cc71d6688724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef278727bab1d574c8938de91d06c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7e63fca3c6e8cea33a2173209c2f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d05e03d588122642c670e5936134727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e219074e60ec54847ee4c8f4f6d69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e08db30890f8c6f71880df6c252a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6157d704e5419e3e23f92adc03f1a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a10bb011f8afd0281216c0314ef6cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd9a6219cb436fadf5a721400d4aa5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333089c0b1e7649444cccc0c00823a8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af396e8712eea08a9c45791758d78ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22f70264bae0bd83443e91b133e805735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95064381e18dcfd71dce8a81782c98eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551450c28b75e6d146eda11667c06e18737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f941b07c4c5e684770f94e70e02b51738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ec01bfd64923b20aa81d5506835be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a1f1e8d8d33128cadc2945b479d4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab58783c43ab349473deafe496164f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777aea1165bfcc539aae64082d30cc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbbdf7e4da4adcd4c56d88deddfed5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71487f4a46951be495920168a46405744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab8a6049058268928b5ea41eb40cb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a73c74eb7166b14a8244ddad30e1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad83dd37da08d05f40330046de8244747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe46b3a8a6f7ddc3e0c96a95ed1e85748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be356ee239bf2b55bc554f4cee1a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734466b4a6db7c937bfa901c2c63259750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8b4e211f3bdcc20ca65016e5726b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea53a12a7a1344076350eeb96b47ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da1f0052d25998298835d9651ccbaa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd55dd9af46d09b0a43531809d4564d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff9050335049aa167c5370499420b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512abe0360c35cd1952e5f2e3e619080756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73616b23b3ccef6d076fd77dd3fc4cfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c916be52e1c8b47ec1a89e19c9d6b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523248d692ffb42d22d75b60a533f4f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cd7d8b25cf7169442a7721cba37eb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c8e19623e6aaa4d78ad92c529821761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701ecbd9a7e7d2c0c2bb29f5e5bfc44762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6ac0c52118aee51d4f455e51dbb5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace98104c27b4fa030a87029a9e7958764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15c4f7f19d1169d8c86827fe770ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b947b90d88fb885ab76adf5dfb8b30d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204bd3ec0dea0151bef9c3eb1c531c8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd2c0790d1c0c24b37a00e51a96d1c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb83dfe0c4239aa2c09692b302a7b04769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedcbe7db3504d7a179ecda3a84e117770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3898137986009f9edf8e61e68402a41771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72840c90fd14c04947fedb4a411a15f5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac84b9b36a0f979152f61069aa01e1c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e170db281faad35f73586b43bcff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c49d14ad43a7a456c5274985e78f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307e8afcbc7b64332245e88e001ecfb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5436b5f2eda2d41b1f507522b8d724e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8593bf07bff9cf0c1406a77dc9db4d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba9271d0df80e0aa757ab0e4facb1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744e8846e77ad8e22d272822ed390b9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f0db83db9edd262f8548a70fa0d5b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7134e567e37a30108fd50d7756668782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c349ec20f936f0c3e57f8e15676686783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc808101f742b3617a4ec3a75f8f0338784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135e353247142bf84e10893d8f7bb2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed80891a11bd1d33c7629bb3c684b0b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e4e62bda120f1ef0a8f5660b4cbac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c9abaf4936b12e4dbe42725d25547788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf71dbc272c9bbd4412c3fc41bc705789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6698ea94aa0d5209e02fb6002200b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6a69f693658495f442068b261b7cc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a71c050ea9a5045a0388a1889799792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ae147c0da0b4c3773140cd61e0d1c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaacd13d512e1ea368f1ddfa5571c45794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18ebc16c21d9073e456ef9da19b155795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56c181899cc098c6b2acbbd4b343f9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc0cbff54e7d5384948f0a9828c889797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a06b10c3857f75dfd22f4db179cc5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5010b4b07c4a73ba562f94e80f9787799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cbc58d808b0baa4539f38c0f59b90800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25290ee43a6022eb18f25d43d9737a84801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbf8cee336baac4ac37996314298f5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e946ee9ff09d2c97994e5ff3c0be48b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ba3e92cfe2ab035acf2212ccb8523804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2480d46db3cca5049e17d4e5186d9805.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229a05c62fbeb8944edb6cedea1b6411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd84b144b47b45aeffb117b1b3df6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dc5d4936f3373885caded1fa88b463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f44255283192a90e095063c93aa1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6cda39e783d8bc2c61bbf0a5035d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789764da082eda9a72b2b4665cc3a866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe2fead48eba04edb798631a1a12aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647940607190179a09509155c7948b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a618b5b753e2878f7271cae7bc4bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a3f5d83fc68a409bc1df1933ba6c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3640d6ac91039e2a006b37e179fe1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc361eb88340b41d1f6c52aa20e4df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1666df89d6820a81ec76cf8c15035913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834453c6beab95bd7205cf6fdc0c8a8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1ab6800841bb209a344162ba3bb5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75359c562fc1078746e8558685e37e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c719ecd101ca1c3cfebcf22965a1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633015197fe4e801397ddda4ba1b2d3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998505c990afcd479bba8ce9b4ecab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85375429b10bfa9d57bf280ea657b9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71912b3ff58f466b7ba6f2ee84cc854121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df199a4ba62a7400d964b04c08578e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f652e9ac72e0fd38a24932655f20323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69aaaefd3b9ca44526ef0db140756b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac757fbd5dbaebecad6e0d01d4e960a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36411d19e5598955bc6854ad3a56b17126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232b2e9d3d54df0b531e34428a8d3f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc029bfef8ce520edefb6aab04bac3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0236347ac8d4ea6fb2ad31a4634002229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06b8b07d1aff9ee692c312d62e4c4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e4cd922164767c07e6277642fcd1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b732a238c8d82198bb1ac8b31072532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5255be35b4f0d72469fa9888bc71e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ea50abb63e3543cc9d25fc158d45134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b958845bd76b66a23fb8da87e2ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2a3cb3ddde784de18d6aca58fc07336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a98997ebd07946bc50bbc00c841037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781883c72a5a2e7ae50fddca302e635938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59348bf94aeaf4c641b7f77ce221913e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd90f9ff6b36057da058b16cef886540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c1a897aac37b27a2047fc08a91b9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de166c516e4218d1b3327a666bb1f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70578dc1a51004e8825cabf045e422a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22bc48c7e247a9edde6c0cfaa03ce944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4256435212fe89c0f64c90936bb56645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957d1863dacda9ad11c9770c004cb6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661cd0d23ab09ffb50b4d399bb53a5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5fe76f4917f2f06d9354dcb3c850548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016731c0b108f8adde1b7bf1cfe1d7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b08f388111100fff8fb48b810a0a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5cdfc7d924653801949454c272df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbbf956336dd7ab3311b56f46ea43752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733839af58f3e84ae595c1f9f9fbbc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e76a06f5ced6cc908a59eae2612afa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae95d4fbfa18482ba8c5ffc252642eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533343c62be21619feba1537d3f44fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e07a032c9aa3e2d0e23cf50d398c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ca2b65e50b10953db74278ec27b2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762efdfa9c2f95bf28948dd8254202f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dda9da24cc20894eb52d8aac6e39e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f89a4a7cc671a82e21c248445322461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b769f117b12eb87ba5dfbc66a915862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3e2b809cefc7386ad427b1eb26dfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae038bb3581c7856041c9a4a68e75e7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47c5d04829988f015ec25f7146fb5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66103a1f768ea5eb654fd48a2bfd2f9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a1a2127505db3a08735750e7883a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132c65688c19350b4c67957134a89d868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edb9b04fd61de5665c6894e010da6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e44f45d258db868cc562d8479077370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a817ecb55bee590f17d7922841b875371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b298bef96206963fe895fb9b39d0ba772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e08173977e544b7d49cf002172c08073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22167430d9b31f296f1c22d73ad54b2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c49c5e0b2bf5b8c543fc956f37cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faf1e5d8b55da8794046208f34173176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07096b18f86369cbc7b821750612dc5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea42dccc07afecdd75a24b4aaa79ee378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94827d5a56852067346cc913d0168cbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9fce815e2426df12533122c8d0e9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08380292720e4123bd23ca5dd4cfd63381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3978ace8bfa3e197c5d5f037522db582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7025c4263c51f923e304cbd1b26b4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baca397ab74120b7badb0270074e5f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38192bd8cc8138f7ed82b16b4e23b80485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aeb5cc1cab2eab2da131c3ed0e37886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad55a6ca34a003534a3f09566d871687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b9e5cb32252f1bbc223b80e5201a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c39faf7a6bed92d926f1cd5e74a3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0559aef5ad8b699f43f943f88476f7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896bb2133c2532e5d0afff3024e025791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22183bdfbb29afe217bc8e539de34f5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e389c3e14dbafcd8c49ff4e1f2d99093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae780ff9a5387286eca0a7f31b05bb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d2c6d7c73a72ffe4f95fce638450095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641e441a833d53aa297aff5387f12b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e65820359a6880f8350e6311ff70197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fbabf4114c450083d4bd7bbf594f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127071ede22072bf9ab859776c2f9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff01dfef03c1fff000a4a7848ab832100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07f4908cffee7eca846761a5e855b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd047ea3bde6977341d778eb095a12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf0afbeb499851fe2f14513097151d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd83795b80dd70f4b2e6c0b08b15da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aadc91d2540e52aafe8adeda6a55bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2eb9daac335c1695a6548febbc9a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd60284c683e684ce9223743e303f0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5809f744e2443b3c6f55c87a401b40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e941731bbfc73c71096013afa5f1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ccf94c03d872e9f7869d2619a5117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c5a3d6e5984e340a8164788f8c2d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a89500bc5dfa0dfe4246137fcd6b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12cfb0c0940cb5165a094d35f78f6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bfd79c8880ebca3438121afbd2e7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fdb8473c6134b87d6aec7229ac86b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c95788cee4cd17b0de9f3829143930116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444cb83e4f2dc20d993303648f47cc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc0560951cf89cd106283108949000118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3f12646d464a0024cf5456fd92cfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608fc3ead3240cde15dc84ee9a9c87c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff3382f700be1af802f3b1ff4a65de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6be34f182996a660004113791ce6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d43a898dfa051124e5cecce27e464c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36300fc1cfa8279907d3dc48eb365da8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb99718eb69dbfccec1221192260cbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f4726114f462ebfabad7cb8e236b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c3f51616c422af6682ded6081bbc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d8bcb037370f4ef74ed70376c14e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a1898eebac9d52338b1094522ae4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1313a55b8964b90b4e3248271d1a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57108dd54a63fd30dd513c8ca89515e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047298758687fdce89f7f10f86e7e740132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046009c79eb2bebd90ebdac43572bf87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0b1559251af39cd8d3e0c0c315d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81435b62f4f0e385314d70f0ca2ad059135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c5723d098e941b5d476fb00aa2b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfaee627ea801a5ffe619107d5b7d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d27083529ba6f826f89e200e93e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5a7cbf6fd3c1b2df87a9fa1d7554f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c76bdf5a4f7f2e1c017123966d0abf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601379297068dab3e7735a316857868f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261601ba8049a095accdb09de5f22372142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc90027c72971ac795f83973a7df09b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a673758f829c62d91addeb458021144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5941dc1fe660a42989ea83d9326cddc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122690cddae09fcdd85d41f327db421146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a3b69834e7f651aa73e26a4380627147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db304b46af799e36f7d524953fa240148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96616eb25bd25bc1615f510ddb632e60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a52e782a7541caacc0f994e4db0f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1d8b884813de1088e16d8012f8c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ce5692278f4eac74578897ffb1c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d2a95fbf01565ee610da7cde47f15153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e70f84287a01c7b16b76d3e6ff0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675298fcda99d5afa70311a47c54c21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a518797e26b1e79a03cd20783a8cae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8266b0a8f46051f30fa4c0c055a58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791819676a782f6db3d73361d34cb15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019014bd8feeb07dc9a2d9b8acbf37b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0690cb7efd26acaa93540c773e0350160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e870d428b4bcba2bba299e4d19852161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e166052b6874bf969493b88e12d80c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb8d0542041547303655fe5a43bb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33bb1209385f9afb2cd49790ffb5b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad6b72f0d5c261e18434fb7152a5bf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa132740951c688934ea9dc953e0fc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa4ec220bbd2035d6047d9ac5c596167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7df1485c96f6bf4b6722b3d3d28f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f7c9e29d2a389b32c7b3f4b6dd8d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b78fcf00de35507ce12b049455677170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3eca0e08a00ddaec0a755d532df6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2791b1ed81e3f233f956be881e8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb31e2e9572ab90b0f66c2d87803ada173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6bb50ef5b202cd8a6322a48a72e4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4b6e5450ff07b4b3589aeb332fd30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c86f702df8375b3cff84a311e1624176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91ccd09cf67e5af0df24da4614ec3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2369617d0458c6d7ee0fcf553c089178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c00b2875d63efca15e269418c7de6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3a21dd553275ca91d31e5d5495bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea762c859d0440e6ed5f1bc5b8ef7af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d7e53c5307f8daa3faa3ff23dfed7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5619f9268b4f5211fb98b982c4615183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a18563188ab60f9a9f381495d41b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd28397369f17add6f6753e726a562185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d0909e4b5701ed2eaafb80ad3d906186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f50ba27cf51b51f560a96f6459778187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6be94ddd9102b30f993eeb047584a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea8f9a9199ebece302398c61ccec9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e722aae879d6668cb250c4bbd0cf59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587e997f4cc98d70d10a2caf39f08ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f91b88e7458e644968b7c82567301192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64ce5053ed8d80f89875f69e4b3e8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6620c0a434cb31c729e45569cfa90b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94254d90d4f74a520f7c21d04bedeada195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc351fb541b72fb03f72517e26ee73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abf5e4fb5778c74e8ee68dbe25e852197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdffd69b2e6c2e2153e67124fcfcf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dee436b07c44e497ceda8f35c8aa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ded7e29f073a891bbfbf696e363eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bb193ee9bc1ea09e22b571e0b3eb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47f2573bd99da9b999ce91fdeabc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab23dc17e301dfc689ff9d889ea9c15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada50276a1d0c83b4f4e1ec3f78ebe7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee94c92154b884b3cad03b2a76f46a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f5f5cf8629547208f7f274a9b1822206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79dfaa3efbd0695dd258776bcca680207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7f093759f7303911b61ea04f77b94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0fa5389ff983c72664ceb00acb0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82801914cad983ea339a45f82322bb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab85692d96d1e98a545729f2886eb07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3441e59f182574ff9e2b5ed29ebb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55757f875619df681f97602a44b1e1e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd537370d1a9bd5857fa71f5107314214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9758413ef240b52d5af7288b065a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f079dabf359257706017b6d64711bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297c84275a63fbdfe200b455c89094217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab5d3c3af7a0a96b7b74f95d24569218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a5dd3aae81b27d4a80a100e33073219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5092856697c098cdcb5769029f5947220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f78ba68dbc562a10d72b887f1e5bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc1b1731e7fa7b83aa7b12735c3dce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da2f73b17ed1e767df6770d977851223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f06aad4204b0b451fbc84f4d2c1bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2d292f7f0d1b3f637dcb1b3551223225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8153cc56f25f971df34b90da4a4a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1691a65e21432510f22de244a9614227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1103a5ec77a6fb138b9b1ea7b63170228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccc3cc678f68eab7a5315b94c955c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3eb66bc3c373f0dc4ea45c111e29c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d21059c6e318290ae3fedfd8309196231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3080dd34c49c67007d221482e20773232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdda7253408bf6c8209d2eefcb0720233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562e60becfefa2d76cb01b6492839c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b695306f66ea42b55c55b82436e0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d9943fecdb00ca7b0f2bfd86dc106236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22578558737fdb078c985eb51bb7cb03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75310bd7e142579f35417c67b2ea05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8281d55ca900c79e53a5bbd0bf0d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a845641cf8973fdacd146af0a8311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c54fa54b7c275dc2b67a004d684bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a873a39de53c1b4a0e3832d859e1b66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498da515e431a1f8d6fde23bf7dbfd2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021588201931690e3ecfa2dbe9efc16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdec394c548597895bbed128554578245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eb75f93bd2dc52021bab768319068246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71987a67fd2f018dca2cecd31949c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a25c5b4e60b1497e17210414060db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9155cd67bc5398228252e3c7f6093249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8754211871cbf8bb813bf72ef444ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e789cc4d46faee9d26af0c2b77f38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82881e66dc2fe855301ec1b9b69125252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b9075c1b1aa20b1a7f29cab5eef3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0ab468b54dc782feaf7d45c339d6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2781358e803ad9faa4c2376fb4ee9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec68654846a8e0c264d4edc9e14c89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a10e4890c8dda251591f14c1bb3c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723d2c43fcb293618d610f401ae2281258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b542c482dac7d5d30b6a306f1619b01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4867675ceb915243f52d04268af7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d8cbcf9ad48fc859adb6d04f414d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa2b83341fa0853aacd054ccc1876c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b7dbd8c30845fed0d646ffb13ef4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03eeaddf0350aafc50946beaa97c43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db533f397eb97c02dfb0c83c729a2c41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eb3a1bf62dae55e582392504f9e7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66410371ed5a38a43f1483cfafcdc5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665569a2514324b24716bb69640fdeb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe32e8a15c4df11f61b48d0dbf464269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340bf3f5d96ba480c5796868a6baabf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da534c4797332faffc519b5fcb30a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b7f416018226557a531b4ceced772272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c629d78cd770813ab4baf8658a2dce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db3276bd93effeff1d18d8e33c2f22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0726b93d9b3dacdc9ab92d2514c41a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8a0674876ef6aeba096e1f062110276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5f437a619795e48b0872cbc004467277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fea9601ba917c2544e78d8871f75b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437ec263a72fffc7594d7dd3a8e0784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090beff297daef5fd13f04aa92899e85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c86b57adb0eee57ec1ff6f45a882281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd91699eeab2409d2711db1f87f1a60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27121273d038a8a04d5d8cba153fe70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb3a259abc68eefa580e0c9747afd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0171c498ba8eb05e6f0ab0726e758285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbf4fff767c346cf33a9c0c8cc2666286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99b126b60576f9b736e8dcfc6262f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e071dc2ddd7e08243e4aa203889ac4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358bb4a141c87527595732a0fc66dde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e20181030e29c3a062b9cb74a4c53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152979c71de64cb3b49357550c5a403291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ff5279dd46243356c712558f0d458292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f05f8b8db203828f81ac6498ba26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc1ec7d58fd351e014d337ec6e2a4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7843bc9f328af33ebb4e5676ea70e09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b52534b4443167ac068dda55c1786d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a22ec8b6576894b71bd02aee5916fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283abbdd47174318e3402b5b4c65b46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8a9cc9665bd8ab24c4febc8b05f60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512c5a94e7545d6573da43fbe1d41a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abcfed7232a7cd519b49f0ec7c7b55301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d0aca02e01943ef4176ac7b06023f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cee7816d952647d0b1751e776b269d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84363fd75b6d9378f4e9922ad62fd41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d8430fac5b267cd2f8ff3b67c6120305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3838c85b71f7b32f323a3a745eca86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b1a86fa9e39dbed180c2f71274d15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74085877f937c9db75c24b43cc1f95f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cf3daf0f97e10163425c3cf42358e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdabe9e2778614922e99e192dfda23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d547c96b0a1758b7b1c1dd8689925311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d6053bc658652ab38134311df80ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad63a5cc5bdb918345ef9c4a70c8ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298c11b92bb73f7c144a5f4810de1d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4737d0c587080b8409fbbcc51b515315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349fb1b01e6e9f377f2488948bcbcb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12341cd79bf1f4020dd2de0087b636317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcbc32ca3f300e96c95511a813439f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f5a962e0134d3772456167c54b386319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbb50784a24e8a9b3587dfc0ccc56e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2bf124692ad979fc707ff76893df9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f9437789d5a13333f012238c2255322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c16541a64250992be130cd9f1d870323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14203da0ac4ee8263ddddf5ee0a6d8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda7ac66895e55235a8c899217080ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb885102b8476563f83b12be929a43f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8a8f2c007db170f2f9753190ce5aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369de51f23d2c3f0541ad5526635e95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af2f06cda93486d5cf51580139ec41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8719365801be51ad312744742916f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f5e08a37159c13dc6bef8ac65086331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141eb4566e32ee12a62dcd939bc9654332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322209434b70fbb343716e5fcff8f25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799a8936a3bb3d6786a2e3988cc3aaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd242f9d4afd9d4c36357a05ddc21c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35583299be5303d0b2322a5aa82c3d84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee13cdfcabf010766c4a633127131d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f240e7deaf4964c910edd610f0bd249338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ac2a91e61109ee1e9f627ebbd3552339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8950f5dc2935b343a967b64f324fa98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313497527daf1e0c8825bbdec5bb4657341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a159c0e2d37c7aa12339264386911342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d2103e5abb312ae2fa158866a22d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f941f5a0f2dfdf71e6a2d1ea7f705ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7852c076195fbe22c3291724890ffb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d0a75ec56d8ecc275122a010623e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081283d9ddf675b0b473098757f02c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9261793321ade1de1f423412b24a20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6ced071a661329fe94c28b7751fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f310781fb4fce3e7a5ed765f0450fcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8911d0021e65c1cdc6af04a6beff0cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e58ff490bcc24e9fdfb314da1ee202352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef1370ea7209fa009dcc015b7a7641353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3057cbc194c3ceafad829306baeba2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448a0263fa13229d2aebb59635c28c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce31192ded9f50237ef27a7b647ca9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d06c8917827b43773cc6ab8aa2a01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc03f0b32c4387a45c2ddd7c9ead8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323bd3328249995c8e2f1c4d3c1cec3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd36f649c3fff31f4910cd19c4bb89d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f8f6b94f5ffa957bb0c3cb1e6809361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641088fa3381c6ef10a6a42c860d15c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3a7321ecce59a6d5c025a35517220363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18546b61bc228022c7d555c17a490364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f10c0dd1d1ce1d014b2ff19c52f029365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2640bf483edb34c304269725b574d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1050f1ab8aef66d6fd19169bc6604367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69dba23b591a69b73738d2d6a574e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535701dd4fae994726de53edc8be208369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af814457a646bef78f5cf39ba0be9ef0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1332ea36087c19ca6ff8e4aa4e82e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daffa4c789e94a9dd0f9bba77b86ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d44450f60ce8f3daca1a030e6917b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00742fcb199cc765e12be7a20655e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab644ba2cddb4135ef787120d4b602c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3436276db4937031789c94555c181376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b5605f64210062ba602784b793c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb1e9228183cf854c2dbb413be217378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e47e8c93a349c3253dc0cd2a0bf582379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df218026433497e44cb99b9fdb2db2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ea9c65cfbf5e48d3bce643fd6e23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdabe7b63484e0ded22fd3dcbac9b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d83c4806297c9a4bba8c9a90cceaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e73aa07146b1ecb2853b1f191c7dc2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff9629e2943c95ffb95e9445d2729385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dcc5a06400e9e492b8a607e3fb1ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa23b8074a347e32e97262e6d247871387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd404bb9c7646a41e9a4a243fb8bbd1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16ec4088f0a23c588c5696c8d0aa62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89a35a250710c08bc0bc76df9f74d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708ca20f113136dcefd3d4409365acb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac34b9e35d7331c37e138bc96b94d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23621ddf05ca0d74bdf9f614f76548d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bee1c2db39564b0387bb87866cb60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb019c29158d14201ded395d6375f3da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6118d76450c36eefc592ae28ecb223396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4fd153cdf40dcd91245be342c98e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b455ef1ca728c3f27178ca27215a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d5f1113bec7be56f3b4f5005a2a3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b83a5aa1feb728f3a167bae2530363400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7a87d45e66afcaf9ff0000068a24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be9ccb2c3dcb102d76bcec2b595b5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702608cd29de369f16324636d3b30b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671254becc9bccf4ad5faeae58b12f45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71898709bbf27dfb52e890fa924c1731405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d08873698e9f06cf661d2a5d6d936406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535d762fab477fce822087e22e9ea9e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262969741076c3999d3a765eca79210408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106420177694e7b7106b930be0bf47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65241c8bb9086bcbcc19ce69cdc8b74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d55512c20a53207ff210baa7cf69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c331af64bdaea5bae74ee79d939cd3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c23cc9ce3d7bd72188178a7d4288c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b45edbd10118662233bb0388e815414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6054c5cc8f7a7f128b930b412e8b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d187687d973c20734a43b6a0bc47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750580db5a4e00e1f75d0815c69d74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a41a7195c8d6374c1facb27f7a0df3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd75d6cfb5e09d3d8fc1962a4d06e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2601c6ce08c31b2ed60b62eaaa7a4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea841333e11f959d31acc73f2adb9f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d7911cc1c5843b9e2e9bc2f6cba88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5168a32d34785c9352a91b4eb56d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3946be6c0f9f01100410e24bd14da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74be97d6bc2d8126c47403f32bea0aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765138fe133dd44b9c284154ac090c10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf032fb7ef66f7bbb60842e6033595f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c37c90c5a64a1129832f61da4ccaf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3093b1ea5fa86bad178760d47630a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3c0e39cf82a307755d56f2a2feeb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7c8fe03af24119be9994d658a3b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9d39424eaf8620ca35e49dc6a5c04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b97649c901f08b9b2431c2a73ab6a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ced530ca4a5896903e3b3bde07166c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652e69d05e2c0bac6e428c801ebc203435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785baa1a21cfe941226c3b02ad622fd1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910ac06d0b7925e67be84a4e2ee1e90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661fb82c4a2aa48eb9527a2de62adef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f429d3a7b578573c3b9df458afc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434b4e76891756d13adc8d6c8eb7f3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d534a2074753f163c15f107d9066d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb9317d7dfa669e6152508c4c61a72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376caacb2bb4e12fcf7841d33e4951de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd89305c5974befed66b73e9378139d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc763010025c9f0e8fd1c67b875ffb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba56f818114c9fe55949e5fd3835c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd2b7ee65f750da92a065de9c296b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822f10a53fcca3daee7769f0e6ead9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0edb9421c3b4737384d6250fdc79a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007954a053da8e5e47750dc3dcf759b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3cfab42ccfeac3d3cdb4fa76fe141451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d55827bd1db856d184dad5203799b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6dae8b1956d28d3625674dc6467b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a70d85f922e92ffd3bc04f599b6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb8d82618f5ab63230181fb81f274455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d77f13fad7885ece73938ce2cd6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6b6902e22d82e142cf0127899d46457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7dcb143f4be990311d5d635dbdf93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a146696e1f0e719b12264d057b23b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bbcb8c45ae43f54f4d18c78c3da51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70fa4ec6b03a1d19c73165b5d6355f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911eb33a2381e0685b3ac951f1446da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f75ffdf3bb9eb3febbb64d99eb8f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73f7f4f2af4cb40159b52e0365bd8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f20e4d8b07614a6a8ec4ad4c207f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8fc7d45eeff2201f3c9d6a70e6f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1285aa9f5ae0965a09b97e05ac92cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd034491a66cee7f220d05575913537a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fe4c6f4b815faa2c072ac91bed98e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f76b864d5b8c549c5bd9eb1b11f6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df162d34de9f5a1ca3b010434cd3aae3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07c6ed72b141909b64baa09eddabdd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba13f1b5868fc7722a2a8c9b94f27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7599732110211892223cfb77012f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38885895a11bf53e6d7129918abc1681475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d9914d5300c698b5cc466dd013216476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3854fa89ac0110a2cade4a0a5b81318477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66f44d520c4efede5d9f6dc9fb7bcf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a368f745e7993070b0af326b663d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c70f4113758fbe54358170e9e6305480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bab4df5e6c4cdb4aca4b7f8d07b417481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0d141f0d0e1394929703e4a90d5d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b25b3b8f412a7bdb72df9d693313f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d6b566865ee70bface026be5d8e07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087818a36d01a0a917bb97368360a91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7025f93f6da174f4c19bbb3f12913486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7743d5674fd72069aee7f454622cc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda6074670570c9830886acf4e2b43488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f93dbdc64827172417172d83ca692489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ba27b664ba9fc49d2f762b7036cf3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf90905ccfd306470b5320c902233e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfd9911859856c08ae0b4c3a064884492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84babb4a9939a06446b1c930068722493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774206e7c9e2fdded628177f2b1afb05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77667de29a6f0fdf57dcc72f4f683bdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d459f7007a12f626b96d3501f07031496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e305b8f173f6e2a0763e97d820bff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b0a2f6317ff00ab184a72bc5c279d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06995604e6ec4817b540c8f2c2fe7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd25a7579eb7d4e6885e0f1797cc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7783420e8f5de69ee4b35d4944a9bfd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44a3d7256aab52f9985e5034aa858502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c8a44b047c304ba442714e855b724503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e68c1e2a19c9e5c47212487f933964504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6034ab6e56d6306760f07d4be6b9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab36d95aba28ac2b46d31b9d923cb35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8ae5e6aaddbbcf771d8af8fcdf049507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf520545aea0ace3bcf54e212b55a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b3b039a8e2fdff0aed064970c1439509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f76a275666324b41fe04c1f9b870b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304304adf0b231339eea52d96c584d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141f241e490d077a2a57af19e07277b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ca3fef0096ab987b5b6aa01d55070513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4bbe1f2069f84507af01b73a5e6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e8f9ec043cd7155e224e01e818a03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f46fddd13dd814a3a73aea732f4dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c0754a0293aea98e89c6604ba83fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648861a23a87915da65adc477c9ec386518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81919f12cf2844095571ca0d9aea67c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda75e7086a8f1ed8d7f1d671df7cd81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906eaa2b63889871aa8a7a50cbcf299521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9cb15348f831763b1128e1f1a323b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35bdf0ed9d30d3768d1cea5c48b0c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db70d896ece0f36a9a0cfa114b5b15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585d41c5fc87d3726a4bd33d4e391d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c60a65e6f77b25ee390dec48048a7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2d92b5ba8a6ac5ae3e32534a9dbe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6970248e728f34a72f012705cd3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6f6a0c64083431245b36d54400682529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054adcb3a99d4392ce053cc438839bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef768b1119999e7af24bd901c8e92cd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038f49bbba10393ae1be35de3d0e0d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4fffc97687a2203fb6616252c055d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7657130bb33a8dc11734dedbf7951534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91825977694a9f82428b66c0cb81bff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcfac8e179a06a532b1fd7eb0f1bb8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8dc1fc5f219e0e3e521d2551b3ed4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b178654572a1b0700f5c60b50068538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6a4ec7c887a64aafcc5f9e52f55c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12528c2a427adc04ad02a812dbb3071b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280489a2b7fd453750e80e2dd29ac86541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019ff8d41a4f78b0e048f1230e2d21c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ce11f2cb75a71a08baf7539bf8db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b92ce3bcff62cd8a15f7e87a43d137544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057dfe0970ae2793db2f4b07c62e633545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164ca3210ae50419ed9506b887e2428546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f590eafaa87ffcb861a62e8eea1207547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e326b1a33caf2e786bd9539e620eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feed793e746cff526b3c3f353bca20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eb69090acc39b554e00d0605a2354550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4d2a85b8d6f9faddeab02c79cb626551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d34071e1d1374f4c4a397cd8c56b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db011f35a3054d44e4d0e1c2cb655a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0303ac8b8541d6ab43407fd046d88e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f7f04c24e8ce130a0d87b9a1dcc6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd7edb923d5649fce2ad00e5b5377a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bcdb06e766e15163fe41dbfb49364557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9e70e773d10719e13ceb0f945d17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28d794356ce499e924a72bdbc6a86559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79fbf462967ac804880aa40c215344560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d721deb6425c522db7448e1f7cef83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aa9b438ab542c7fb6f3929b793918562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6af2cee30bf4301898eb76aa3221f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da2ddba490adea1c34dc5d290ecf3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213213f02b07d6b2dd1443289e3e26b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f783330e11b589510880a130c04d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0fa8acddbbe5f371a37ba23f9073a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2533cf2d4c11a8fc26aa0025f841b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f68df9cb42fd7d4324c409ff2cbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109f2d707f7615a487c54ed4164f323570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c883e587f7ae1a51fa251e11c4be7ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500da330ccb2eb3b4816cf8c2834542572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf293417e001a4789621b9065545a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd9bd5e8162c8e281eb10ddab59f08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211401d5c3465412986c50b6998b9ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9c2ee9149ebf3171f1bee0bb10ff5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f06e941cdeeac654844881a9794e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bbfe44417d3fc870aee634d8231b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbc03e76e4f848a25c63bd2ab2e4ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86049c140054d17ab084d3eb6045dcb5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db760e189369e1cb9d68ed04047727cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434fe46f094bf881e4d8cb8d5d967e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ac0a80a59ca83cc3430ff466b83fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573c8fbb7d8b5c7b9d686ca7df4f429584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f145b811db4bdc5a205c7c6c17edd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e19fe5905b0bb5a22ab93ecb955553586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041d82dd6a37d829e6d7aa68afbd5ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef3e970f509ba633fe14d5dde78f91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae003bf92fdd9021904681baab90e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f398348c84de307276d8f43c7972b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356125608d1054cdbbe4ec420818ddc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacdd2422e96e03462b5d5a231b9cbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e18e8c63b83711f753353854655db5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a0d8f7e29aa68a4e0d9d7b096aa64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67356f909681e38cb9beb391d011848595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8a9eaf5abfcc6e8c42718b4bee68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529bc74e1d1cbe8067f2a0839193b10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3bc2e884e52334688df0042b809bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559fb2fcf160df1c58f044e36d40126599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcb0e9921adf9cac7f15732a5a0d95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8822fe24f593d6fcc71c0bd427cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067592e54f74a1b2e566936d3f750ed4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14fee3250b1f991b29a5591df7b1f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f8143f1cbc871625ab2a8aa7c0d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5baea5fd79436650f9b85aa15e96e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d437687603f3ccc3b94a929a89827c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de172e6bc1a49812d5535701565f9ff3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fce559d5d5f58b8ccea0f4edaa411608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a206dfeda2905b325f917ba9293133609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92241f77cb567ce9c339b1d0bac2269610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36a5ee62081a7040cd725364b0d1f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de2a70f223b37651135887864c14e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda5f57e6db758cd2e42161e99354ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69ebc46dd50ce485f547a45a5cfa36614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871fb2204f1fa49dce9c2370677324615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df001fb50d69a4fa2b80bb3c296ff2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb161c3574692b508ac04924863af5e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abca53d066dbe9257ce1b6511420e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cab2d1143ead0df8c6c5f8083f4d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9c3bc95787a0337d416ab866bb3b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630531323837d074e1e46e788b59db25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a200faa1a240248d1560984778e61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b360b71f97c4d0cedd0ccbf9b3c8f16623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55177b3dad997a425253f082f8803716624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f486a884a920a1a497d8219ff4c5b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dafd686877dfd341f15998a363d39a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6927c24c20bfe79ff75ffdd3381dba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac3734ccc2165a025edf66f80d4fed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af63fada4d887723202d926ef161c77629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8e3c89126650d42e58e26ac1d72df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2ad883e03f26ebd55685b1a0bf96d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0807ca230a89ffbb4a6504997f349632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a4281a80d7bc9bc4730f7f5268fb4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb0a5fa0fb9e7c61d4fb8c1e8daa49634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc227e3f03faa7a0a8fbdbcaf59834a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0643c291ecbd1c344a613127c480a56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ccfb2dd0a6a4e2d7a38cbc1a90d86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e687e97f5ef65fe6878a43ae296708638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4f51b05e0129d224de521158ae19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1480faf59e5c7eb32a2ef0ff08d2e5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64a9bd2f64b7d3c8bc873bec92ab2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eca856c4b2ed193d76fba5fd0de01642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3781f70bbedf3919c7a709c39a1f5c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13757d03a88752acccd003c45e1d1a99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9920cdfa4fa668edc953328058bdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41271082052eb1853ddfc76bb4c887ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2018086f6554cd0401290e656a72ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726af4ba0722b64d0362543e94fdba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878265db909aed45d5de87f90415ea6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b59bcd60eeb5d5128e6099194474f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36cbee5fb915abc038230107328a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076f80d46c75bb7232968fbd555c12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecadef6a2dc0c65499c7592edb7762653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d809d4dc8a2a86989f8e567171ab7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4824414d79c7315183deaa6fac3a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b100b6ac28c8e78bb2afb7015da5ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad48d04dc8193ee2199b637da63c5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a977ca33db36b78f32e615d2a9f12bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ee038e24ed5cde83db5039eadf88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373f6d59d8122e0ca0fa3bf310249c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b179d167299bcfcc68bd36364d2bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb8c2edb0a3436196b70c91e60f6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff87b108582b93e39d5bb6190b8f0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f1388b483332f05a4ef89431b2423664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3705d99fe7e5f647f3f51b53d8f28ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ac6c5c87b3072c0e1162fe044c3fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee62555c4e201529220f0e19fdc03b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725900ebb5fcaeb511d7871fd29a207668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78130d9a111cea8295406cb16ef73dc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2533bdfd20526b45fdd041bba6fa471670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52529a6254617c8dffe5af3c8d47c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff11547243b25c1a6ea0fcac0c318c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a904a18d49478348cc9af71d7c4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37e4856c3ffd645b0dfd33b5ac596a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5702d020a7568665ec5b4afb3b25a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883db6db1f6a3276666f1f5bb319957676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea74b0a980929a38ede68a3804b0d1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465365f525cdda79f18e3c34290c8087678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae401de6f6b2a32e859b1a8679f7d3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a58b36c77ce1686e664afae3fde27a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb4ace2706da1a87cf129fcdf3cdaa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0c88e1bc574b387c08fce3685bf88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4474148ea6c2cc448ca34b413af10d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9c65f1ab1d5f3cf07f8ae37c0251684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3690e14f5087734b6252528a0df3800685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e12724fe5d34658ffccd6f4d7ee5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f40fe50b4b9f43ca26f838555109687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689f4e8160dce1d92277c9c610df32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cfc4c03ede2f8c5e2773dfd9c70b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d51347e4353df27ae3696292f52d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216e91255d308e679f658d39805a151691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b7c61685c910bd520602a446f47af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077e4b6f7c4ec77f155e360f93713f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e58512d8353de5cccbcfdeea1e95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cbb0c0a6a27cab07d8a1e074ec709695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee2ae0d6089a73868a01788778854696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134726992542ebd119aa49f569ea7471697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd863b10b7ec14ee7716241320521105698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadcddf8a585bbf3b72ba8173c5599c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b00750ff462389f7bcfb2c3ff2c77f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f117e446476105b669d9f296d67544701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc573e00e5547768e612cdf0bb264c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42c2faecf4853b3582fffb905f7a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a07cc95051a1da9aebcbb332f0135f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4df0ce0be4efbad80b1ccbe34f5b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695751c02be3f970c1d0258bc64a7e3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2626ad5bf97caa72886a251f06f5f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa3f8f7e404190fccdfa1c79de24c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fd273906f2f8a8e9f7b93672fc404709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2a542e0edf2995067b126819c6c05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b4ff3400fba8c530231afa7843d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119f31e21c42c837a3c0638a23bb61c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab215111bfdd0bae9bbac0762daf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b42839ee0b01991513b789b854784714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3eae1f3457e6e11ab0cc6d268382715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9e7299f61cb44823cc9c27aa87691716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c79aeb04cf3666b938b2c14c825d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a34214cb97e9fec8224f79de97d0a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f4f00da732864941150ba7eada221719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a2f9fef2e64d27dc1a047772de790720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21d3994199cc0099fcb30f04f2bd7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407099aebd7b273aaf4d632da87232f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de095b4d26599c1deecad6189b7e92723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28cd34207025e3a36e5b76f9147891724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dd0e1d9a736ea6c3c18681dbf1b7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb67b0e7165ea87bd7f1ad334f9511726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde63b8977749e4385b5bb34313d6d8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27212e733f4285bced7a8da96fab3bdf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47851d2c77946494c3fbeff03a869b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b22c37cd0906f14b10548e6a491d76730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f724e67ba95dc4bf41ec11f566bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb16acf4eecb3886cb4e9c0100ebde2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c184c99ba7db43062fe613084f9132a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f5d6a10283bea470685a901cdf01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cdd438e4023c57d7bded5293e404b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e565f7815e614e12882b75c68e683736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f581923198e4cd6c5f18548fb473d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c86ffd1e3b4c07e4852f8d214caf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6084372b745b72a3f9d0c26aecdba9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924cc3181b608e0a3514202c612bc23740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be171cc2e3e3e7fdadb19ea09d1e30dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4fc7e0841925fca9e348e27441ac2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d81e914423c777d77c81fafe9f896743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de21c1699d557ae6ede12310e17249744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df25ef185132126989af26af8550f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0f843495143a24a6e8d5c7486817b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ccd7ced78a5dbe25cee831560fcf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6246f9c53384f33cbfc2f19681ca2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a541c5ceb6cb03a70f7a849618b59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292753eead2601d8002a450719a26efe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3748a3d512f73beb0ace1b1c2e10b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25008953b76097c8df1632df05aa4927752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af3d55022ad096e63eadfeffef0d7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca708ac7c182943d6abf6a7cb2aa1b0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37fe458085d4d15cef4f408a73efbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f124d6ee7da93c8e815334f72aaa89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56710af7424b2f739a529cf4d1f051757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eeb36fb4753bee23aaa9ba91fb3f38758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b43cb1e7834b132bb4706d228687df759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff05b170d15c0a25ae060bd6cd6ce3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e68187e432066ac4aa6ebcc1fec1c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36e16edb15a2fe5f5f414cf1f3979b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256be179bf3a8ba724332272dabd6ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490479f96257b2ec15ae1c99bac9dfc8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d654966d3745f56e6aad2cb7db5f0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9781229dc3d78ee890d309c850dc28766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a6563a475d754dfd2d5a00ec74153767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30ad91c58752bd9cb6ddfa1db4361768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e0f9925d34bce2acba75645c6bad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd88c685a5602ff8909170c98410a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640259dd0961b0a75991e65524b457f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec89d1f5c70d1e0818663f27efe1a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a764184d74a4a5f4b0afee4272c1b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e1863b99bd2d2cbafe5906aacb727774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98355d1377dd35a784ba0bb2ce6a462775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31025c851c699d0fd36eca07608ce2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a5929ed2c8b0af43e0642f10dc00d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d5cb76ec08c75e1cde9bc44fd03ff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae240aa43f23cd6c0afbfd0311f1a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f1cbfe6269e0973ce9440ec306056780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb9134d238aada215da1411dc18c2f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0e0508c1acbf218b93fade8a0c00782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5f0a7e6393a3850a65c670c3dd5e8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b838f8e638bd02aa9220e5fc13d8d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9696499b0f24095e842f4f93f2eba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c6f68dc2364aeeabf293874b80d5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774639b46439cc8397ae6b2b32a209e0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda20dfc10896746d04d77236c21434b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb9a7fa7f1422a32e195adf666d3af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890558577532d1057e50dbb953774825790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d771f296f413892a5226121360f72791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f26531d95c80622fc55d1162177878792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb582b4d86c1c4e28b0d4a8c699e161b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28635bf44a6f4d949a02241fe3a43430794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de33b5ad39dc3f4618cd878e0935098795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b37f947197985adc22c7640707a6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b10fbaccf1997228ba006c8082b25e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70117b642e37007345e6766d24fc3d8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9261b8984d287b60863209ecc88dd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd121611f0d2f15eab93da188e8fd2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23793d5305cf5e3beba302b69cd0bea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6f21d6dab92f272f989c058b994fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98563e05fd6a95083555dc1ca439d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0a168fba5249d66c744bdeaa56ef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d82b479b3966732b9abbed22472931805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a65e8f8470d0327e19a4af9bdc91806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57e99f5a165cac03251379e9f6ea1f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4305f8c3717e3edd038c85f05c94ac6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd3d1e573d4abd5a34cf82ecf15c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e672b35a91936b6f2f301ed3400d00810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bb5cd72604e86f8ede033efd6642f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e8a7b7107de48258d1d8f817f7213812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa873420462fb6fd109cd20ae0dbce3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc01fef695165e795d4e99787ab04814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc571b06534a446433105e0d11d44d0815.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27680,50 +27725,350 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27990,51 +28335,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J404"/>
+  <dimension ref="A1:J409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -37088,1067 +37433,1192 @@
         <v>18131</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I363" s="0">
         <v>13.65</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17095</v>
+        <v>18210</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1035</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I364" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17242</v>
+        <v>17095</v>
       </c>
       <c r="D365" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E365" s="0" t="s">
         <v>1037</v>
       </c>
-      <c r="E365" s="0" t="s">
+      <c r="F365" s="0" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>14.83</v>
+        <v>7.71</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17411</v>
+        <v>17242</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>18.11</v>
+        <v>14.83</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17412</v>
+        <v>17312</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>21.27</v>
+        <v>25.22</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17431</v>
+        <v>17411</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I368" s="0">
-        <v>9.800000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17448</v>
+        <v>17412</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I369" s="0">
-        <v>8.710000000000001</v>
+        <v>21.27</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17479</v>
+        <v>17431</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="I370" s="0">
-        <v>28.59</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17608</v>
+        <v>17448</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I371" s="0">
-        <v>5.49</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17664</v>
+        <v>17479</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F372" s="0"/>
+      <c r="F372" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I372" s="0">
-        <v>13.08</v>
+        <v>28.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18386</v>
+        <v>17562</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I373" s="0">
-        <v>6.64</v>
+        <v>20.95</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>11932</v>
+        <v>17596</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I374" s="0">
-        <v>6.07</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>26299</v>
+        <v>17608</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>18.25</v>
+        <v>5.49</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>26313</v>
+        <v>17664</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1071</v>
       </c>
-      <c r="F376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.14</v>
+        <v>13.08</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>26426</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>10.22</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>26467</v>
+        <v>18414</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>11.62</v>
+        <v>19.52</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>26425</v>
+        <v>11932</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I379" s="0">
-        <v>10.15</v>
+        <v>6.07</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>26629</v>
+        <v>26299</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>8.369999999999999</v>
+        <v>18.25</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>26708</v>
+        <v>26313</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I381" s="0">
-        <v>7.49</v>
+        <v>13.14</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>26715</v>
+        <v>26426</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I382" s="0">
-        <v>8.34</v>
+        <v>10.22</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>26882</v>
+        <v>26467</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I383" s="0">
-        <v>5.17</v>
+        <v>11.62</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>26883</v>
+        <v>26425</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I384" s="0">
-        <v>10.91</v>
+        <v>10.15</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>29941</v>
+        <v>26629</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I385" s="0">
-        <v>6.75</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18048</v>
+        <v>26708</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I386" s="0">
-        <v>23.95</v>
+        <v>7.49</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18050</v>
+        <v>26715</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I387" s="0">
-        <v>9.23</v>
+        <v>8.34</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18214</v>
+        <v>26882</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I388" s="0">
-        <v>8.74</v>
+        <v>5.17</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17437</v>
+        <v>26883</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I389" s="0">
-        <v>23.99</v>
+        <v>10.91</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17654</v>
+        <v>29941</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I390" s="0">
-        <v>9.140000000000001</v>
+        <v>6.75</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>18258</v>
+        <v>18048</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I391" s="0">
-        <v>25.72</v>
+        <v>23.95</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>18378</v>
+        <v>18050</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I392" s="0">
-        <v>14.72</v>
+        <v>9.23</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>17125</v>
+        <v>18214</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>133</v>
+        <v>101</v>
       </c>
       <c r="I393" s="0">
-        <v>12.41</v>
+        <v>8.74</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>17258</v>
+        <v>17437</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>133</v>
+        <v>65</v>
       </c>
       <c r="I394" s="0">
-        <v>9.27</v>
+        <v>23.99</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>17259</v>
+        <v>17654</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="I395" s="0">
-        <v>7.94</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>17389</v>
+        <v>18258</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I396" s="0">
-        <v>29.07</v>
+        <v>25.72</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>17390</v>
+        <v>18378</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I397" s="0">
-        <v>5.4</v>
+        <v>14.72</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>17416</v>
+        <v>17125</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I398" s="0">
-        <v>15.66</v>
+        <v>12.41</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17463</v>
+        <v>17258</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I399" s="0">
-        <v>19.02</v>
+        <v>9.27</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17567</v>
+        <v>17259</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I400" s="0">
-        <v>5.4</v>
+        <v>7.94</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>19440</v>
+        <v>17389</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I401" s="0">
-        <v>3.22</v>
+        <v>29.07</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18304</v>
+        <v>17390</v>
       </c>
       <c r="D402" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E402" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I402" s="0">
-        <v>11.95</v>
+        <v>5.4</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>18394</v>
+        <v>17416</v>
       </c>
       <c r="D403" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E403" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F403" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I403" s="0">
-        <v>3.11</v>
+        <v>15.66</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>18407</v>
+        <v>17463</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E404" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I404" s="0">
-        <v>23.92</v>
+        <v>19.02</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>1156</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" customHeight="1" ht="80">
+      <c r="A405" s="0"/>
+      <c r="B405" s="0"/>
+      <c r="C405" s="0">
+        <v>17567</v>
+      </c>
+      <c r="D405" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E405" s="0" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F405" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G405" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I405" s="0">
+        <v>5.4</v>
+      </c>
+      <c r="J405" s="0" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" customHeight="1" ht="80">
+      <c r="A406" s="0"/>
+      <c r="B406" s="0"/>
+      <c r="C406" s="0">
+        <v>19440</v>
+      </c>
+      <c r="D406" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E406" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="F406" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G406" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I406" s="0">
+        <v>3.22</v>
+      </c>
+      <c r="J406" s="0" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" customHeight="1" ht="80">
+      <c r="A407" s="0"/>
+      <c r="B407" s="0"/>
+      <c r="C407" s="0">
+        <v>18304</v>
+      </c>
+      <c r="D407" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E407" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F407" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G407" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I407" s="0">
+        <v>11.95</v>
+      </c>
+      <c r="J407" s="0" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" customHeight="1" ht="80">
+      <c r="A408" s="0"/>
+      <c r="B408" s="0"/>
+      <c r="C408" s="0">
+        <v>18394</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E408" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G408" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I408" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J408" s="0" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" customHeight="1" ht="80">
+      <c r="A409" s="0"/>
+      <c r="B409" s="0"/>
+      <c r="C409" s="0">
+        <v>18407</v>
+      </c>
+      <c r="D409" s="0" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E409" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F409" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G409" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I409" s="0">
+        <v>23.92</v>
+      </c>
+      <c r="J409" s="0" t="s">
+        <v>1171</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>