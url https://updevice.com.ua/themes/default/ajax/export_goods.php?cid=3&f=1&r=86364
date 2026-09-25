--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148673f0bb228bba18b02893daec47451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1c69e225a59cbe4a4dc65da594cfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32a6796c3fb471f1fd7cead38f79fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f971087166fedd1a9becb3d1a7774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b5d95c02a54e06f0b1476fd06e5b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75be63f8078ad5fbb134449f16780926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff472ff5c03a0a897e8266b6de28117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc780cde8913f893e4e650a6cbdbe7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b72cebad15bf5c57736bb269e9e3bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97054e5132f67b7dc19211c2f741f60b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fee30fbc7da9cad564894ce43cca211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab0c99a661a1eeafad203dbb5840ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f6fec4f9159373a307efeb828e48c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08652a98aec55e4ff9ffddc6b7883414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63a7dac7e0cbc8b2be0caa26fdd3cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b57731926311042964bda73b29cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54dd7bf9b9f5fdd6b69a63172b7c9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4c0bc07039fcfa6629c90584628d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653813dc9f2c9c3e17c64e91a4163b9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732eb74bba2503cc9516980475072820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dadcf6d06ff18aab2b908a2322601b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7066698f7b19f98586d35fa9158d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da1d1a454620fc060958c8f00f07923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55936d98ce61c2c171bf5788590b16b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41b50b47cc034470f870f438e3a11b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a42d34095caaa5b11777d6c836fb7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e00a3d08c45f66a96f44c7668138a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1364a9a7e208b59aa6a96503e325428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e20a097756e06213fe980e89c76ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7c127e9652a9af48c15581e42c02930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d51e2c038661b34ae53685b25890031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ba764cfd3c0684b358091c48b603c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b12be1a888097184f2e4b2ce1f11633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f160152460e4e313afe8a1504df134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd05fb7e77ce031262f129f961b12135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf44cea72e1a1a7f657af697d8d5bc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a2820aa4a0f1ace0869d2870072137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d041398e7924bd807e3f729f9cc4b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2359e654e41bb810eb8fcf4b091e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e7d22cf7136433de0e17e78125a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24d417b4b883fcd851ee8e24d18b2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851afd9566e062c7bf03376d7e0714842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0de1af8dd075b0b4a95430b5755fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a1666187dd5a04d08a3952b8fe9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079fd6ecd51fc14012846768e5590c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898bb9dbe7fdde0a75794a6d010fb3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5839fc5d016bb76a364281fdde6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60463fde69e16d67decac2f90daab71548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18728218eac8b7edfac08626f822dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98039b8ccd0e72e757b87cd0882eaf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2de72a425f5f54a1e0c690a02fff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ecc5df805aa98d8c7829a9f531ec552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db1be404e10ec77690c635735b5e6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb8aa0c68374f58919fa0bfcee25d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e36ee35b8b6203e2b5dd502fda57155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d41fb394fb42b3aed7e959fb9aeeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d579cf78281e93cfcfec3b5f8d8a9a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078d51394fbcc302a926bcb7b60796958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b004706e038ea10118db51d6078e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4b3774325092764bde6cec6e48d1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86919cb21188bab1353c93af0880d1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6cfc2037ad617399d84fca4a9560b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea85d1bd5baf84508f5c75b5ee2b05863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368dcef6dca7f037c9fb4f8366d203064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87dd2054203d0b3d8d720a43633e8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b60b99ed6af646fc1e737bc3dd64666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660c903817322549b55693b4972581567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834f99287515e62df772cf3150259268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0e9c03d5fd858662f1e0d6794d5dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961eadc55e7f68e422c09f77cf3f4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb9b802e1da81808b203faf21262b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f4127f10739eb7d75ae51b0ed61ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db7d479716b4821166d6ffeedcefc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba96adb83f4dc99ebb6b0ed30603ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25496c13ad3172c467c631e8a389f8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260ef21964e066370697a9db13b6e5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026575f1b0e72da920c6d7fd45f457f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738e81b6f4963d4f586697f9b8a7f878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d6a4216c604cb5b29920bf42f964f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bc8e29ab174fe82674dc94edf5c3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a5be6e23ac65eeda6990a4ed49c5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f7b5f515b9b0306d5d8d603ea370982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143365e13ae5e1cc5148cb2df476c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddba07c733ac16fc79ed1c0898b2ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a437517909e25417cb5299dd2600585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d324139974cc3064f6663d0d7a21b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3bb9d1068a98e12ce2cf71451d4d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099198e9de93321de52298d0f3916cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cc97a3de2f377e8e97f1f3f6aa04989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c760abb2e77e2b4ec8608ef339cfac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb78f6ac7aa470ec4ff1d42e4c1885e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3493e2b9191cfd3112297b8f240b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec12a85f506a36302515d8a11af215c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b8a7b254fe2a1d74bc5e071965f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec997b72fcdfb32d8befbc42e5729e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46890a11ab6b6533bf3b872a043cb92c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154c2ecf79648c9ad62dbc3d916df1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf859199aeabc37b84c0500e22e1e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209359b6dc0bf91021c932805c1be3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551176be858cbdfa3506b2e50001bfde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ba7f72b3a45845e1fde4a42ec3a52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a743ebddc1576e203e3b7a23af80b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87aebf594b61f76d1e5c70f9aa2840103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e36f96f689f5a091ec3d9a4209072104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212e7afccb6f87e8f9c820a8c9a7640105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03609e36961c37e1b8453a4e011a81f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ff621e9053d9c2ead9d70d191be1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b29df3b46adeb9ec4af0b0e90f3f32108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab891e3ad8e6f11ece7f93a49dd316b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f182ea43047c1c63ff464c008b4c8b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3969b741e5b17966b088854045bf5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91086cded3773db64e764f6e6f5cfbc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327875149a0b6a1813165517c8af17f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73157b4e28a05dc4e1786c767241b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a83ff61d2e26712bac89339db3d1a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35580a2a2d034d9b36662afdca3c8605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b22877fcb295e1f5ecbc3da756eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5546264c6eacd5215fa8c1125a8f6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce597f2a567639eb19263a82a6a5a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010a83f3c572e96341e3fa2d4c9079c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d9e4d0d23376bc001b5d558103e93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e42e6d662d54603ecdad5c6e3688f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eb2e88026e3a22c7836c5244b868c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73223d6f50e0f4987e5ab48431b50c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b63fcebe3efdfa1196750139f8ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf40f435dd0127afd4030bd614da26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15785063f64f3ce0fe9647e30d5dcde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77120323b5792a9415c7c2be4ecc53af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfa15950d279a6b670b663949a6462129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c585c33de6ecbf5b33b0d9bcd1d8585130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e3f192c8874cc3b54e159254dcdfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d181448b93ba298ee1aac1e191b8e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9603c5eb0d638456de2a5b82355cc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fce6eaa4994b3a5fbd7ff7110be15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b4c3d4915aec1d532881134c071b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e32c1e2963d86ff25590c5092f1b69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b87bf71fd13b893a2065d553afca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0355b1ff01cfa58e9f096684f8bf81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb775f7315da5b835fb7da7a7681be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9c1853727a58ee27a23edfb18650c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0084f59b44292468d0a0b5cb7496ec9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5866c7765b6ac51d5f172de7039f6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3b6291b31e28904228cc78895728b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c78a91cfa1213d42dcbd19f9f15310144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3396e4a29e1d862a9407fdfce0ce8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b305d813545b315eca8778c4bc0b8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356e8d986b242505ec5641a99e29843147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2659a5d593f1e0cc51db8d7bc1358148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8afb7642b07b0cf77ef6d29c2d7f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f8eeda927bb5cb664f38b520bbd67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaebe4e52711003b2a2ec1cf31188d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086283609cc39bbd89ca891c25a5d8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2416d39f04b720feb667257805e3a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973066cd84a01f540805f3e09b34ff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef3893553a732511b5c1269347f9e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ffc7fb73d91e7a949c821ce48f992156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86029955910ab90bc04cb701f5e333157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef07dcc5ad57a4b6551657857c666b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceaa5ea094759972e0807f9db78651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c41b0b3094c704cf9c640d9661c99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4bda0d84667748dcec54995ec2497161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ccedc11d63fa086160ae0b731088d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac74eca929ddd5f47d273ddc46fd18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb3be6a33236d9ec31e736f821e3da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e380d97caf161a68323edae781739c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c306a9c964ec8a96808aecc4aca400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebb94dcbbf93210d48d728a5a02573167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd27b64eea1cdb65c641feb42451584168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c5d86f1bc54d249ab10fba0f7c78d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb06e7daf6d0db1ce7540a142548d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5216037776f8bc473331d07f8707ec7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273080fe9e5fb4dceff634de140a025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618e56aea40791d20a7c39ff1160859173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c06836b8c976a8a275f5134b1149d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8eb59c1bcfdb979d9e1ee319370c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54167181764bb2700fea31e77ad2399176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec61e66781dad216e01d7f7f7c978a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6aa2726ffa2912633beec9369611178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfc41cae8cc0e84b6627fd604cf530179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e26f44b49435dad14d5af292becfde180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03da2523a0a18ecab0ba55ee36c3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc97d775786e8092fd0629fbdbc6b49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e434a4efc28e286cea64c9be48d57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d4a2553446a512c161aa31e5b7c93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d18dd4ebaef5f9496eb7944bebcf68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3d9c9057c2bad3aec19c74f449ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd70a1144bdcfc56411f1e75b12b253187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a65a990df251acb75abfc99576821188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af35f7f8eb70438ea4b1ec4eb5f60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8a2f70e90bc30140c83585e70300d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8ac6f2a0bc2d48e8aae5d28db431c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf5af4d18f8a771814a32feff3745f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43fe21b9dfa15885fda8c34269b8a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448cc63a8282d09ed3e0f172fa767f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22639344cb3a7d3352890ab7782f293195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d926982e86d667633e4eec88092a6c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e3dc748d26b14aece455e5bb6aa03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21b0a85155057b0a680d88c78a7e31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69f437ff64a261cc79f3da293bdb5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd757c246c309d721d9154fe648e33c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88015df36138d6ef86b520ec71cda42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de82370df50508da09fc1f73745fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb3e63c50985847e4e35e3e09cc2c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ce8657dad63090f6ae5de0f55128b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8700210bc158caf37a6de43275828c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200aebb17da3920e7071f56f0bc41f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eace74fde45a4512f15d0e7199d8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f4bc5a66dbf336cffc525b62793a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297c5d80bda6c13ab0ad93458baddd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b348dc4c8e0ecf8b0ba4712eb0106210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa25042e99b0a52b0113fc98d2cf39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7252756ffc17a69245afe036568aa35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae3c6b3a140c42e0a1c4191171709f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eb43a4ac4fe59d05055c55c18d439214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e478bdd78796fab427a88eac219e37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b56eab455a181dae14d1d3a4d29fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669eaf9b941af6f5e442f7eb57af9ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db095b5ff7d72fa05343889bd4cf9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d2a0cd9527d9cec619358292a0d81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde0f668d4f3cfb7a809fe6977e9b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197922d99c172e58339e1eb2b8aeaca6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa82b905c5f1599d2e309b0d004acc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8aa659d652b3a1cab5a2fc48d499a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f514b55cb5b912120efdad77945243224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c16587f73675c6f889b1a0932243225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b591e5fb194e2d324a5c01154914e76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728cc867bdff20acb3ac52180b57ebd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31738211645187e73fb7b15d716d74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4cb99dd830b74f240609e623105c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b5d7b48e28fbf996fc6dbe6ddd82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cacd67e748e8892682db8ca96e9e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb8940013962849a77d51e1afe3377232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e7e8bf68f763ba63b28a301f140f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719366b875a7b258e70d0aa66e8e528234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498a956c292498917fdf463ee446380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006f811a546e57907fac37d7069bae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8690f1928779ae1f440ef0364876b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716a79cf1629a1e961f5670c4a41756238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaae49ee304b924390a8b1c7036931239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14a61f23332fe6df34dcb5ec2b9bf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe4c668b5e2794f816123ac9d6c70e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeee0e198e307158de66ee6ab3fc0f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd44279235b6ee22a490f1a1d74e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829113518844f905060818f3c7f8623244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc35c0ee9072b1e3071f3d58cbffe39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af0b096cff232234451f6cfc759df1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0712edfdc4a1686c6b84f5123c2b8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309e7bb54d04275db8909f274afede9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cd27b68ccff61dccc52f1b6c90caa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37b9f8dcd23198f5813639cdb2a9b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2815d9de109abf017e0257083647a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03c42513519337b23491025d26d789252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099ffc1b2a9d13b8934c76172cf4442253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c273c6c6a966af885c11384699028254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d187dfb2543c683e00c471fd2a08b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189d75a0d422b2173b33ae63f21a53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aa1926456653a68af9347b5e5b444257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e90cda0a2ed278cac685dddb0a3b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dc79690771cdefe2fcec1355aae36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8b945660437bf5a8c486462e6119260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeff2830edea595307c84d4ea1aa62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d4d9d52879b193d4e291b0dcffe9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dddf4337a53ca0b4b3a416fb94b9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380aa71c48a720b3690aa727523b63c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5c272fc2b7b91d2a528e8d694adf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f42b674c783e7a6560781687302af9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59738d26d033f567094db0ef780ca74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f25407153baff55ca1fbddc0a22ee6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70d4f72ec70e53ae31b31973f0209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a5cc7dcb0d9278da34cd713a18dbf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb78a252fefda1d378498d5d1c4e1bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507511d866cf4ad09a8d41bcf775fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9afc93e94eb26d445dee8cc547050273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be7ca246f66bb83a25c55ca5c1ab33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa46c4b27b73e98e8a334fde2d394275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114679008133da005134ab260128fe76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e3dc72de6d7f076ba83f85f2f6889277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a752a4808ccc6f3bd994e459f97ee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c110834ace93a1e34a999f98040e7df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbdb79cc89089ed9b8cf17889911fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436415725ede3f674982a8f76b4645b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b6dcbca558397a3301f82a742a6ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e64d6259f03acc4c1f05a2bb3d4245283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f2ff476a01ce40d74da8f577b57ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ba7e5b96827c8b7b2ae6d3dd459b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9858de10b02bd8ab61be5afd8543f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91f230ee1c912d7656755f7398ff0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419045205e484ad6fa93346ae6aab54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb896efc56ca1af859d6eec18a7225f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e736bfe5712b370184ea07fe2302b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12e6a775cade5b253f3c4f96146a65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a182b63941fe93d2711757b9be0861292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfead3c95c2c3dfc256acd1bee6723293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28fc3f939751400ab28533b0a55c5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8ac5fe8af490f7a2bdb4a925544b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f5c1353035593b40b27cd58aa0261296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d87781f0a4906d09cb812e33c3adf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d26e1ea141c29d9cae304a03c1a70e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cdb8d269b0de13979d8dd99b84ec0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be72d69c7c28d8f6ff98a3f7485e654300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808c76d87b003fa93383021486d167b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db82c07f03163adef7be797f161da1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbf53c9a941a3354577946596a10da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4e12def4f34fe9ada54e2791a0ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdaddc7dbc77f7c8fe3d6d11ce515e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f66462393916ac49b27288764749e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d452815710e79f73b7a28d9cdd8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e86c0941d3aa3d4c2059f8789f9eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42743bf21a7434950aad814ba2d31914309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddbad0180f524d7e4aa627a830ae9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd92a08573305b587d03a96da925e4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44ea902cf7bee36039c63a2c7eb105312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42cc14ebcf6cad46b4006d722cd7e8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29be3b72a3ce5c911524eb1a394d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f951cab7b6cee6b6f48020126e6d6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c585bda05b279536c695fff6be5c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ca94c56be334f2b2214e8a7898898317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914db868c1aba3e2e292d0fb6afd3979318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8875a44a81bedcc496142f6bcb9041319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e434e6cbcbff1547d1e1b8ffb85c72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f124e40739337ed2dd513aad5a4f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acaa830f40312f7c8367d1c90162a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573439872bd9a0b2568c8b6a8b05a8c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aff423a64851c59d0b839221333f94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0b6f189cf80953d1e9ff05f99b05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8edda916cfccf03d5741d4c10323326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7392f3e082f2f1f9964b7e2fee1186327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f9cc9036c3e44b7eba85e742f65a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d31c031529d8dfcbfa5769b16418c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317820d551f51a1ef3d7f8707c8ed581330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d16b7b01328fbeae082eb917c64242331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbb5f3548d2139fceca75fb253f0f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3e60247be2edbff9294373892aa2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96a596f60efb7926ec8ad4bd9c8ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9aa0461512ac76c8625a73cd7fdd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a94fb0ab865bf2e599efa31451340336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af4a927821e4e45d0e6bb22d2db907337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76523860e2c9de1c33dc40251cb37d57338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda43bc0d4ee75954c0706422d277b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e3f6edd9cdc43c66fa9664fd9fb96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eef867d5f039e3b337b95379d6a22c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a107684493a7db5ec5e406ff6e1a89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860894aac8fb92f414f2cd4235724c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d13154e1caa0a8a985510bc079be73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bad379919ff7d9df936908fdaef1e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf7313c0ea524e92e88a9739a9c02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c16437d16fe5c9ebfa7eacfc5f43e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e9c86429faca70854c5e26b6407b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a1d3bbdfa097f1d31be3932b99db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb5d83fd780fed396699748ff28deb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d419b745cc30e13e1e28cf28f4c97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577340b492d9190e1b57a56a331b5765352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97806d18b55f0eb525f5a835aec35a1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85dc310e172e96ca1964397f803e58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3c23fcbc5c8a09fb03e5590c9dd4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdb8098052c02ac59d72d7980e1816356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfddeb486fbf4cb2b37fd01999c6a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c5f070176f315e2bfe4e905306f24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cac0dbbeb1d9834ddf96790a1e76d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0f7be46385cd35bb8d79696611e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8843ce734564ee02a11a5c345ee88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec45625df3e21b6b9e1e559c98d07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63e608e36b4d1fb0be062e8329382363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855c7ef92bbeea612fe169a8612cbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8da1568a4e102425319d23978e27e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a5c5eff1c117a34b0cc78d00bdb0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657955248f2004294220b3ca874f2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e27c9eeab9b6253002a04875b655b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d879912a524730cfdacf10907c424c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b5df7dc6b307b657e7345926630c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ed2dbd48bf701bc5474631e2f9d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d21039c645364736f757b7e0e4831372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c7520fc33aed70905524f262ea098373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e56242d5d882b7ece5362d4ed761374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d910d1cca6224b0f2ff9d2f0f54e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802ad324f42a81381974a75a145f830376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664ba5f9303f90b75a89ba309ae6bfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de95e20f0fe39eb7226b3aa0924a418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844153ea3f96646640adebc4920025379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595d3f5708d91a1a262d144af48c753380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce43ab50f0d18e384839ee42b30ff2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228030e2eacf3adec476a94b24da438382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baa6cad64533c5f2e1fcff61ae02fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb3f78e26272e9c190d0b1ba568a03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a6b5f4912b3fbbc0ccf31e14cddc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be1aa2fa949c6fcbcb37946c36b04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7931eec7f69e4356784966000a852c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b406f9c7c4baf87e8011289237983388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e9652ce24a08f7d80e158e36c6049389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73488db152eba5d380aa4c578fbf111390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc208dd891037021fbc390d0928a54f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea443b85ef30d0d4f506e277c4adaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45f544f6124648b3432dbbebef87d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89c2f0c6fadfde1d47a639edc3ec49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038db102f8e13cb950d3ec95b44a4fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277a037d718a8b514cac9346454c87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ce6ad39d319b004aecf383592f4f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2428ffeb5b70049b3c4691c35873f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834babbf70a51fb626ff6418fc66f3ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27305c195b00640c7ff14d91fd5d5bfb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dbaf61c3d9916a7cff6b3bb573cf8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6890768d47a7991c7c8c51bb8ed612b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be152d39e3189c94ee012f68b47f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48690cba45f736c65147d66081add1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912093a179f3e6101cc0e70a81eb4c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e2a2a27b63270374e8981f9657e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063d78ac2b598719c547c853a9f2b42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ed4ef248b48b733187a574386513a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec7bffc1bdcf4961f751480a09569b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c197ca112c7bc9f340c02bda14773a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6dfaa85f477e48c991fe3a54cc4d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be6d17c9f5610629f09182406982f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c56e25d820a7019080274c5e0360413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42098b5a3d0c9aa46d6d05d6c5d6a9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f7d6909c4571fef39b5da2e96a03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d6bc0f7fdc7378cd9d731c90735e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72160b95244290e7061131aaa767b63c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f29bb6ee6b3251aaea5193d1c3ba7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c6617acdfeec609a486e15b76f090419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2f19bb1b08fb59305f655388e9938420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467508a402b54f615546d97472ac81d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11be225f0bb7ea3496b36f07b159bf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227afaac763967f4b74a8248719e66e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702eed2a9f2f30cbff2a354c1b0a544424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a0804072dbb7233c8f0fa6c6cf92e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2121dbf850c180bd68431f0f847a3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7388b229ac803e4727f7d5432c16d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b2d26ed95d7d51dc4ddf783e29dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832057cbe868edfc8cd003f78f7cf45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5da5a6dbe0b7d0c073954d4493d41e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09639abfa78fa91b2d47d58b7d5aa94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006dd5a8e50434d152d9887e85901a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a656c128d99f007951b6deb1c3ab2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006fb0107d1419b31f093cdf31bf14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96578046a5590202bcc5ec1b4432c8dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b633ca0b19582e72656cfb2fed58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e49d02a38524bfb25e5db480e213437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653f4035adfcd01786cada6d6672e7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dce43f3dfd8fbb25e3f918bdb026d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e43f335a67625eea858e6203d4eb05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75f1e974e42ecf75024a9937ff355c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3ee42a88cebd1ca888676d3fe2d6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca32097f8dbe1c50eff5ce8e63920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f68367bac822fe43938fb16f1f43444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9cd60ff350e213a093cad8123a7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481aa327602ef9292c0327f7487c832446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478203a4648253b4f9a2b33634ca3281447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c984f3d41b912eec5f884707ce198448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8676e453589b659bc43206970c6c6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334a0762e5325280a8120c77225010d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986d3318e14c2a645f4efa9bf4bd1df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93533871b38197affcaf8e6ef173551452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e6f7b6dd94f0ebae2d7887918c3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b908fb8da5d6c511eb8ec70a1c4f700454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982e2fb3881f6cd1339de582ed4a5fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0f2ab34c7a19fe521b639101c4b3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf979bef22eeadc0af1c0c204d332e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ef82d46b3e17972719a31b4cc3b1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531c0ce77dd2f3e693ab8c4b2a9433c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc290e5ed447a44d77fcb7943c571f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b818d1d89e1caecc7e9247b79b29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70a69f17ec6fe4e0929de7d894a0a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f7cb0bf470c1d0edd5d73b1dce5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ce14069e356dc273f65d42ab6af5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ecaed934181fdcd52d29979016237465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ca0f99e21d19d0d6ea39e27b5840b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845f233084f08e460e5bb6bb31eef84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a31a27fdcecb1ebf4892a9559fd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f26e6f796497e37eb124bc5c4894c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22ac4e22d083c8b36078843fa94fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e16acffb0232cd20bdf5aaf532c8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e11e55bdbd3ee8c031296347e433c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a18521eb3de7d0862ca2445edf3c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4d79f7ffd058b8f29e031fef281a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e384ff60761d92c640b86907a6e7a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7a3b8939c6b0874027f637f755627476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaaca318ad576f8c872a491dd3546f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b672976d54ad18de89aa98a937fa9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd7cca472b2dd5c985caf0914a9fd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb96dfaec5d80ffe45be0536558ec8f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce58e02ce1026971fe197e1ff7705481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f011032376d7e2467f09ed367d022482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b49fbb3018d5a7d74f0b80015df1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed4240fb67b1d409a3baaf600f01f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46b8ffacd9b07595deaf37d06af28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5582657d9e722234cde4b8039da9b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd81581cf2797f49071934f996e25b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f58bf11968e6109a7c2b06ebcc7028488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d62d46fce320c4302e4062c46012d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b0921876b63ba64e42c8922e260b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b49b0397404843bda3e510f5b3f889491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf477d208cce2b686a07636483490c72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3720461df511692769fc515d723e51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcaacaa8e61bd1a3393d27e6dd95b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29044f39a190ffeadd1263b88449ae84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d904f908a68b44765ba0e2a157e311496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cce9e92b932b597cdd46e7828c916497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146eda846d4e9a2f8258b91becd444a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f4fce8b91c8a91691e2dbcd69778b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344115359813f6f8ebeaa2feacc40d3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f135fdda3af56aaac7a4c0f23cb63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad38099aba18ad7a2c7def3114aca8d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84a03b9f372646b6c30c471e6512cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721ae81cfecfab6d816cbc86a983efe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d6cfe8383ca59eb96fdbbef2d8a40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c2741f2e563a19d3f2f5e61756cef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa92a8361daf4b9c957e422758f2cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae49ace01e98cffa3709feb60bda4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aed6731b15193a020ec8bf72cb1964509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d3c3bf29c6b6a61a2aa8e460b3a44510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755315cc85e205307f2c65b7ebaca6be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afab57f6dacd01b9b0a494e00f083a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697ce9c90d40e8d5d9116cbe60f600b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0bbdbaf6911c97d6765308c33099c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7aff604ee85c4302ce0c1ea7ca8ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3b84a055e8b521965359a261ba99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0907526ec8bc7b37e1776d8accf5c25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b832d84df6b75e6a60f1246ba73af6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963e6007f0f8f12a8af1bce974ef144519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300f2f4a1cc05c03681334d7587f507520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29498516efe3c1c1b319364c4e7c74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660af716571481eb8df3b63b0033fa5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39bb467aa5e8f67a9739da4aeb3df2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a34187889335e6fcc0cd2f08b5da17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa8499ea61b2cb06fd7ffff47ebb7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26388ccd8acab27760276a1e27213f0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74990307f8a218427f50b2daaf6084b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805368d0be54c15bcfbb80b9141372d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b811eb2287e564241dab85afffee3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfea2c0e683144cefd6a2ef6e2021530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1e57233d124f8578477453c2527c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094e03a173bc83789486f8ae216b50b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dfb58a31b9d4d238774fea3674b89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089bd00ae253f9dfc378e281b516fc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53886a1287b2b4010e914d220e115e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f58357bd637bf233932203b099539536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca6e7b977b90ed45ae9295e147d19c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558cd534d2cbc95674ca618fb89bf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe23543b717891aac46c49d84f8737d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d2f175949c3320498ed19bf1366b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f2c4973bd81c9d96245e83ef75999541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d7d9ab1c0972c8b7bf5c537a82fa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e94823e56d96381f3ff8e26d16fb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6698b906817d7d4c77f84aa70afc5a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc4aafabae188c013732d3d1983aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959194fa15bc455005dfb1ce76c9c97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4feceda02dd05519a4b85c7c51ac7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb8c48a70483664a3f97f52db01f06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc8819c38dab441a9547e9312f238549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac50ab707093fc5222eff37c57bc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e3f7a7d4f1054b97fe72d22a06c7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b0f1e1b73275761bc087731ce9e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2755e7ffa58cec034ec1c19e89f72f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc8b08dda381fe2953d6cabbd15fc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece823017057ddcce3591a50c356551555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335e1524295a9e3b7b0506ef7e8e1fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc694b7837de39b15f757006282a37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fcdca6410fa96ce31ace413ab9b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b413d70dacf5bf834b2c702ee2e5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970097bb898d862ba7c7197ea35ce8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83132655b31257feb79f7805280e12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f995fa12d6db86a9b1d75029e86ba5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab320556e1d120bcee4476988528077563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bb6fba1ca80426c7722d765c8efa3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ecf5d0bfbc5888710da348add3fae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d15e1aee07fca4e20bae0944306e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5584b60433e3ea7658780e2cba258567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f4ecfc6ec365d2673ee7a8bf50dc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca846864d68b031fbfc1b8c0170a4ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177a48a85ef6f31b63871765199f022570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0c76226df322eb0fe81ff92ca0634571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd0d10482753fa074e5007e1bd7a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0202bf403adf96f688bd1e300cab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca538ff6714944d84f51f59d4a40fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb260de49578523780cf1a79150ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbfd4db0ab03cdd41f4340d91aeff5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f300826e56cc0111ff3ac70196bbc57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159ae9765fa2ceb235e760f8cf8f82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c38fe99be2b3be94e3d478a0e8858579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086ff06e0439587caf5bff11c3464f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf62a0282d454448b06656148833ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bc2d350af45a6263bc1516808d032582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7285099a9d094b53c996dc7e279c27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e547ddc640f05a00f2f4ff0ba00c23584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aad30db7c93d46eb96c0334c7ed824585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddee4c76b2500e30b1210b7fdbaaeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c2cd1e5088822f3e36f7e0a2a020c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7741ed1daab6721e4886d1d549b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df031fd1bcd8ced9071122459f185e04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb826d7bc733daa956f8cdf38576171590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c347ec2ee1fbc8e251de6563ba77351591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4785818300cf30881f9d4ec8df3dfb0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b9868dccab923216d271013487cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ba08ec9aa97dbaacf3dbd565a45fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369f5adcdf0f867d3868791cbf04af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef9b10813423d9b14a802c606ef71f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1317cda12c2cf84e821f182721ee871597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc432e1ce924b55ecff992e6b08a714598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9fba4e1baea762bd4b4b51b048a47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eda657dcffcd91635204e75061c6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43580bf75ab5792abf2140408924d0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca5786a7b5877dee58eaf688b67a58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648bd1f2db3d2e52bcdd34d72fa6cb8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdd262f1335f02e8265d5528f8e65a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d441491af678caae644461f8e5193605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19e528c420e2fb80e1ba81d00a0bef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd21ddb6e2a9d2d6da02018b54197e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bce11ce5d7ce78cd7aec0c4778655608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bdae607cf6fe0bd135b1518bcd1e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b33435867dca16dc9779c7e8044483610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916e1b3d3cb491ccbcf4e4ced61b776611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d406d90dc525019d573e68ea4de4cd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c524f77f4c3db17d9944177db22296613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590303013d1116609b747fc30caf6b8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c86e83784e80e85bf711d1362941bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099144114327ad24affed1c6e4c77175616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e120937dfb7893b7a98a4e478d95c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0810fa9315cad2a445a908ba1d89c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aac63188aecaff1b68202932899416619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84840ae0b8f4222f7d72f9fe476211620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dea6ac5a6bd577757c21e1b320440621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f603442afbff38b42c46d57d2170a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94706c36a58eb6d43467d546ad13d5e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e4acb451fb8d462e5523ff9458e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4652d10df86b2d1769574bcf2f912625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1438084a1df7c76a827337950482d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416539d93d364dd9e8ab8cb334213792627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03234f79b74a940ebaa2281a66ed5bd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e97bba59f9f588c8f2b0da4e4817a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d8b298f6a769493947d162703edae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd979f908a6c8fafc9800c6643857fc3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277add7e0b8238ee47ea1546e66fa020632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc7576f3dee589390354f402d6fba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca1bdc8121642d44517e5db8b5f9a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d6c3e1cf54ec8090c993108bda3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3f258b7ef6c02189a98b5db7f2d8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a229bcd2069b0f7a52e12d6851e74d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3b0738e235bde892aa11f8718cfc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa914a2221a04762eb36d3acf95011639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaeec7bea59b84a96ec362a2606d2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83763bbca3bd81dab1a373b4a2b6df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fae52fde66f63ca14cdea65af1f3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab282d9cf6cdc4ed13b35c7a8bbda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017639aa01600d7de3d1100fa574d5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d49959448f7c77f7ead70ef2311cdd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2860de91501f880d6c15ca137a88f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679bd226c6d0b2f7366d27bb0a92abc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acddb8bc55a6c2319ffaa8ecba40b48648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69ecbbdb253436fc6962969d17e3a3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f9057025b9185dcaa139aacb37c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e1eede602072f2395ef79263f75e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca468c67c9ce6c71ab21efaffa80f7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c40fc092fee4dc87317f72ca720027653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b28c6afd8dbc2225936dc771602a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f3c3d385aeb10c863fb86fe60142655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd717ccc19ba109bea13c29b7185d16f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca9765d5471cc4f0186b8343081bba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee5b11ca5ee33d0560224e17046d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556fe35d63d2658b6d3b4aaae8bc752659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493aa8afc9da2aafe23aadab336a9dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e0d4f46fbcab5af4ecf0b021d2718661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c05a68aad768a72a0b1032c07ddf13662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf5ed5841663007a349dbe65a71523663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54a24a512b1f970044541e0e0082ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef983f80193907e947e61e69009a71ef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8695c7833b73bdb403f560714e2b689666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248956c2de4732c3e20e7d47cdd8938667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5a44c6d950dcb3594dec48f2de894668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4555c88bfcb92cedfb98d39305d2ee1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfee5b8d4eae74e689fc9e4dd54040670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df88408fe7ed93112fe153e866c81d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a58858fd31a454cd7096e45f0ff5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153bf93ba42d72e04a952b17b179d52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776981f774322355b7cde2fbc3b3c59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0bd7c125eed03b8bd2cf172be9b75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325961dd0e2f6a4577f6ae5bf5ed289676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20fcb4adacc7d9a85ebd5996b1c73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac75274f104be21e796938647a3592678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629726c27448d369de5938f35c6755679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8bc2be541cfb04e8af26d9c3371fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c347d3a7ea63692ea2db5120cb9787681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd82a20380a76c45f7042528dbd20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2925ea9e803ce48d62bd21f32643f9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90457f29d15ce9090374f5ec0a3ce60c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65464be152ef89e9d898775cff794bf3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b436041b1000577357611ae67a0932686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb7a15a356c71a524cd21a38e46a60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9127706aaa678b5349f942c4cad094688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6ca566e0133ae7281c08192dc71cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a56f78a10337132833f95fa46422d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc8c57078d5aafcec22d993e0f5bbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e98a12090d29f6167b40aa25c31caf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a45f4190d37f27c7a6dc33c72737693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cb9a8c6bf583ac73872443dff7ba2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2be341babf5403223be7d839dddb17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738b6a4c74606dd76e8f9975682fec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a9e0879bb72c94a32c9749c0d22b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589c7e93fac0d8224b2244202568254698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1225555f9b297afca7a375b1c76a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d5d08af37692b868a8be17ca4654700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86a157a5522e3cdd2ed95edf553bc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e54a99c7e4b3761fd316cf11cc64702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e145c0ae15efa0b5fedfe127f3ebc6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c7a55b0c6bcd082b93b87e876285704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221025fb5e8ad6e796379042c876f98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a3e861990385fce0002f86a054500706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815dbfa03eb9f73968b289d9bb178a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e598fdf4c3d23e5ad8a88b8939bd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378c8b5741d9f0aaa6b84c1420d4136709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32832862780c738e26a79dc6cfc13cd7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587e1b85b437696a4f99c2acbe6005711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e182a747268b3529e3c87cd01077cd1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16320089b963bc03ef40a5fb0bc3da23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5fa56b8fbf96f99e8095c3e927360714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb9277f79b6501eaa25b7871e2e7e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed478e1e8f0451eceb1e92393ebfa042716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889098d775da498a8e7f7951045928ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483000b0129e1d2e0ff052ace71cf88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6b5cb9abdc498a99272dbb5f3c030719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251bd98817d5583cb4e343db35c71b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac437122cf5b7c8af630e393c510a56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36741f4a0394e343265151cf701b42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9226a1ece2030703e95c5470862d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7beaa2caf17c1ef6e1c26f322d9c14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e08d3ce23cf3064d44b5a411bbf4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c78f10ee059eb70f11972adc7c5a33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d109f46d0f252ddc12daa2abbd83f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b59ce57d99878cac1dc061d6b393b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa92e700733ac6282abe53a8b5d6e0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30691faec7094faafe9d59cc298aead730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a483cd0e3ff9a47f74e8a02e09b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2e989eea5c40c419165f10c76720a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87cb333822d7f3977cd3af83d668d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab7dad388b0ac8288104a4e60c039a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb94b59a97f6d71c107fa58d3c6e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120e8cbab5738f71e61f0be1a6ac195736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7401a9d3484b667f99d2c21873dffae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fff6277dcc3a05c6decccb559a6bd6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fee4164322226ac8a0520d4c85837e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3de867d6f9df6b9a8309bac882da9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109484c75aa85fa7ab6469e3a98ad0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3818ed217fa90298c24e6b766c89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196ba4423879be84f1ec1628ca59e05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e2cd8643db208d333b53a5492c952744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05277c19e71b06702115f2a9d32002745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9fa84b203a2ba022d1147ab1cc34a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2b4cdeb373da283f217f7528fef30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a081564c9ab57b60207594f85ce3e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2295a56284a093c00ca65a9870fa0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b604679a65decda09c74fa23e3ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa88b0fa63f789ae613b047e9fde6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff6f40ad1dd5423c4ce5de68687590752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93f8999df722cfdb4da0f45ab65919753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68216584a5d0f6d42c1936501ab39f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cb0cef9b6790d5f7dcb76359a873f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3297cde282eeeb3cc28757adacc86d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d4dabe007d57fd649d43199fdecb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35644531e01780050774f4c20be20b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf67ac250d5f902512a28ba0d8653759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332afff7b98fc0032311fa8e504eac5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15843d3620b530b9ba171aaafa39922761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18255d7fdc2130fa5af55b2d8a7618f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728a3665706b4b1bd4d2171f3c667f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ad781c7cde628de776e9f0bd04e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e0c39d84d3900106cf69997c30e6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5a4713a7169e1be7219e9f2f67ea9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf05ded6d8dea9a1115ba3e9873046767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec112f6ad06eb8381aafed92d76ab9a7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e82c9678c85f5ba2efbe36030a8e93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfed181258d24c2e989fff6bd3f891770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783b071073cec551e573f3b4615f672771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866d08811065502aa94ed65c1b09ce1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ebd5ccd24f45675c4014fb355cae3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996916faa3d5176543f80e4e8e63b9ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a541b252b709077c7cb2fc1c29be8ec775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b7164b8102b9dc0018367721688d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeef6fd3164ba5857b2c05697842144777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab121b7f11b9b7b46046c70a2ef3dd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7937083204dd65ba1ef5c91baead7b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7bfe3346fd3883beb08f501a59839780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae92f27c2e6f7d6cbe21207f964421781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6cbbdecc5dcec812282f601c7988782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe9445b2614d99c065fa71ddf6fb48783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af32e8834591c211c69ffc830730c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3dc0c910838eaf7ca3a45d29ee46785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646644dfab8558a59dcf5c2d5ed482dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5d36b30034d0f545291753949f916787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d147f425cae9b8336d5c09379ae56b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485ef82db479f80e7056834e853578d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c57b33dbaa5cee46f2370ffe3b4b33790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd392456e0309e9f37ac00574287048791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0c266ef3174d395d9606da00c380792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83955941540698d357fc39a1784d7af2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e686a3d824a101cfa769a4930b8ba4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa77651761adc53013d117e110812e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e657157ebb23155a872b4852ac2160796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8140d48572fc7629cb6800992f9e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e87ac0da22d0e3844425de3760d00d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5407bdc6a8519bdf310a24d11e8814e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ab426047c69e185b19d31019b7aaf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ec4b819abd74021085c9ccf3a17d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e155117e84bf83a709c1a06653ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9051ae2cc85f92c1fa7ce98dbc4f397803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607f8ea12777458d31f3af4455b6dd8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b8f823fc290d8b525ada53cf6c09805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027978dd9bd98308f4a9e398ac10fb40806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b913a257569fbf2049e01600a618a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd543e2af26755e4de1572471e9d07808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b7e4517a4acc6c0c8013a953c5dac809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5221be529cf1efe14f288d685c21ef810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4a2f8acfda11e1fbd37a99b0747da811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171f2378e5aab334648140e8fd12549812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcef477308f8e508202c4565a309bf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0820095757a77a152c73560578c200814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4341ff104f0eadfdbcf225aa757c5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3799a75cf1dc8a0f1df6a5a8ced39816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9121bed3777986a996668d860ce2ad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad372d1f5d2fbc4d059bbb6a3ce48818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fb6c306a3ebd0b1c1e8641919f52c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea48470623094f0f6ee1ad2b9453ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266aeb750b1538d8fa2880818ed5662821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8441ad7bce38099954b705056e682822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f97a1455ae593fba6825659d464ea823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27556606ab9c00bf9c7ddd7256087a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d91ff75b45dafbb075c862a1b87d032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f6c2d75c84b7ecb9633d6bc3d597a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02402cb99eac298c27516342ea303b834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8d732a90d082b5c170a75f2dc9ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b6d0334d054b6dab9bb844a22b4406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955862fecc7cecfa93eaaa8243565fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4d74323817b19f97876de26637948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c052237b576bc5d57b3a08f46f8c9df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb394af1e4e3d34653b99cb72f55210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb3e243b0bc093a2c0282d111b35f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5f2a110838c5764d04a0d4c79aced12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44940fcb3ae6f0c16871c9785e8b4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb14ae462ebc802698641071932d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4920af60a426714b81d4cc17aa2bac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b3899360d6d362a034b00ce546be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03639a64739145d16db60a459cfd6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6606488c626b2f1901b3e223232dfb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e18b1a320b66b84182410644a6fc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64493d1c9da422aecaafb5d065b8d7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fd2ebcd20fba5a58b87e644dc21621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88d5a5ac471df70e1085c20698294322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e47c779f1874066cc3a90193813fd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a38c5f988c4b03d90f63e86d3e0c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620f6b8433bfb3235104a35365594c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8a0326266b50be640e2041a3c10a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14e8378731531474dd5fbe7f816f4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4afbb578a348f84bde283cba2c5d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab5c3b86f9a81435a15bdab4ccab1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97614316f0ed1023e3d60eee7fe25130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3937f45f54896d992d8b20b15db4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e0c1f38088e0b31fb0e61291d112032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86463e28c4f76c4072ad5dcd15d30ecb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1acf73e97422c0c7a68f811691bc7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96dea1a768076c5582286d9b2e24835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f53b06a4441b8c4737dda62ea30c7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8676b5c3946c2985ba9b982858ade0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f02e9c7df71474cd48450d425418f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738820c240d404087e518cf294d3146739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0e538f3788ba391c105a113a7a5b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac81158402ba7743c360b3cc8ac1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3c8b1141bd9fd35d240eeaeb7be5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f676754a2e6f6fc108390268349143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482b28fde3206a9dce599ffee0ab0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56127f4fe9baae9944d094ba9674824245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703dc8ad3240b466eb65e11d44e36a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c37b312d72629559a7b7dd54d2715647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6021f86623b44d2d739fe8e6c321c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac398043799725f26abaac7973862e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09105ab7916bc47eae06b2c1483383b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e732453dca01c031e846407b91be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47500f84519182d2bcbc44de389415c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35343d14d22e8385d04685c21f5dabf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f73d832ec47dff728e99acd970b07554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb93e677f2780c4c198b0313d2fde455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cffee8dfcf2ee1443a586609ce0bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c088e2b3775723cf7467f1d85b5e2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6e29a645e0b13da55288c71f7862a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e260a2e4d28a034ba16b469efa39559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d3e627367ea0c53ab68c37e0f9d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ebd1a905d45aec8ab309e7ea35fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958a83037bd7b13ade29fa3e55b283862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa222a6a71395d2814ba3646af9c7aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d1a80ce21726c456720d84d7097464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9792cc8dbf45f3364a4c15a68bb9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d0d7b6e440bf6de2f46414529dbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2995118e1c9e651099df6471daf8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7897049902c0989767ffbca1b44c00f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c1a13cd3b1f9e4a19b10bdaa8fb9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f29511760d5a5c19d0cab7656a64470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86badae22b4d0a718af0a317dd83516871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b9a674b4495e6e3260b927fce4cbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a75dd81b19a330b99ceea9cb06a4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8bcacf9cb3f60bdfd4c5f5e0109a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f2764912c70396ae5f7e20b43ef7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fc2cd5cb450bd0bc3c58d85dd01276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7fac9e97e19bcb4134d19596e211a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab2e49468f20804ba44e9e7532a5ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279e528ec5820c14667ffc0c20e8c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d631e072e2e850cb818e17678ab1d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089315ef9463860c85874ddfc24c4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd990832094c24b7dd79f66138ad1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4fe396f2634bb2cdd48f8cb810b6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c28d6e0917dc04923cc95d927121a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144bf3ac96a8d1d0169c6e54e4f8a5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a7c77ed20b1091c91dbbcde68e18086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3f559250fcc549b82def3d44525ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71c4e1ee8d044a3939c851b089283588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32be8696bb443342d153df66538aa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac807a72c6faf6f0423e3c50b020b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae92a21c10f15be8f6604953f8bdcdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be851baac35b9ec6bb5c636bbe7d78392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218710a9c005a7527eaa8a834646787493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bacb88c0efb342e0c1f7431eeb94894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072553089cd27bae41b4c367e7bc31d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6f1525d1382620371ab91938e1b6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d749a3f50130974c62921d95f7547ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba625fb5873e637484bde38dda668b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53177fb6a4591e65154292af10a0fedc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa13588c42b1dd23c784da000a9fd91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7429632da01a2068ad7f4552ab73c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b9af7e6add124dd40f5fa7dd24194102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208de212e48e303f8bfe0a5ad0e198f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1766dc5400843b9875415b809ad68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9268431ffeeddac1f316e5f66850b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817138c0c7c3c42cda467dcbb93c137106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882f8a5a52226bdbef507909d1e63e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7396fc9e36e73a921d6cad16f1948108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e0065fffa9a31cefe5bc00c05bb55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7bbd4d6d861c2419dd4bc1b21ba54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c4f787e120ad3c1445a274a7cfd04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10591492ac740250d547d66debfd251f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edcd14a10215627f2086e7ac103bc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d27d4ed576ac29e114043c2ea97fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a21519a1e86456d0d77089e6bfcf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9cec581ccd1433450a149bd3fc21d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bbd552d32f2d570bcce329c8aeda7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1170c132669269a8d2ffb182a5a283118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc263209f9087cfae95b7261fe337dfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d442014de51ceebf856cab9af27e7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8a93b926e6c2f9ee35bfa4c5508a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4aedc87374352bbe484b3e495da2c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae317e147029cb3780cb52fa6c140123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2893e85df1991b6a4dceb953d7cdaed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b362ec65ff737852d985f4004bd2bc5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9a8355fb00a16eeacb40f9a4ebf00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5ffbe11abc97b6aec9082f612b3a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374279b669674eba1b4c9024079bcb52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26a07c14a0ac4d6f1860e637bd307129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c836868f609e1587d84868fca49de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacfcfc242bc69fe373cec7fa7dfae5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3f2ab6005870dbc15ada6429029f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fbaff80e7e8c8b4d137bea047054d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0b8c9f3162b153bacbe9114a9d1a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48448508c6abe386819208c737806eb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81aabf4f34c110d513df9de698ea1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb066c7a4ee988ad229ed189a86367137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291dbcb0d2bfaee1f24024b5abe6dad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4be48a62169108aa159b96192e0d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b46812aa335d99788d72681e31b647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26654852a6831c88bb20e9bf40145efc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a4b712cc0374496ced556bbe38dca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081e2fccc3252025698fd903435db9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd2ee9c409aedb61878fc77790884144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611283e57f5a7fce2af98beab45ce2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dc487c3edb289927d39c19f3032a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c7e7ab2cd387c5993e36f1e61749147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d16f9b9a61f06f18eb0918d37d3257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaf5c1b62b2b968b4b7ac3cde4f42d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf7028336f725eae2f508a87d6d022150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563ea24516e577f4eb965fd902f3c07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2119b5cb7ef69a0400e244f10ec7808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd0e827a52f6cc7f7d6252256b008f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b3f8ecc14cc10d0127c5dc56f0c8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938fa9b7695fe560b8b1fa8668d0955155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ec13751e47b41ed2c882f7cabcaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51c2e2a96668335106cb0cd282ff8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049d77e567919f10241c1d393d3e3bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb81a8f425763c56827fc907c90c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3150aa269ac61211f5a9436a87a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccdbb2d397427b53a35151398dedec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4a9a3c42a6a55f3fb0b0cc195ddf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b5ec182405cbecfd662c4dd9c8a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a075e08fd0520163816810118019d7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f686b1bfa6bd695f19f5034e241b42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc299f71ba8eb5d4c4de39c24dec5d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5dc1940b80248acd345e40ad4b84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690dac568e1b6c8b85a2d3bdd65c42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b6ad1c1b227ef03cf5224a4b6fac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8820f8d8ba82936055603502164705170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150281defc77c795686187451f930b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8f609663720c9894e2f5fe9eb5b7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbd41d42ba1cfc1aaf6092a5991e94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef2f17e699cdd361dc219013377e1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd026c8f3a8f1774eeec4175a010b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb149ce1dc11e98e5a4fc8ccf3e298176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe91caae9ada68fb1589ad9b4d57d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c638a53c76bbdb979eccaa7e653cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0aff0214c6dbca9579e8e7ea0ff22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853246881d69dabfdaff12d67ac4fb42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10e82c853807e0b59805c1885900d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a296de0b75bf08ae485bdf3c618f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a621a0d3a77d7b783a96773243bcbde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e0fc0927c5c12f4c1c1034690d502184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b3cb4d07af3666eb7ee856d5711ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4188583b73ed668c0cc9a8394680ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b20d2f0df0654343b0f3480baae89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85e9531fb385141b25df67da650d3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef73c179e599ecd886f44a197ddb03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f53f0bc039e653cc7f2568af413d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e3b79515f2c41194427b5d9a58453191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d3a222cb30e891dea537a2ae7e1b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b23789150a92178765add7fb0b09eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2b2f2527df7cf19bedfcbcc1fbb3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13977917aab0ccc181830de2a4ee53f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d89301b16cdf1a67005c1f51c2add196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ae361045320c725c33a766f9b51a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef73fc9eff5b5a1d27917b2872e30f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d2657f44919dee9fca9bef2dae0cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08f3d20ed5e5b7dd3a08c074fbb97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58588a94f14bfadecdc16593248f74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bbedf2cdc5bfb015b64f689f20705202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed61b3d9a8d0b9f296b18cf0bf0a35f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d42f919a396947d836e8e60e3d2fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ea33c889b1fca5bf9d7b73af715f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47560c3a5a3b3db75f9b21d62a66f780206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd22cc109185b4b96cd9188c5f2e8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80757299e59f170e0ff1e25d6f222f26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f0e849b146fae919b9550301534e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b2a83b1c653267b519f4e173dd35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d4f1c33509409159daadde4b0a8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678bcb5415261776b643d9562b53ac8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc65f7cbcac0d8c344525d94e9635213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb014f3c71e83ba06e3b5f06a706830214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef10268319d28be08735b1f99f8ab57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4956c19992aad9c42c882ffc7c2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab638ee216d0de0ca2fdf5fda5d863d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61639adb20f9cee5786d9f7d6d450b8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef5341ae8d88b20a1179292c3fa93e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d5172c0f9cb065720b94a7c323f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17004b2a30d0e03e16345a260dea0b6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c2f3590b848b10427974fced953f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cc7daae644567f0055a30f89a0664223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5a44203e1d4e9593dbf001e7cead224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5b90d9c5f10ba5733a4050f905fd6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fd992738ae125aefd81e0b42ff127226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff9e82d25c1a7c594aac4b067071e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a288b44549a8b1e7646aa175fe9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e484e91c49fd1bd60befd586bd602229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92690f76b95664f4386713f20bef3e7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6642503b8f03edd73ecd9d052b379231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9fd7c6a998e2b08cd03116282229d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172fee6e70bc632afe9c6deff084f78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df5944241b09c3dec09aed26b01bab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff6585c2ea21deb66f1a4511c5ee5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4e053629bafbe228512eaac33789c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ce18552b60c56b8990921e9030d5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f27c153939887b566a5a4146c1ca6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1fcd7e1669d05adf7f08db97dd46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ec9539a6d43008aca59caa598a744240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a3b0da26ddbd971e119e7081a4159241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cde743f88c877568e193f4575635e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738cb20d6707c9d55109fe106133ba1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007e793a0083918f54261da52f687c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fde2f2faf8086ec6c56b8b74e672d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bdd4d6e32eb1e0d26bd3b51fec3cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c9a5587ceac9b7df32ee601d16be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f721a3765c69ff7ea7e3ee0ed87de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d356eab6eb6006ebaacf7a9ccd623249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0638134b4c1dd48dfd42e0409400a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180890f7882d84861116733e730ec90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c256ff1ca801e7496937c24955153d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718a4a3c627157e2194bdee9dff97a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849682c756de3b7b7379a520a35774ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6232932f6194e3e0c6ff4844ce52d86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f9272840431183ae8f01b17245bbb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716c6835e99de3cc475e90d8f1063c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183beccf373b3f4b3a180089e888fbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d540a4a7c3a3028fce0145bc96d42d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dfcf99ef7fecd7e0784b846d9a83c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ceb0c0fecd9ae256ba9033c62e91f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb993c1500aa67dbe444f7348ed537262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381bdb71c1f52cab2416a89cc7a2c3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4969b4256c2a20fcd1a9e933bf3ecac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b42ef32ac16a234bfd0ae2ab1263b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746625266f131668ac4480373f8c738266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54359e50b88decb250661c7813375a9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1724eec3b8676668c21a6399b79d5b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71851cb8ce826f762d02d0b80e0a9d5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dfbfc94c3a2f7a246776891825acb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4516016acef635456f28d3aec2b1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1ec32027566ba325df81c60f7d5b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7dc07cd70a121c9ff81111baefa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befe8acfc3429e9eace170867a7d6ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c70ebb0f80f1acf153b521024d2170275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b599081a580e0ae8bcef619e0758a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001b71f021efcce3af3d9d7552bf733277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d055717ca94f2b29abadfe6db4fd3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3d9afb1f9973c74de9e6ef337c2bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f297589592bfb205e751c0465dc26bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6eb8732e997cbbfd1db59b78f8ab6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18062a54cbbaa051a55e1b1c16c915282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9c9e9b0f69fb4a5c93a82e7a2c5b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60291b90b6e1d8807c597e9ca665d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6177ff45f84e267086d39a224d95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a1b32082255820cf9e826333315e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc096d3e250faff5e72cce9c6a0140c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d70bf7225b57defb86710d526666f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00f6fd9097405afce1e9d84700fd9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d23dec9b08c2e002b2a6f3e941d02290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41cbae8566c051adbf7bd879d0e87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906c306761348c1ffb9ce6a526223cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac3147ca4a929a35034399e33ad39293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f95ed9682487608fdfe3eb17c7a7c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5e06a71c51efe0dc96e8a089b4ad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e40eafec216fe8248780ce0e2129ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75bb449bd15e2a42bfe96a61f741bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349b177a54bbe1e20dabc4b6b84a484298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42394c1afce0ff2a232231aef60f20299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931e046ce3e4c524212ab17ebea927b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a6ee896b853a9a89f6274d2214b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd23b13913dcaf633731eb7d6237795302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b169a6e5b80c735ff2296af338c5ff2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0fed8babccf436222a1eecd5492f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ab505c98faf355715b7cf4fb256b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077cab5e219cd951d875ee54d9ce87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4565bf71b96b1bda6c0e3df38e81c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ad6850d4f98ab0383b306735f178308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224c380698106f8dc42ddafe932dd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a68ba049c1256aed5fc325b22e47b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec834413257e03983479ebe1dc58f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea931add24780e7a14b1439c006b9e6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93990cdadcce226f600ca532fdac41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f235f21c1a71091d6f7107f38cb8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d24f5b658c50bac69fc32b4770d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a343d01be9c85815e1f9a10cd9dbda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82605876125202a6726d278434dc6b69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d859a818cdc7602682fe7ffb4da058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b802e37253e6b6533c4d0fffb479bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462380015ab92f34b6c6614fc7b22999320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eecefb3816510eb35242a8d165519321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8d29cb40215c5fc9311b25d508c4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e36b84874694c210d26d748d38aa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2331e4c0ab2d53f183a9e9c74203324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f0982c8af2ec60526fb77bd40e1b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4a08e096c0e462a20d3841cd04674326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8ff18988829d3036fde0119154db4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee633b5f396178726597f30b2f851ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868eeb9638f7ae799f1b7f8bec43fdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6e007d7052438a5f0fab577c09618330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebae1cc8c2d960385accac96eeb956e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d66a95bc56a088ee7359f611a8ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd537c38eb23dd3e62c103fa667f482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291db64ec3a5980afa3bcb75c3bf94aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04185fdca85a57ebf702acea8cb8b10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f6dad01aadc57734650643c1c5ea8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e66c0ea3d70cbaf26c58fbf0d4170f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087b64c99538d5d9bcd8ef9c8592f20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dd4a614d0d1f8847ecea907f0ea16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb6ae73cfc7cf227eb5df242230c14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2465e6119ffd4f7be91e60921ff6557341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532574c6483cdecb73217cc5c7978f66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5ec8f7b2e940a5c824a4871098fc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d04d5a309d5888a5d3d6450a9ef91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4818dca7335d65f7cc57e6c477c87f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8f17844d261796f721d0b807d1c54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec07f5c16f0f806790000a5d863155347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec148ca142d9b10009d6d8f814f190a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf7aea195c91994618e62dfd497b73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcd405de28b43acd50657a0aad4534350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec077ca54552bf6d58132bfe0c01fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d3b37e0fc7e0332582b64507f1635352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ec7eca9b02fe3bfa29d24bb3b94be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f3e954e7308d5826c7b579b92a5d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22361b844985d5de953483429b5b4c18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c51918e28650d4c9a00dbeb32e171356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431737be74da89b4f81ff52ac225408357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eba784b6914f205ab44e8a505098f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d47a6a875233609611566731d7967359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f2e6347b2742ab94a2f7f45679f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee01705988c8b2dde8da872accf3b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383b5bf9af54274f7a8d5ec7bdb834a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9793e58baf254c716a0e997d5588ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea6f810b2d11dea1d33cd55cc6907364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02db295cd0475b262d61156bc0a433365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a45ad7066e7b203f009e52613f3aa7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b26e7fb2ef9c3e2c82f469d821ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cea2a2de60ce9d60bc3b9ee3cacd67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e942e63af898c4ac16b3433da882f40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e053b93f9bb641fb6a2f510f308e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c70907f19935ad8116aed275e12b52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6fc1d730d5e46707fdba605df5ee1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4fa49ccf8456c0493dad7fd022721373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d59a6a086662dece21db49cc2b223d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe91b691b8e21646989278731f4915375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6924e5810f86ab8ad10e8bf9cd81e6f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73900f0afba8e569a97d1429600f80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc0b9d8b5df28dedf014e3ac3eaf6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681601693cf04fabc3a5d77d0cadda4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91c94d6853c30e16467af05c0d1b0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09df01c38e3c5a502341558b5ece44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aacdbcb277dcabbed3c96c2e7d9436382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3b62fa7f401c765cbed53875b012d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cba35a682fa5d7a4a562decdff3aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3190f84bf073f55c67c9109501853385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a20e1798a406dc40f6a82161c233f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392d0d74a5dbbd2e75b618423bcfb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1adf3615e9686cee119792ca21f348388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5c22b1f4f4b3b8310eb46179bf580389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c354f70958349e89d44303925bfaa4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6995672a928e39069cca93077037bfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea121ef9531b0367ec93683f2eb484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240501e1f7ef3679b1cf7e030760ae9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085331c305c2fdf8532ce27302a7e805394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41c172f5a3a7d3389a16795157d302395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1ed3c5c11fd56a7f1f84b2f75777f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ee9f11c0e68773279dd205c636c71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b37dd9dd1e03bcf755c96b7141c7e8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cfa05a3ca82d9c6c07e2e257166b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdf5246916625ecfe5b87fd3d3b65f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8411d0247b276785a158dabcb1c03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a56df96ebf184bbd04dcdf2128b13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566278afa3efb937ba17f031b5ef07e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecefe7c82841502557151e88c8e0dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6939cf3480863f62ba70298212631405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e0542ebd712363b2964a85da63a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5404a85a731f1ca5d60f6cf3aff84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c39475469bbebf1a36c0bdbbc7d1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e371bea4f48be4bc4bcead24c72bdc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eae4f905f4b5e6016d8cfd20ddab6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2445dcd3aeff89a51dbd072f4cb00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2a5aac32cb6abda6591afc7290ac7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cf05d89d093594a1753fb7def7515413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86d69f0cfde60fb2925770e466b58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504aec22410bc6c73357782c146120c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4842818ece05f3161c7211f704a0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895d3497387e0b8689909feb2189a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4288105c6b990cf1ba31803dcd22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536271af304fcf4a38ece80e0ca58bce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95dbd6df08905f1b069d01b4cc4b0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4e86dc7308eef533ba9ba6c9b65cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b451b2986cdf896056009e8184fb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea37441f7aecc6c6073029e141422423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecef1fea76b4af2c8965b3581a6c66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a97a1bfad2a74c8bdcaa49c591a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439997271d5ceddbafd074693ea93069426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c30ea2d1b25f235243ebd048b4087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41a5596ef2aa6ab80891caccf4751e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39628e99ae184aa83487a6db463e09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36f220752c9c981467cd5814cebb3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fe34524dcf46312c8c356a9b66f92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca251e85a710516cc9921393650722432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae11faa5f6996b419bba784cda038d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428c2c9dce27ca184396fbc1a53d28e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345fb7282f2884168f0216c54426b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b0000ca34f0252837b32377a255d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f782f1824436e5c217e0241dac7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de0d1afb547fbd13f0f76411b36692438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb26e2997297a3773954ab5de3fcd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dd8dc41b2b922c071eb7772a13519440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a780e417ae0279cbab295df8f9cefe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a10e57e09a96717a0b06fa71c68e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f83e46a019b7418af6749d9cce0bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6afbbd8f91bc48e97c2d18eff187444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98beb3c0a4de5656aebe8cdd0d597e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ec40191645ab79037fb500fc2f03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329be4a9916eee344efb6dd46c91212447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4cd0e1729c58dc2d2661fef9ae5fa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a71b1b99ffc5ce566ceb37401d9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0cf9973a367947a16f2391fe50ad2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a2cc3658ed1855c1a474d64a5f16c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a552cad1bf6e355d15d9e9b877858a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8669e89eafdb36700cb6b5b70c91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0b700a7822c8ac5801c11ee6ab408454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc684ac8a9c4425be75e8e31c10c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eca0a5458662603cbb98b5ae051ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5f162d55c8f394cc3da517d07ff4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0f75a08ba91a87f5e616a2c7a39f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24952eb3343c4b0250d10d889329aa4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73808ab123db5cba1f0a5e555d9d39c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de51abd5f9b1ad942db542c620711461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a32890f288a4f044b14a77f3c06fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee896ebce81d1bed47064ad0b55058463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b30c40396a68ee994f999ff9025c79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c08d840d5d0a4a343ffdddd699bed7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d77e22e255880405a294b6c09991a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ebae642ef7a4e648be0c610c3796467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf3bd1515c3411750fbcfb71b00b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb0bf64437cf6e02315e67fb7edd23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f98b31e2988b1ef5bfb0e9793e17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948cfed772a474e628c7a783b6e61b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd070a50cb47b401003b19a0dd7bdd00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326558590b0733fb1a602c728337bff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf13863b99eb10d3c199b56f88d596c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f0f7d271edb2740f8cd669df0c57b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23655a6bc7b99e737de787b3ae2d1c1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9336333a28e7070e5fd5b3a29b91392477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6678df201dd57f858e7848c2e31e2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9573af1031e8ea3d6936de0c18f81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf8bac12be746407a33c60a2d2355480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8e335604eea8c73470e5190fbb171481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ac519587e753cecdabdbdc2124ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaeee24a56804bc892537dacc7afbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8927a78b7c5547fd0170b06241040f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d05ea61b3d1cf2dc56ae5aaecc9d3f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97247b8778378f49ed3fa6c609d0402e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d26fe9b7bf26a2c80bdaca41c2fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de23bf12ab2e1b4fad17817582ab37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f2cdbcd75ee28e9ebc0a5a9062e4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4e06c0d72118daad83facd7f6947f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4984a076f17827ba0f929d19809aa7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a59eb94aa11d14fc221ed5ac08264492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f8e753d544b8dc8fdde3e9696fd32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346dc41a4de81d7ba5bd9a87fcc8b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c26291cb396f3bc779c0121340af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044ec5c80c4ff012da62a38237f4b28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb6aa0d3b15e951bb8c9e41dba4e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64872b1e79665547143aa944bda9fa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9cbdef82d35c3c85938f028619c32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877670140aa389175604a02ee475ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c45e1c7b3f9e880d1468bcbd61a37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b53d4b55887baa765c131e07a63a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf52d3d34283203edde594c31b989503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ec9a2ab964542fcdf75d5a8c14fba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cafd39b529e84b9624396c4878703505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748937f461fea332a9c448fb4d8abafb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062009ebafbd2310cbc90d5765049e14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a40e13be3981e69fa4e78c97c2a7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918d981feabfb7db0546223bea3b70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93c0bcbbca12ec29f53c29e8cf628a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad73a66f5d6062abcc7833fe335d2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1e1361d9ef51330f535cfebd01b8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87827456cc404d9bd0e4c23872364f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea9aaafae7c21e1114f5427b36e6d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5597a2e019e267ad08826b7638b2df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e5af73178ebaa18c1aad097921ad1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f4e64b357a3bd4402d5a20a517bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a653c8198e144b313773924d4fd17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe053ab9fdf697df186ebb7c2d6d2894519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a3e72556c4abb5b681a292ca672d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57b465ad267fef0a168e543b57c10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77306ec208a2d5ca517361b1d3d85c84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df386dee0c6c295ede212a50b6e5d28d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e5cad710fe6aece057035d9ba7f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b13a3e75ebb5c37b59c981cef54852525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6eb15c7d97e9d5c85adfd38ec4744b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478271df9814f9f3e5a9e41b5d4ca22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c9510dd0c641f35c6639fb3812530528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b06f059e30bbd132ea01e58bcae6a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd986d1a104eaba109283a0eab6f467530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f202c66bc7d81c4a7550883080eaaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257e799d89c8b75193329428dafa38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f9d49323c2f14dc63afb3fdfba58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f065b7db275d8096b5af625406ca18e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27dd28fc961758a498e2aa84b8316a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d27f4a3d21b7b598a82154df696292536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1ae0647e1b4ce868cb7344a010345537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34989533c393e860536eeb67845f38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c193b88bf9ee3371d9a91afd08a4927539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86752381c02dd2b7ed7e4c092d871540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101b2e5b5efc91051140b02a2cb91d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303a271c0cd66b32c04ed4976f1dc80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb4c710eb0ab7ed8af7452b84f938543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b555ccf11d45138b8a249a83acaef71544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ae6f3392980f8aef778ebb201c27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e5a1598fac3f2dd82be64590dfb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b7aa353b26edf8696bba38f72ecc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8deb481811ab2c132bba6444bdfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef49c51a0667d67284a015a7fbe051549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3507aff9742375e97dae26249676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984ec6ce5478b4703d31f51fb55cae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77afba36588306104c9ac34c26fc575552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d658a2ac098d3288f01fb523fca8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b40fc51be2cbef28d26d9e8828544e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cb06024ddb50fcb113dbd589273c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd2ba0df5be09ed88f7bad367ae50d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cc7fa19b5157d6b68dfc6503e71c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c27b2070a6e5a607e0fcca11dc15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd7f75e89112cff5b6cce9aee765b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5102d03fb63fc86df232d595999e2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f5dce429ce7c293f6cfda3381a738561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58946be2aec857ad47da4f5044eb636562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf793c5f021543ee19235c6a2bcc0a72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e942b289d7300003adf4ccdf7275e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46c0e4f64c623839b7f51172949dcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6ffc9834b354f16c7983089695a8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00785affd93a1a34e93892ad5f308b1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784c7f41bf4c9a3f5f6bddcae818c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0086ef160de587089eeb8494c8a0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c73771badf807d327488832802f2d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a1056f6a2a19f6dfaba3d8d42e83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352e83c5bf4bde25e37c773412afaeb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08088a59853cfead503ad68df21a3795573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb028164a849d50bb18aab7ec88024574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d29dadb9a716271fb80e5b61d13a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1652aba0f72d0e218a4178e2a80e8f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6daa47739d475fa6468d18c4237d31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafaa209e6639aacf3634fe8676b151578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896439ee4173022ec8bc2fa310062490579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b594d5539114e11ed6c4782c7310580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e37b5617d5e073f2df7ff0809040f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fede182cac4b73c965db850ed3d0c46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33fb60c9a8b020d06a38baeb63a09b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb26488f8d2f9bc40d6d388895e2e05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859bb14579ffae3a4244b45f6241d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03495983aaf1e26b0418c07bc94599586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce284e5e3566541140eccb84f085641587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d66ad09c7e0f5aa0aa418caeb4ab36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463a54588a7a9abfe7b23b3f19a82ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0116699760b1c58b09facd7c76cee8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd98f1958ce67bae67d1574e242993591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4a646b98080242160d40d0743ab46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b396d6c8176a439ea44f7bace4ba2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a2713d521592dfa369802caa8b30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3615290ebc636a42a6038aa8a7cc2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a9c046de3c405949dfc575c0e293596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866015ddf0972417f28349b314d750b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd2be51742b82d1a3adadb75aba7c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2968d8d6fc47eec6fdd046de5775e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dca5a7c18e7ed10e33037a85e28d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e2ec436526366406750512094773601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52777da24aaa08bd139d999ce2846be1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f20e5f6ed014fe9ef09a5e6fd6c14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2cd1197f976dd9a4e90aa6d945129604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62598aba91563d063ff686b06af8de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6937b495cf9030a29e130ded8c13588606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578a26c0b27abf233d281a1643cf247607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d54074247d6daa250c48f728089a48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5198d2edf1faea9da56d9f6e183b9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33b4eb525d194ed9bdba054afc83cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2d388b1647f4d17aa7989b3c4e36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cce7e446ac396577c6d6b502c4c0de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c59c71c1d2b10940c29f92abbf9d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a1a09afd5154dee0c4800fa9b4338614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae0f911805e9b4a99312037c730b3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bce1eb021d9ffe22ac1adf61e343e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93567760b9e79553a41be971b4d37fdb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d841f8b5f2095a26cdf48b3c2c3b0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77133157923311851926bcf9ca06f5f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bfeb6f4dc35e670ded73374c41978620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f064198af0662179a499c78feb401a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce952e6921a55e364539391f6b0a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ee89cb28c46ea0453edf13882e7b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc60db2346cfa2c7b428a529d73d63f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aadb758d7ac9b7c9ae384a67ffde2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710af9f2549132a8fd72c9bb6d892c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0d8c6246353d4fde7b54e74d07e45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf7f1d55c8962d20bbdb3028e8f611628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076e05b7be726f0dc68cfeae185d53a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968d908ffa1361251ff08d34ce41f75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ace1bd37820cc42a47f3e206b79a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c0b6a27203d67623eb10c795d31f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa768c8d3c8fd7854a98a03eaac3a02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6deed59c7b32e576d893be538ce81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568dcf6e147fc7ea90ec0dd9d140397635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b026292a491d19dc3638e90b7946636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada42f3372285ff9615db19a48f6cdeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15468f2d912dcd19eb1fc17ddd9379a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56c502965bb5c05cfb02133d09c61639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e965d521f26c74b6c8a217069fe8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37c5e1c4ba326847ecd0bf433470e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e890862146501b9235134bc9d31f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc26436f19047557fd16cb323e291e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0153b997cdd3e6002a1b4e897f7d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead2eac9efd527428113c26e2e2873645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4cde7d0dcefe164a1167734e945d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379ac68b189368d2286dfaac9a98a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33789d08adb8ec4863f009519b0306648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23563e6db8bd7560d8d6836bae8aa78b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361c5076e25e18167417d3e9883581b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38bc3cb93de3eb770ff7d3bb2ec21d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a7013413a71b4f1853d341451463652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579868fc76234dc70e9ff31436f6f65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b609fad6cbb0c06fa04c60952bd6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f814c18c5c74efdb34395afe84d1a86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbba6db0212572e34937ce6d1f1012a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852df6a6e25f40d89549bdf68588197657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7089a342d08f319165ca2d015475e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed84991cb89abd7e14da6c69e65ab1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68d15eca6326d991b1bd2f12fa3856660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06337bee5e4429ba3359dd71cb807661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1561f873541180a689372ef121f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0ed2c65a1e31b5d4747217cc434ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b636b67209ede8ff4a326e7747a242a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3c9638d3e00f676a2fabf5e7544a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387036a25b6aef1f39ac18f07178237c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a805933e82c93b01873136710f0bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573bd79dcec1b0e2817660d724e5bf0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490892e3d45470949ff5984514cb21a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8847c4f6a0a6e4ec4ef7b89feff41d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcfb05dd2288542b86a5e56f736c52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50449ae32b93d2c3a4e815a00fe084aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c950efdbca7cccf2a82fbf0f342ca4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d495cb46710bc77494ae9b707e4b11d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d269703c1cfcdbaab20a80f4768a13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a3baf3cf107030b74c74fecc8c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f18feebbabd23f90a7a01dd11aba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19693eb901507cd7b075727726c544d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb4a5725e035bbdcd4c71277b94425679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3433605d54be9ae380c2d310997f9b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215de61d4241f4a81a6e2e051feddd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3273520fa264121dffd0a96795881e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09fcb44de53340049603e3ac6a08c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5759eed253aba23589547f8ebbef1f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cd7ef31676f096938adb404334697685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f87549830a369b477cd9eae43b78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246bc4185cadf41dd89237878b5cd28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa82f3722c7b547d40f7ffc1cd0661688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd809c260e6c0117b864ac75efba1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8191c97c0acbef13edac54ae7f7678690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e10d68d018028be14a9f487c9222691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa05fbf472a9c558768854e71aada9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa5cef9ebf60c5b0d02d89ba6e90ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e38eb705252a6a55c325fbae2df130694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cce157f8c372bfcc7e170d13f34a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85067b8d7a78ff049fceb7ce4d56fa87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2f43eff5aa4472c516a1ea0ca58eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd161d8ca6ab7adc3eeff5890dbc0d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced3c82a61643fc500da004dcba7f56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4274a20dcc091cccbf6e64bb0f0a67700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c72f052de7e4bcba80583318c61d5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b4675138f2d6767bd426754bee721702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3503d170677cfc747fa06c8b42c73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8968c853e8d53bce00b441e7d75db38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d838c24826840dcfeaf1cb596f23705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e5037b653f0e88220d780d9d59e17706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0614fe25e1d1ce7ecca0f4d29395a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821571dd4295bf9f10b426fab89dc2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c8bdf008ed4d0d53ed7a9d423290709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c24d923bb12ea618430cd5079e48b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70092a15cbe382066b3537ea7861cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb42d7bce7119516517fe4bf4929d0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c89f5b77d34def9e3cb6d43fb8e90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7664aebcbe302c5118cfd83100dd46c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb68396a9e11985ac1d391d2b6b017d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf165584fa58dcc9a902306be7f75e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a884d5319e63be518c47e9acfc775d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ebaeedad399e6f85aebfcfd592f6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef51626ede8d6a9902ebf96060ca6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af988eab28b5fddf0ef415ed60ac7841720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72637fb110ec835f65a7d89a75dc88b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba108d51c41f9f6f013d0713170b7539722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb005d3b870afc3e033613f2fd1358723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d943d314bd7cc3dfa49eebc1cc51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850e2a9e4af32dbd8d6885fb93d8435725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0151cf46b7e0e802fbbd0b997b5758a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28614c0687dcf28882722f7b2351232727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd493acd4ae719dde408ee5d57a2b928728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4cd92655032ed600fb1d5bed4cd2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340900f11baef59d4c7a4cf5604d02c2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f406fdf5793f63ed906c840ab91ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f8afb632a8f13ef48ee50b2717c12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba433e217f8f9178a0655ac42fa1f65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931feaf63a60b4f69758052b7b2b5cb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f1a185f5c027ba33cba0f4d3b2ddf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662cb222b668090ed027fa093e9c9f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121759f7e3372d0bfa8bc339d04d3c61737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fecc4d1faf299707b19608f5c8c0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8697d4ea60cbfbea032308cbecb4cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b624acd16df9dac55b5ea20d927f4c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5960425e86239d26fc265992520be43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec594e0f60b049545ae99c4891c6d4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4baa54d8fd6ca527430aec25e8a85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c9c7a3f16125aa6c08e6a8bf90971744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348dcea53ea44fb68e920c7cdf6359b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80f87b410594d6f082d32788166241746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295bc165e21374618d1e2288aa1c3a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8cbda93f29685d88dcc783bc56d97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eef922ad12857fcca78bdf46b0002749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2c289452ab7f46a45347d0fc1d27e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23592bf3c43627de9e0081f11c20d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44fa1173ab580e42b3cca526432888752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09de26342384c6dc1c9003572a5cda0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd1e7b23056e7937a52ddc74212085754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827cd3e420e5805fafce2fdd2962965755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde6a76ddf9635188a82dabc86a541756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f687be72bad71371ce59cf6788a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a39569b13514fee6d4b6778cbf82fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac14cb5a3e9bcc4b84eab080184e09e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25daf7f0090684699ee0e73bb99b37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c7a4180f702d4af2df1afc4cae8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce3a62b5fa93f69d905dcc5bc8a072762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f619a6adb327649934912bb4a783f4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b0a9a29d16c0383ff9da41240db7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1788b874bea857342a21f09bff6f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c36a909a77a4c4303c68d4342160d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052840c9df35089b877d72a5e94b8147767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895aa24f509241dfde78665fc6107b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59a26ad2c9d4bae667eb4748a767b0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1eba4906bcdaf1f692367d06a1686770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcafc507dc4e723ed11753f4708330771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106392c0a0751529e24cbe8b4a08551772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac7d3d650a97bd53d37eaa84a14f31773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7a1d2317ed4161d49dbd9aaec000e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74b9d4a2ffd0e196da3aef14347d8f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0380dfffa6a2bcc0a6658dcce42a9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac20ca64393e4e6e84a348671225d3b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1edb9f85be7804aec9b83021dbbac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8949c8399a6a9ab282d0db2e5599bfe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5282aa729ee0ad6bbc6f4f8fd1a4db9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265650ff6ba705e4aa349c49f30c6002781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da05fad69ea78000f15bd094b216d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69dd1009ea2b69ec98dff323dd9390783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf191cc073be5961bc3429c3bd8e22f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345005039e34cad4110bf568ae69f5c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbe219170d1580b79e91dae41484f8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dfe190eda2d42f3591f8e0caa0f73787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da45de9443f3d91f88b05ead848aa6f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570cacbc069fa582fb8ab5b86032554789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6c2c6b50e830e0544277eec325015790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e1ac1f54e0262d1041be31377e38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdddb03e608a148c11d772ab9ef6f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4233195c8493fc21d3b890b283180793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4766fd4614a1fb83a1bd52117a3800c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ac1c999e4b77b2fe653f1e7056f7e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4811f1855a51a7d71cb3dd8d3dcdc796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7146d809f506a439288e19e3d16d95797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bcbc213f342c36af6773c34250538798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbb499e4ea170412aba3576b598113799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcaf68f63f3f0a59ce51c6d8b71f91800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353175d929b964bbd9f352a0b7a6129f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1afdf38f99955c6280e4dbe5320a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba1d2d1de3aafcfa620d7c0172ab9f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d38d333aa7230d1b07e47ea399d5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d83b7a4ac7073deed225fa1d325a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf7786da935404ca21ab2b85adedd7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b272e0707d9d6f519c14ace71559807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f83364728a231e35cff640d9cffce808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d005ba15ce7392340f1267f947d55c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7b5a66db01dccec580e50a97756fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341518f92d7ed4da7b52fecf5148f06e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99eca619e02226da1da447139fc876812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959500f93ae8a7186b0dc7c0e2b878d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb06ee6553865ad6bbf561b504a3346814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdfe5d9cd5cd8087be471cd2c8a254815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49571180d1526cebfb755386ac392bdc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560151370c459595f721cd0b8d405510817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f2fae2878616f173df759b6363024818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12013393b95c7ad7a5d8632bb249708819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992778d39a4233b40aef296ee18fbd8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15191c1de25b934d16c6ec3400455577821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a968e740bc656eaa75429c50d9c0f63822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58882e3f57c17031be98d3cabf2ec3ab823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>