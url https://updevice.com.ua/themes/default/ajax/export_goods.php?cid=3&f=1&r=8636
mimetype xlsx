--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df470a7067f7b65619ba6e88a70d6ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66368f85c67eadcfddfeaab1d835d1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f926c41d4a665fcdabdcee092d4353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d2b32f10af277eb91d6a8c4fc85ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80115d8bbb9a9842e03fd4400ee9e2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c31d374cf82ac0980d1fcadb5f612d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1a0b7a9a16da0620e4ac0cfb238f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea151deaabed2ad4a2e37af53227d5c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55365409d0316111075eb356b3dc009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07671b59c16578d018dc873680486ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287ea52d1ca67c5ebbd3f3f0dd86e7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bfa9dbce7d9460da7b60cbf8749ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be1b1cf89b8c60b62a22b6fedcef7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec33878396be9cf1410a106aa801514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b52b805d6332d946785f119fce652815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec1620fa3f9dcef6815d3e4ce3c66c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a29d323c6d25395b5eb3de8a8d32b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a6c22f7ec52a91780f495997739918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc068173dd03770f44a03db86da1d04f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43287dc390761eb88a16feb2c1db4f9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765df483e1cd7e2e083d71b2542356bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e681055080889dc3b0a4b7f4a6f798422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f376cbe1930da55e7a938cb86cd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ac060d4965b5cef27f60ce8d88c6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef2c86f29df1149ea1b6144e51e37325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4042df242d2196a195794d687be5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e107bd3a6351b5b610dffd318cce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b5d2ffc4017d4de8561d0ace3c0fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0665fe998a4f5750ffeca7c7b1730d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbad9000762e7c17aae6bafb97c113f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757468ef6817de6a43cdc62778ebdb4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90961104f957bdc915ea59715c86655432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa3959a511341c564e9b8d2eac85633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561133744e9c8be082749f82a738d8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdb868a23b8cf6d1490ce57854e82235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b3dabbf995438ec97885b65a717436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8e2e95fffa3b988597f84aa37e09137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e8617ec6c4342a77048fa7dca5ac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118978ce2ba21991f1229136cb199f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e616845a4b398c5fa0afcb0ab2b50bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a87b94098c2b52759e786e50458c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c0e38d30bb37c8dd8f38d566bcf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c07d6e1e529b8866f1a1a2598f1f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171cd3a4dcb9587cd0ee68cb551cf3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549503e02babd89e0ac0a9fd72a31b6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546dd915b3c500558ed9431b321d3d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170ec858e6c2cce0ad573b0066d2ddf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5cfd3b6fe33cd12dba37226823d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680213532a4307a3f6fe65933e8cbb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c32e3e12f5c0f03de8df55e950903050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479c57c500e69a7328b42c5795173ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a5356ef961aeb936bdb1b5939700352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421db762edf1b99e4d39746a207bfca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb216733d53be305c7694344619f679c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaccd51872287fc8f897795c58b626755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb68c1523b413f763877913a96da1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4eb9da639ccfbd2bd4a6348045bbf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615eb4c934c1e211a64a7453dbe786258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f7f6e89d71cbc3ecacaca6e7db1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ef2c0e485ffe0b67fe3ed72a0eea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176020c775aa6abc3f099843c3e01af861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7181aa0486cc4063efd948b7158eab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0639db84c0f427707b204d5239e55a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd889b049c77958e763f8056e52e0f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71af0635f5dabbabda06b30fddf9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945ece040295dec503354ed56ef2b3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b275db6d88122cf28f7f0d97324d9ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adcebde11ac8181200e3b1f177678168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6981867abc34f008584511307a1bed569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831fb8e544442785b2e4b716d0de53370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8837263d8972fb6f0eac147c67e0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53addd9f4244190b5f720166405c69e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c754f83f12099be3e5925b494dc22173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f73f7c2d6231bcacf9456abf3ddcd974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade75f21f154678599315b1eca62d0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f9e044a7a213f4fa3debdf38d76a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34854399b264feec140c453cbc87ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2609136d3ddaed375642c50b913678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0770d2ba25ec0f11cfcd319789cb42a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded6ee73a03c103f8814eea5cd54a1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e0d1f2aa60cd4cae2c7d5751a63c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9835066751b08292f3f7499ff6772082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ac0a8ceacd0f53b9a37ceedbf239083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45848c422fb6486ad139ce826b05d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab602dcbd7d31c5356c8d6d3d967785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90aefc330e8e4dcef22ecb7369686186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274605751d07b0a2e7f7b553df54d3f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d2f70041c53b3cbeccab298bfc25688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0326c6e370cba00469d7eb76d4e4289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf24a1b0988728da84574a40916ad190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40861d6f95e35bd9f2e5abc2ef91d5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee83812f4328ff8f7486f5af62fd42b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ffa3de5e8b16c36c784478b3f10893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9de1edbbf20399dc7d2efa4f38769594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e11e0c39fab9c2937237fbf9700c0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0812625af93c8ff44eb860fc7ec1c6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc1a9e4af1b0cad41727a4e1b73fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de3f1f8b8d93f1769ff8223c1e6e1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886734d51cf4ee40eb5210e33c8c98499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d076b662ea821e4d73e6fa37776cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe29c966bceacedbbf24d899851163101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfdca9b83f0dabde207289a112ef82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e881fb07ea5fd7322303a8fc561f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a109e9c5390e613671a5e1731d7f1d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92118391fa4358955d43e9bfabc4eb53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d4cebf5bbede250d33e23d60e4401106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257f56dded06851608452d5f516d4f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7224a13202e35f5fc8e2d9ab233eedc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e91e0fc0d35dc723a0f06e5aaa8d01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531c30f0ce96682559d135252095cfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90238f377ff52d8e99c2e02344d99b32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ecdaf01e184d4686c249cee0f0634112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292d1cc38ccf16ca9c7b2a66e89e06a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d3ee43016c90f120539d7678e29de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb204f9ffc9d9286ced902850df095c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6292a292ee51e7221692a9775c2e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3db25af1ec69c5112e41fbb0cf7da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17971cca4d741e97084c68d6bc845118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c62dc7bad8bd14f23adb5b89b326df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd2a58593af4cdab8e4cc963687aa3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc29b0e17696442f3571c4aa65a99e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c400f8f418ef9134a3b0931fd4f6756122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b92ed337402ad1359d01dcaa11ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94fc0e350c47ddd348e5872916b947124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078afa5ddbe5178a491c0a4797338d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db7b1afe4d7a79c49ac87b87f1aed4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b0778cfe5db36acd37681f72e0ca9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed808d0185f7b19c71944baf03bf331b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bca0316f78700e5400d1cae44f54d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005368ae9c2b11e13368f0d78992c144130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d4f46d3d2cf4bf874a88d8b0e7fa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4005cf2a748b16329f6aaf7a19fbd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41728d109efdf57b93e8af27b1aa35a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0f3c78442ee9ff0e73583a0d005e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52210118456e834b901bab889a0199135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e0ffd592f03a042022c6e69c6b92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f5be02d06236dc669cc2b45efca7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24dd5b451e35c5d8a4387e88a61d72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df75fd5053dab799bfe6c1891a1100139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e45619ca3c221ee41538a1b02ae8fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8cd1619920ed5d19fd02cb6db7737141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99e3692f874393b6999d576df36fdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6dcc38c1730d664f4220a825bff020143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a359a7b82b94335b393105fc33de3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe802c7b216a16ecd322e8f9ddb8202145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8d875c627ec965c0e5fd7fdb8400b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888313cfd33e5da3ca7264fa9422224c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08687e6ad05be20d374272b0cccc7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73ff084418f1d7bf6ab9755a4c7cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bd7980eb22eba5e0f248e6d320bfe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd05308cfff5dab2838b41a2a7198e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207c09a2f9ab3812feae961aae51197152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d529333f94ddeb5e3711ac37230e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919678e6c9d6566c5d7083203b66d8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875bbb4e08c88b49138db37cd76f2ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212d633cc927c6eec27beedb5546d73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c8104822c627d29df4cd2a1cf734b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657050e6d0fbd7538c175a9542c907158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd488260744193b96d791bb65518a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a9026202c1f0df3e2617a1613747a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246140a470e058ce6593562080ff4aca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442e86b8100655482aa9b7f8d3700ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed879c4286723b5a9171702b194efacf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059f13375af264571dcd43dbc0a659c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc983535743d145c72184168f58f7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209690ef274ad3dbe36523db073666f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d7c3d3116c972f83eeaeeb585f691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935c8ac9eab0320ec8dc7d42d3fa512168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a933fe98b6637555d0c6c9d9fbf10f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73f6a869816a2519c6090c8ad3557f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fa0b1453b5883ff13602250350e90171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e540f7973936ca117b52ee911155c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f342c4c7e48b4764e9d693767c4fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6142f3aac21dee2044468637beae24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b7c532daa73d79916168a20296f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a850e3697d374c64852141fec55978176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8c2035a287b6d447314f10722cf20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025895302f0e67bce877c51f9da1787178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838c494292315870225e6bfc52814ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f1dfbf586fb2d0ae8f5c521d96a9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9629b1bdd6c5e8c279fc02cab6b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a7365b02791c9b010da7936a17f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d126f7d74b307b9f6b2e098366c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87c3f9fd7a0531b190b186293fd903184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ca466fa3804d9aa330724e76db93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722203d9deb2cfbf3ada595cf1d6e62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0ee0d750b826c93d2d0683734d3ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffb7eaf47002672ba05d6ba18fea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092096b0a653524d24b55daa47a44129189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2331b57f80a663af22490c3aee8ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b2b21549214e9df80027c43db90a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3653dfea4b7e6451c062751f67abcc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cfe8db154adecac93612c4ee2429c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51279a94179ba911d8396bf8f9ab0f89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069acbf6f0d7ce0044c3f5b9551d86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530531ea533459ec6e6fd9a32e86c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d178898c46ef65f98aeabc30cfc36d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230106fd244ab630ed55eeb346bb9993198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd379bf9dd32c427991f4417f6238ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c9e58ba86fdd2c5f51c5fb215c3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d649abd533349ad9f051d3ec7d5706e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446171a77d57b4bd3e9a6f31e40196f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaf88799614083d3a54ce496d8b147203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bddc27c7f9f3562295ec5d25f84c88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a3291cc955eed8217a7d3967cf502205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cfcea626f98de526ca6d117728d67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f183564befc1146b7f4090ac730641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009ba7e42fbeaefcd6ce5d88d674e31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3e9ca2301a334345cccaf4eaf9fe6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535542633a6895dc422a21b6417f533210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f334d3831aa853a654f6925bc7bdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701a1f3bec56dd426e2bead90319b71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda4539384d7ce4054b7ef535d78b99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa096fac6b4a26dc764c8b3141a521d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dc23184eb9a34210216acc89c6a58215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d288744b6d8599603d120c6eb02c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc770fe402ebcb2b519202fdd417d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba1f2295ae1240bd9eb267b8acbf90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c005741d0ce1fa7545e3a3917962af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e8de15e08d9b2eaca0070ddffdd94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c072310a01512a7ed72e9041eb7c33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543a195da57615226945dd6c2724f85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7884f00a1e024f3274c5695f05722223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059221fd9785ab86f70f9fc40795e23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4788ab9dfc50c72df3eb848c1a4256225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd165956165e17ea6500c9e01b4ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787baf384b9f2d92e7b0ef0c1c50867227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42129097209e6a95ca6f85b5f620835a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d9181fd4f416dd881ae4b2ff51c1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa421f5e095950fad3f0f879ed50d013230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a7922c389b58bd573e6494abf380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e344fc6d322d98d5e6876be23968445232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a254f4d512cc539e86ec9c66f7d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2bb69b7dbb3a7978a269c6e375dcf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e201b0c9b504d472196fa59d5e527235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3c795bef34ba8d780e765baf6cfab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd43649be7558f97ed171349841e8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ed1a3a021476a3f0b4ad4a14707fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd561b98f6be0ec1c141ecefd3016a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17724f37b1889de1c4302dfb68eeaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de49002a5995aec460404f6285d023241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abe2d12b8164c34dc8ae0df3a892b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088668f2198f3ec11e1de37238ed01b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d7a5b31944020e85df3a684999780244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1267051a83b583ce36fcaae66a6692245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e3408c6d8404e62a937f0defb882246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b3fc4e4a2a8aa9e92398fc8e685bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645ede0816e7e2ff2b58d2d06e2044b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e16ccf504fe0afd5407580bbb8052249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb408939c67b3e284cb5a070d66a6ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ae114faf2dbe37a7272c0871b52db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67bff2be489fac42053fdeb8c5116252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045aeb69efe4db74282f13da0f96bc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b050190641a53967d179d152c7427254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf1f7d1a4b2e24ebbae97eae4ae987255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39973f42daffa200c9c0eae581d40f65256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c714d16e01a4e43c7b20733f8de15257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93030ce67fe1f551177d7caf7aa9f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0fe6ee30f40cc4986a661962316f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826631ba547d691095a92cc25d8f0bf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a46fdb6e084e1abeb3761e18262e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d91f56bd18c2f58cb2aaefd2ad0609262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5838fb51162cdc6a5d47f534b8c0ea7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce372a75c63218f2984e5d04b081858264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce6cb83864201ea36dbcfba22c800265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f32d36aac3fe0ee6e2d21b8389164266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f0859e8b4f2cab727d5af1af53c0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e596a0929adf89c2f8a0960fca49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbac0e644bab30768b562b158ecf6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4257b3ea1c1338631fdbb3c7ce29b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbff6d9b407fdc924177fbe3075c15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0efd6739a4593ec7adc9764e97cd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8633ae1478928fd1e19b47361353abe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceed69607cf59467f1a532629c3f6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691531a3edd8240e5aceb2feeb696e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c12d984a27a50b9ecc16fd9f109b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6233960cf51743b9e84b6115cef7ae1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190729b648c0636bcc154abb68915bc2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcddd6dba63d366b4d650a5cf1929c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e156c3dac0f3d6b7012f6ee9af70b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea16917f3e2863314f28c589ba54ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1053cd7ce265921aff6060d08e569282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8371dcc8039fd79903418262d31aed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bdf3f36a67dc579e6364337458aad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebafb50e104d8779bbdc1952a1010dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bd165251ec45f4821c3df9393de74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272a729023835ca27fd34d0ced14e06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b560a2a394d06551faf7b9082ed2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbdf9646710628fde4924365060362289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dd7007cd26923996758cfde62fcb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aec5caa6850416e6037727e932ff4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8890c9ceadd0f711832d1da5d3de97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5eddae0946a4a1722ab3ac1ec520293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31588a3c29b6ce8d44bfd98345274030294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f9586515ea6c56d8a962c1e635a81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32239a4165dbbf908b1c3f2e3a222c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c5ee5f47fb8e4aa9107648e2b1153297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05378b78639b1d0ac4510882a3238298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529210c4c8230b1519ce3bd96330fff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e79143b54b19a24a396d56c24382e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6665277b2214d865d9865d186d0bfce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e892347ff59473b123d15ec232927302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d17232b930af23ed2b06caf1e6c2df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5010ecbb6db83d7002b47a68b312f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ed83e26f7034671f5fe5118ac1e44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863e027cfec1ef49385727f1441369a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfe9033b33e36671349accb017dd6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a470170d50f0f147a533a34d714813308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29c08ef6d58e2c9bb58a907133b7b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980e50813fa3aa34f1a54c7ac194042310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d587f7386e154ea0aa3b6d1a3952e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7649ea1c08184e94637c44c184e76e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41c7449ec0830e094876e8931c5269313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f064938ad2d0c64875991c7290c9bfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e5c54924823b463bafe9ba9000e2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545971f381691abee4ccd141441cbd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147d0421aebeae99cc8031ae49acd36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efa7efc8005f387dad86a5dea92fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ade45d67a825d96015e28d89e3f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c260db86243b45679735fe2fd7b8a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09118cc9ffad2922e7b7869d2898ec25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890615ac47dbfaa998ecf66cc1a2d4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153aa5c42a49d49150a199fddfad30b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cd2126e383307fe95245355ba5dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93153493cd31f4683fa78c0ae96b95325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7e43706e317baf51c151efbea96c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b53ccc3433c63930dc11f914751d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c17a2f4a166669d183fde44bf2c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13432e6197901e41a36db0002f32a0c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba3b06d80f9c2d36831f1d8231e267330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913540442178de7c8d374c6fd2f53afd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96bbc8a2415b139a46b714b050640332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881491814782cc8b359fa39c6542ca4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a41305aaf2ae4c52fc78be2323193334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924b51da049ee693dc9c7a1fddad3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bde3a19fddf53f065482aa37801a2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c58a22b58a955f3602da37d9c77ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201172a5b6b5afc4448bf8b4463cf20c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba619e69f263cd139a0d3a693c8155aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5960b8b3492f0c246dc893b1f037d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a351ab05561517dcde180e8371ef713341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23fdb550f72855998608c797f85c88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d1660ce79f0aa4c23590bcd220a1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1bfc54487f9923860cfe173126086344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190449ca25df6313147ee26895b6cffd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9c13f3d7c85c89704449edbb2bc25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def9f9fbc338ceefaca4a49654e923347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a27a31f245f5f1570b7c05e62f1be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12bf9ec10bb825453777a581ae8686349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f509fbddec26781ed755dbc997a217c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43594c17bb1e6e3c4861e596acd0abe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d499d15d8c7223c9e3bb6a2fe3bfd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ccc9af470d79b12927562bc6b1e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52644c5f16996c8f6549575c038443bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db586f7cacdbc645aa4659b3cd4a0b2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b627e922daa6e023b14ef23c767f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6549e9bd9bddd869e83251a4dcf4a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266045bd412f9e0225e13248e382b5aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fefb26a06304c3f1d1e8ea7cc4901359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7417a2cbd899ab24e7ebec16bd729360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6613b651d8a4b2b95cecfa6fd7da4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a8fbd1c8c8342d495d2f0dec8e634362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f424613ab1bf03cc060f28b1ac4ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccce811493e6543d58e489935b7240364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98de0a765be7bf8987341f8de0564365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ebdc2ab79571e1199a3bea8af180a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acf65f92f45e9c41833d474979260d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9f2f53c99d1ff8d79b2b57bd78cf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c7e80a20206b67376ed5e770c2ea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623559c81cd552a97e65cd66a8d296a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed95a8a0f7cd5df680e90c8b918065371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693dfb714e641d0b564354e76c9608f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5400d6b90c3275f4e3541964e7ff36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ce9873884c81a22789df6310b962374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04cf53c3932aba96da2fc1232132fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a34ba879b199040db879d11c63f67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ead84d78033937ef24586248f4ce04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604250e4361b57b5ee5dfa260a2e612c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0678380ffcbb1881462c077783762c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50642b0aa4ef6ac2c739d7f7cf5ea2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd8dab8a275d06b6ade799b51e45ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2eee5f6712cb1611d19fe17f3eb69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea612862e2088a003baf170bbec6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bcb5c4933f01b288b9c5bddfd3959384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a595834a7223bc474c3a6a915def620385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b8a24c219366af3180e31a6b14360386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de087f13306e833a04cb5ada3c5848e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa0204ff9ffb0862f39997786b0ce0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96cae5042ac26c25678b0023ec4a3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71f37c9f226247f3cf4711bb5de019390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf06560d72da3da1ac76470ad0842391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d4012121dc58b46cdca3aebb37e6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e7553f212105bff9d5ade532a208393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cd2ef782a3694d86bdc71172434a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79860816b9b59774e4d888fbe586bd93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c0bb8edf8a6ba031fe91ea41a5069396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415b88736502ed184ddea36c535cacc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b8abf04e413382b5a7242e44c5e53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c918265ed72db12b85f619a5011edc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dac6bf753acbe80417a8f05af26ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ebfc8dfe63c807c7622d4e1e09a0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52687f7f2f154106684f12d62ed36d9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303102a02ebbbb60fc1327a6978f02b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207ebb041b45e69460cbc7ec794b3dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b6da63736fa94f107b5d7efc8546c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889c48b26f341b5dab01ce468849c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16cbb21b56b523dcf24b23db1aa9fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277fd56077049a2d68c20a7170ed11d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3fca4a29e5cc459a37a2cb0f9a61d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba99db0ce2d76b11c495cb8918fb056410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7851acc1975bc43ce5e9487f36cf541411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be6f1ddf1bb6a449230f2318f6a9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac22f0f5af6fb8caca74545e411bcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe17157acb4165af4f3e0dfa36fbaae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6426670534462fdef1911203e7f11d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c032012d20d4fafb83dd81b34b50b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f9d20b3faf2d9aff739ce3634a4f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13930796ef5a87b0115b31b4f943bd76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b84f3ee309e7521d403c32dda6e4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcd75a31af20b03c57d90024141825420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56d5dbb96663ae2b682849c3e4c06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9c6fdbb1f400706da49778fb5a740422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404a31c9da7c0233685891c7a2ea2de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe08d763f9fa8756c22a796555a0c6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d69933b021928ebdc2eea954b84de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88703c3070d4ed7facb4ebc9316766f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84e8f6790bc5388e99acf5ede76e2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0c0325c37a102123e7f2163b1f7b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71d0811159021be91168e2426a07f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1076f6f88dce124246cc4cb2029e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46805975097ba6bc5689a12c28618be7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06caf4ba93bf72510c18a9af374062432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329f0f6ce733a4a781031d3d37ffba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577caea93f76149fbb846cd55039d0cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f02d17f10f3ce5de1c93e608726c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918426b3af0e814cb9246b0a46b9860436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48562570f3d7f7648a1f554465628437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba9fd1507d7666fc401340a7924a08438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363f1af84ef84a50f13450bb26bfcee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df272f677204996709e1be8b895633b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0717618353411c50d5e4843f4a340441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358442bea7c355811bb1c53991e5b47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de3a3f73ac1ae0ae0e0320942e26ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1f164e126ff49cf1baa628d35410444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9b98f5dd69faa52274879345f56d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7020179237889af5bf0ecec5d57371446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ad332e6f352efdd8b5c2c18eb312e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31b2ef7c9f086dec22e59d7472e1e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bbe79d8b7751ea9dd8ec7c276a773449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238adf97ccb6bac2b428f81eafc7024c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ce161a2b4d07e6f50ff678895cfb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e082290b48e6e8dcb1322a7ce3ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521ed4a00eea9938f306ca5c3616f0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d5ff0756c8eec15bbd2a8b1bc4b6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f9f8aa45d085668115bd440946864455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eb4d5daaf6858d1877b8437ead9f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da5a396639c400730bef5909f7f65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a87ca0e75fcc1d166f0ab731f4bb68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21143d8741c97c0e0ed849d54988470459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad81ba56d0711e1e7db8ecf7c9c3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa278632700aa69f7eefe6d8e691ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b57a81f36cb1848c9bf7000302b831462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d13f1b621f4d8a0e281a09e76f172463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae127d46fe0e01607c0a171e3e522b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ed0d34ae0483d4099c567cf31c74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551545a88dedc87adb989e81bfb893a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c367a0bcb45425d2cab14bea9903d43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad371d9d2c7b8f0cc7778832b493407d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582267717cfe699c7b3fbc496b7851a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db0b2cfd8a9b4f26544c4e26cf72b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e89528a9941616a61352295f047824471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bcab629be63a17ab3b14026e0843c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d035b0eeee41f50fdce3d8540b39c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bd7eb75d632d9fa1154099e69ac5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238501389120d4b4f1e6ef05ab05818475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1d771fe2503ac0665034bf9221f89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d2a5ce91a93fccb00cd81b77aeb62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6937dc47e3d221253459b5908a6c49e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267617c31b4076f672880610dd7d00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c7348228acc7d7c3048e61ca4a199480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2ee6cd242bd8d455d27c75a203cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369491eb78767d38ed95262fe41c7a86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024423f4f52c238d619c15e2edd2d34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d931fc2809958036be53c716f2b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9054cf002b7530d5f1b64b3ac28e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5a3bed61ab2ba6df27b88510f19b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e80222d0dcc069cd93ada138b4b7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd2743b79c66fbc9180110eac5654a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ebadfe1e3406639457fe41e7cbf00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e9ccded868a734d917a9051033f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91331cbfa049148e7b7eddafd4e722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9859e63ddf45be7ead271d851804e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5e02fd922f35a4be79b18673c6eac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0deda7d6884c676aa833a875837b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086ee27f9e59d45a7ea2465531750bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837aada3eeb4c0bed308d02531df06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead48d0f5f08c81accd7d91bcb21a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ecef19a439535ce99b2f7f6497ebc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae6c04a324bafc5dfea7fd64b45ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6bce3aa46b73c635489973e9c8bd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f9c461eb23f9e1307946c48f588c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf670ef869966ba4271e10faad6bad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93131186928d7bd64edde7494f0ab69f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6985a7c5e752705dcf0d38042620faa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda948209fe7103e6b34972714e3a750505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d308c1cfc09feacfb61f6252906f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740692fee7a0593725fc082cc82df96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc85c2617e4016234e728b50ffd9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f2381468e7ffa7df2086cd51db5f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec17929303838e897eb2670c4c01512510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239a2159cfc969bbc2f1587ea45e69e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f410ad3cd71922c8adc51e3c8400512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93094685b9d4ed153d38a3f19147d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf24da6f2796d0f7ec77161adecea3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ef13835ac034dd93dbbe4b5e26954515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01288e9943b686f8f469bc5a5b8882b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b87daeadcf32831282f0a01540e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ceb6f003989d5be871fcfa8f7c83c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918eec7d0e897964a20d09d07232745519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62805257e2368ea3e21a370b62245ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd810784430aaa18d5fb2defb11a17e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4d055d11d8966e594069d96a4392522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7e15f13fd005a3bd79a07d956ab3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47715ac6ab612846f1d6d29facc072c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ca22942334640434bc00867121426525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a136397c300515fd90a7814a48af5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508ae879f0e9388fb42cf7c30d718ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8718515fc3f0a27cd204668a4fc7c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719d3411a95e651b3ed70fe0c447d3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b7f01fd0fdd470c26ae0098e3b0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c199a17df0124cd35c5dac7c710b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b00da3949d6daf96979d8b2585911532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b5d0b9198ebd3e9989667bd7018b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbd132195d6da183a2db87e1922f00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc4a091eff36f69a30843df1b78cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832e17137503a0734d9fb72c3a40ca7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157b3e16bac72b2ffb60ca407e49aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dcf52202b6f96906aa5b938f3b5ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085fa4e46056289b19f2361f358e4fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3ad68cbca0aec9c811acc74483b63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b71b199b634a6c3fbf7a5ba737e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c6227b62575443ffd0716fa83a7cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbece9deea838fa416e2fbaac4eea3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6e19415332afbdab22528a451eb74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c3e2efd2a4bbeb5f39388f116e5d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8de708250557a1745d9c649e7b695546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae2da907a31804e0d90047dd2b701a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc786874be3a49f079a76c659c42923c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea54ff49b7abd1d63841d50bb407bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3da7ce6a620ef5fc3024d08071c827550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4108e793e0b611ce1dcb9af604f4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aacc045a39f35343057ddd04a38047552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcab5c7f019fa7b07e5e1c11c2284d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578911810a058e193b09e79977c05f6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bbff8994628cf5f5bc76cc21d1a48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681b8bde229eec80c506e73a2efe352556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df5425b08ba78ec9106429edd83d9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fa2809b94f5cedc1a2f89b42dcc4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35dc47e5ac2933561984d23c0ec861559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399d3b58d169a50cab75ebc30087769560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269ef62ece536513d8dcbef0a0282ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974936e1777ec73dc705f2660b432173562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f431b68d36881ab93101401823abb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1295e8b8e02d2db062a0e1a31eb9eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca4d43fd0e9087ffdaf2daece414c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49283b0c984d9c8d4a1b641fdd5fccec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570c688df5d3a7c8616029f9a811fe6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2d9b71b69c9751096ff2b6ecb82c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfb938899ed2480a87597a819f9ee4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b8f0da66d0c1b9106f25f1df4adb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296017a8576b728c3d44cf4c28c80f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d250b5e98a8eff8f4f2c7c545fd44f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6090a815c24c635757e419aafc9fff3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1b9480cf771081682e1cea9109dd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe0a3cf84f59e0c3900114ce1aa44575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d3073eff8d3c57a9b87b93daf5c63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456214adafbc7c8407e6f6cdf69979577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79222ceae9be373e2633ce2659fc2902578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fe24de35e516437151a788c55873a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c63febf1b4c6ca1a56de68092d4dbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224577b9f73bab234ebb5af5507c1c21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f3ffa720f6b391251eacfe9feaed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b6229a845ba836c79e50f2bd252de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ee84b54bb0e645bd4f9fbf45269b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ee481e05c64362662ecf03dfd6bfe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30c37a04c5b66e4869c0ec986de671586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe2ffeaf0eee4495a5775841fc485587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898d48796cb776e1b301704e29df1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfde8318b349ffdba5ace6b689f6db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50c760ef4855a3b048a869109750bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1217880ac63f50604cfcd24fc9b70a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b405b207108ee078835a4e4f769ba34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85edeb83b63bcb4b9c38122f6f6d9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d90e098a2256fda09f61d318f716f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd973057ffbf0784bca14dabe0730257595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403fc25f601dbf446b0eba352f9ba1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0daee0b775248d9013bc51134aad17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1436e4ac103b43d0a53d837a75d826e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e05d104e8bcb29616e6d2988aee8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3bee8ea0e6299054e54f38d80c596600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b36c69576e2878c1c56c3c49cab2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760949ef4ed7f116c3efb1e3b70ab08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d48400e9ffc4718fc0d48b1a18ddd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd28997efba64ea1ca6e86ba1d75b0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c725487e1278a52221456e5feaf3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701f5537d1aaab92c2aee4a11cba04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db5bb0a3810da00938d5ae917a954607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808e20918150bd1ce297a460538f991608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf0dd52c83d39c4f88b4276586ca12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42767c572d10164642179d6e3036d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13bde18637d5636d63f2c9ab4dc78e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566e6b1ad4d1cc5887a6a8437d7e7e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52946b5fc5ad654d76fb0507c6d6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49f38df9a38fbf56a8de509d2265e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0edda9219fc4e6735b6676228d5e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f686307127cabf013b451b6be347d6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec593e90f9f4fee2a6e168875039786e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b45543fe60424552a56e048bc331f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a54cc8a0d875df017353b6ab11e2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812232ea331d9872527a3814cbb77d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590856306afa894121534bd09bb15f43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fa3ebe3d101eda1b3c2d973deea5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e292bd2aaa7988a51aba0667bc60f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d14b0a5585c96e165343ccc8c30c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce2df6a1920d177c20d5fe81bbc6c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab569fc06f217240fb42020d55b7fb20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e511ee097f140af6ead1fdfe66dbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75e8fa334b61e6801e8d96e87894d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164346f7253eaa9ccae0d0d3e9be625629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041d485f7f2dfc22f9514fb5ed94400630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ecde2161eef94bb05c570c47b90f7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fed62ea9089b4d2beba5f004e35df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a24506ad8051346265db9523036e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544377af79913c4a2bae32e909e3d523634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57745eafb0c9d0eca357891297edfbd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a2fdec4f402c8e1dc86ba3165c7df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aebf4a90e55512eb5b4637f7110c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8c1640ff9e5251d0626b5fec5b730638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0a437cb5e94f36293c6ff2779ab1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9de7090cdd8a14d130b02a892f4e44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4ee8faa628c3e9827702a3938dd1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5780141115ab7ea4a3179a93b534dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d289eb43c487ee7c354d29c1c699643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34e908f2a04c06eed26e2d7846bc0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a334e340c7f2d7c7127971f065051645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1fb378ee77a20aefa49eab224881b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab153c14aebba7c6d71a2c6cfa74fab5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e83b6432c4cf38662c2b0f5e373249648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dacdece941328a13a1e5b6ca0713cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfdc6e713bead4e7f212bb7ca7bdd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137c5f72c38d1f94a1d145c7d6d591f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704a5c43158313bf3a98284ca90cce1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b147b91ad6a2f8d944755ba426d84e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adec81c4cbd600b4e28590470de96d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954801181d22fd17b712cec72f4abcc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783c4c781293c36beeb8c86fb2e7fd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe443f26fb55a19e6d946f4b5f58104657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47b79677cfeca37d209aca1a518687658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae328fc7cdc67fe9694d73284a6ec8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c13fea1c1eb9d74cb7e6da575db53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a539c6e950e7bbdc6f357ce9e2dab1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea45f12fd3be65780fb7975dca3083662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed362de5ac039fded376237050e2c3fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540e6cba47f2c0b2aa712f5b21d7f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5c74912550ceb78aa172aeb36a5cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcebec64d378f69150e3593797e6c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a0398fc042098cb8d6f473e9e3024667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0114f22b433bc1cc5695997710302668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b419c6a1a4a547f2a7a9db4eb06e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40096283192f967daeaec7765d1a8319670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b64b8e01abc1271a9ea8f02984f5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335017b8e7bf2841101c81dced3949e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b1a4b101143d34b8ae908c8a90da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a47a5c0b1a1bc3407bdab02338959a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da271a45fe8da034416ca1b4eb8a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836642cf9146eab4b6d785aaf215f14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de693b31786275f9844ed84f790e49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06716158326ac375cf5eb95aed8491678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce93cbb0c93f06634128f1d471e2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab19034fd0b76616d558181c8d5c1f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5e3612e3184661427b8765d36ddd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c6cd66d4fed79e5d406ec8c257f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bee6594ec56ecf9a9992dea94a444f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b8886d74d1a2b09b7844eb04bce2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32742ae66edd69b770693655a830f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845eb2858ffd7bda29b5d6f27de5a0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee22d01addac3ee187f2b0991587e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3646fde1a73995be233c1ca030d2ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7dd36276404f671969576c30646d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5906efba8cd0019e569d6b0aecead3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b787dab2daff0321b6206798262a88c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e6f8ee7e3ba78d4b93e271c57a3f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f9b5178f3428fb30b133fc3eca3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447898f2c56d223d381485da199c7a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590327856dd668e5ff993d1a23c481d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52700e5e8a3cb737eb351aeb2d5b101696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcf8d731c75a35994f9941319c747697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af7e0ebe0876175fbcebe342da0bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc14e6267a8f4eccd046d9e983222699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61bdcb814297068212edc937e3db6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de73307e65f551c083c35b99d94523701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba5b840a8e91e127933af3fb7c162702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99b85413438c761a18584545c1f78703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac39debabba460986a68268de2ad1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309130d048af38a37471113f6b114340705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122973c8368c4fffc349f130a8c47e62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24795a2124452a3881a75199082d76fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b5d8fd8c9524a3c3c6e7c040204b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52bc8c0e04fc6ab80aac468dd3b40709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2285d8e2cde66b7301ce12d06b2cad1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36575b470c63c24d37b73d7b84331b18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a78a93bf335580b3e3f4689e7bff95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3889db51413b145d942fd2352dfc5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f240b10ae13f4a8f9001b89bb6f24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c053c656142be5dad6f32d07ace3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fe1c4de581fc842c833b376146fac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654eccd23551fb84357c4b794ec0afd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cd0658755dac5ed6dbea4d02c21e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b908eb4fc91aa3a3d26fa7edc63127b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a98b7b5fd2991100268baaf024cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36927d158df6a28264bb100a086685ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940d044f63786ec362edefac75c6b8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9302fd3040014a53c9a11b546be393723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39603c9ac2b4cc058632407bd58ab18e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef6201eecc363dc7e93c21749fa1e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0152f9e2205c025da0f90eb667383726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22b7a728e351860d05f58d1d49f785727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fe226159fa0d6526d181486b8cd0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920054e8700092aa3d300305609fe8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024af591d64076dcdb47352ef0a639f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05532aef03a1e8264dcba52a493eae4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba479988dc13440d2bc1766eeb51a9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd5a48332eb63d39a8752acd3615b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79717be9395122faec15a7c59c4f4d38734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f2914b409dbecc881aa77fb11a0da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bf48b6b7c600114d84647e7d65c4a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111676e02165b0b79dff3ae776ce802b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd4a4adb4b6608b87b0f03d17be7b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96b8b54a9ef8b6840a0e0c624b64e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40001e16eea24f9450a4dad0e92a7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c030545924f676575bea0475b36e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7282ddeecfeac4acd493ed97c74d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b0386a1a82063d2474631cb40854c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b077778476ec30ad2a88e6275f6724744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659522a8887d06ec618e14749380d12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419904b8aed476dc4ed0c8c4ef4544d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e232999ce5cf85f1ed07aa97dd85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9c76b390def670abc929719c6fe2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e26966f57b915322e490813f1fa34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a410b87674ef39791576496664ed5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996eab4407f6470378d0e07930abf91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6c19f54cea49ee6652166effb9e01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967a7ba895b4568a14e53c91ee8159753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e342aef19781f345989d2b098cc06754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0efc7c3467bc796bbd4134b02d0204755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758732298114d1862554d28d39f4ef3a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22547bda55cab5d7d13dc26b8ab2a0dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa47e84e67b31bfa8e0006b3e64ca29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3faa79560df4d5f06716c45de7e937759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a471eabedd3b92b26481676096d2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f590b5660306a10cdff8226ae60ac5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba7268bbfb05ec1211c70707aa1792762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eade812ae9e4eba63b5b56a4ebdbae2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db82325c26ebd61950b047872f273764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dad1a41440aed0970b057d78a3571765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552d36c367877b437aa303a1240f550766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127cddfde8887ec52afc8b2483fec42767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7f813b27ec4ba40dee06d8f40a813768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d453811b545b60e4afb0d7d283f4d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5096ba67ddba3a30eb709c963a141770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283c5d8d58f8abc30eaf97d60b0baad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06396e32178a0eddf60e52e4cba33bb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9948202728e8bbd2513e407216231773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224e20200e91b759e0ca5a61f8a7515774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7994731d53326af68ee123968838dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223e3c1fd8f07fb3c00761c4ac0e1ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50474101c52bcb6ba59e95ea0e9ffe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af60d6660efdb52c2973726d590fd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e0f502916ffebbc6721735db0f8f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f118526cc6dc61adc7338b222c689d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c2cadd449db1b061f2e4746d85c3c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2153f4d5e2ef471b0b8139ac12a654782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60796727f1500e3839e8ea04c065612783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b56fb2a9283eff5a5e0f3fa2262da2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d926abc940167ad550f3352c878863785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7970a188655946e8857e853406e5d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f00d47ff12abdbf483b5318530f29e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ef7ab95651cb45dc8f43326d73473788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385570b9201f9fd2c1905d97a3e9fd6d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d9934ff7ca08b22549bf2fa621ae1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb1ba064f010ed72a69d29dc0577b6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984b9ca7a2edbc7d52eafc81e3157b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb81b813f0407bc982533b42e9ac19793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8748187064f37f15ff0a063c84a54d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8116f88ebcad6f6c2d7f45a7cb6d141795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560d674c41200b8ab5ac38a3bac8267796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e243cc1bf332856afa79cb62912a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae57ed8b752ea2b6452ed406b14816798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dfc3982ac6ee2be3bda0aece8c7c7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8be2b04623436024753e773109298b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece294371b897665bb449114359c2c83801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b763e51a6a69c943f331b79900abb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43349e244e0c2cd0ebd5cdd83db1e7e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2020a577fd37a0b439d00f473c7e27804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d10c7860547d2085359fd3f14635805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812cbb83cc1ec1c82ad990c8663ed83806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84127a1836f4bf931f01a66225a00c3e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9f87292e48a6c1badf4f9d8b9898808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2043d5e6374e024426c0b4d29722809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d58f9eb907ac9c2d135b8ebd65966810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e9ca07d71c56517b77f7b510166e6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b80a7735570fe92404b0a94fb8e28c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1b4adc706034892c56461e468a17f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e63f944f2b18b656b09a8b50fc0a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab919b742621f22367e84d8d16fbb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ba4d184032bf6b92ef1cf8c9760b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f632a084b03610f4aba9f14d0560817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f24e53843f4231c53a8e325f35c791818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a302b5a115589f2034ffbee0f0ed31819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905022280b00c33e8b139a58c0b7f8e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de87cf8d299f8e2a9c014fd2942b751821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e07b163992a201778fa79b4405fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ee5a7ab52bd33f5e1c8ca6d996082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867a0275709a8cb4a87811067c60c433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a10c59df252c981bc42e58a22a47e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b652de1adb2e24eac4b14a4a37b46375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b177e90106145364c3457ad2acbcf256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaca803ff27becef8f3b32c0446a3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c555f6fceb0bf6dc1a9d6101a406ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69efec3910c1ec5af38639e0686a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c73a290af1da5668bf3384cdfdf1c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e671da86ca71fd69a0440d14a4084211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e888d33ba85175ec29b5cdaef2a8bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4f0db752adcd54d098938f32511f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68e2bbcc1cf879dce609995171cc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923f77cd9636161969e4a049dfac50c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b4e65632498cde565669195d8cbf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23839d58ceac5c50382c20b61be69517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63453b4a7242a1176f265ac254affb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fc41ba9eedd7451b9296e884db68a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d7142d303c2bc40726a85d7144c8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f25503248294b64e47f438b56957521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dfb5d96f29feaf3e51028a8e8582322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4678db83ffd1043a9ee57797305fe2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e413f7f9612bc5d5c5188e062e13924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137f90536b34bc9ea1983aa152cc1ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ceb9d97a4455ddd6a6429e2a32c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e1062e7081b1402e858534f9f80127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05918d37ab52714342bb5bf73a17e60528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02088003d4308ecf6114b5f30d25429829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0d1ebb6cf0a480719fe2bba6e806030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af96677d0fc349698f8748e09ae47931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bb161e1bd119d7ebbbadccf85f35332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0a2e8cad2598e43ec30f40a3ceef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba8b614b669eb91988a8953852a11034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06941b4aed66d2ff8fbdec2464bf13a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787d5db24312d3876facd352936e41536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9b4834776cc49d586d71994fee3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c506b9ece9cc1d0b0c3f187419f27538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa5b88e1d49e7ad1102994a7dcdb5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1f3ec592393a3781e0345c9807b7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d038671d5213fbef26d7aa037de8bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99f2c84f5524e9217185291d6102b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b932e43f14f37885f742aed8da0e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f58354c26302d40237690adccf9f7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54aa6cee6594be552cd6a835f288dcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e116ced116c64699a5b75cff17f2c4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee033e2d324a5288907022c3c3bded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca969b5a69ad238a1d5cf9ac43a800ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcab3ed36b6a11e4d01d90d6fec51549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c2422e791b2f86ea7a64b103be5bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33186af0f587635d0504a06d6f54d32951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b80da6dd9d2cedca035dc0940168452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2886c745eb5d2fe8705b30850b26f4753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4bd22a544d58367c0eff74e07321554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc677ab70441a1d9b7fd102922c124d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880cb27831b7d708ec1acb7fa9656ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac03dd74f60a85c57a2aebaa6bf41b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d94c4f8eadb95cd7803f9b853d7c5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783b5247cd228ecfea4d9a6e28d775059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c24c5e4b1002042a09c388b9324660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948fc2b81bb00c9d03d984acde5e2b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178778bb23ffafcf3f5e349b5f24337062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6faf3e625938c5c0ecba5fcd77833c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fc6e96b07be363a35182c389879c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661b81e18fee0f4ed07276345dca0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b72d4918879415687083e5147aac2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4a19ef016faa183f842aa4ce63a7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faa98ff977aac8ffde365ed7eb71f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c20baa1e2b927da42cc66f6519ecca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81724e095ee30c5239c27042bd3d90170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f139eb85d758c1a907e90c9c3cbd171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fad542227cee030a9c5e472843a8f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc46983e33fd012621fe9c6f9e188c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fab3a1e00185bc61efc7558ae367774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aaebf71ba33d7262266f01af3950e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b815be00acc22ea663112157ccb1ed576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319557de4491b997141730f29034100177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436c4b6dcf8e34725a8724eb218cd1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecddbee99cf2cfc1ed5606d1e4bc36b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a24cdec9f40bad529d0e57c0bd897d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b042ed55b62cd36e6cf5c15ebe90c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6023b3581e1d94b71cf3ce8331603182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd60060a302148b225c1e3a55a1d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b552c83f530cd1a2166347f1d1bd4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9095bf86240ef541a349aaa8d947d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261991ed5c56a69fe4520c0aaa04a4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca7bda6b0505184af96b2df9186ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71fb4b8721ab94fcc9e10d6123977b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aea503a80b43552e5d61235cb0931f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dedf3bda29d7ca22c81cb7479f512090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0440b7e7ee18395bbdff5075b057c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452de8eae1db8d8187d4b53dab9a47192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d6b15c5afb8243386a086f0faeb2693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b797853cc18d25c80d47c9259df27e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c55844b8f0e3b7e8b97b820e36be295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddde57d3683b10933727d330975c0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eacf8f622e26858ee4c892d25960c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ba54f9004e6eee1465d4ee61bc90b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ccb015cf6206f01d79a4f1afe76499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a00c22addea4573fdf5bac05b92a60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6690d7d8a532fd350f76def3bfa2751101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027cc854475b60cd2e2af6d316d52cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7273c40bc99dc68fe48a9663c0628d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa1e813db99f65b79101316ccf00cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc62f6cd5b04f0c34995cabdbd2f13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b53fb24c0edc39564653ad34144ff6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbbda5d503a1ffc2d72be9c87a7bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c644d2eb2fe79e170cdc43a668be3e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7128d4509a711b599578d57cd25836109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa3dc272623e2556bd72379a146671110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429449ecc6f84fb794fc7f03cda312aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586d199f153e3002bcd67ef9daa62a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206da366b6463c34f5df369adfb15f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa131849eaba086d12c8d840516f81d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2723941fc73e91a2cee5bec59b14039115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557409369a7580349c6480b95731846116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cea47cd368d9371b1e42794c49c1ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07599dd82b4d66be4fb3871766f4f4a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed06cfc5ae75436654d1a25d9beb2b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d65a48385e5c99a08152c087c8f6bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d752b9b5bc19d71d403aa92a5309121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1c0d61ba85611303f495adfc2a1a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1f2d028aee3120b9ca05c160d6357123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9a9211de9ac87a95ef23c0e40f142124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15510dd4f1efec9ebcd082ad674e2b46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515fbbe209d2b0f07e83cb875704393126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dc382505f1d269e2a4f802bbc9db7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e8f209792bcf50328d4c67fb68d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd849e45e25edcbfd9b8614fe4b2c213129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a9fad867f732f7d723866c492abdc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9234cb440992a214eb513a3973949b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd459eacd76c882738a18ddd645679132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c488c713374dabc2fa544b967c5e89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956181b0947e3d1c9a1e824e8f1b1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458fcc1d96bbe2c69ecb03fd445e25a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c9e1e11bb48b7d45313fedcf1559136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d3190f02fc906ae10111e100742b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c94a6af977ef6fffc56a2bfc868b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b71f49a555c2f8bc09d24cd56e2ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49715a00cd4743b1683a1d6c6c353140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10837ebd36b1b5259ac62a2dc02318c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacc7b5bc0afb927e84180363a619aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ae207fb17ee189da19fa96dc88686143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2faac2bb38ed900496b49be644ef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb04e45ff53e27d5c8c91f52e285fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e201f59f5e51bc0957b875cafd290146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122c37a22d6c6b1338637628392a84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a38a7405f5ff1f83d410dfd29753ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5165bbd773aea7f0893c2678f0eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f76733b51455e4c6711511b2d0c9a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb995d8603558d5964c44161908f3ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af81f8a5caf15bd7d11778796b12b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62793a1039161ded1d6928a5d714d724153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1bdf3e5bbe9df742199ce51ab0eb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209814b65aee2f2564bceb929d73379155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd560c2d8740ab1ba6e4459b4b08b5eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d38751c59fe2951af7772bcbb9b8e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddeb2f908cbf8199008c3d883dd211c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dbc85f776d8eda35e8e1597383f48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580d70fd68c82af768b5e3409e02a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64758a1d6d18ef3f61af8715fb86da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317ee6793554a3d557b7f26d6ca0fbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec572d14508a4a69e150417df11de496163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99b18e3ed55bafd54e3bcc855bb6b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee7445582f6f42f4c32204bcff1aaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576d34d983bbc902980268c64bd1411166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0ad9036669601e804f74543230090167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc46ba537640416a0e10c18b524599168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7591e733b16850eea09d7e21a269f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf74cb67c2c7a3b8e78c175c242640f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef020d55570f9d5f5b938e5c399515171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9085174ec640a60a717b71e46008ae1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9fe2dbc7f1fbe4bbfbf72f0fce085173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbbc55697be541a837e13bd71f07d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0a811e843731dcccf825a8258e3a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c73f2202ce961cc11ff8cb7fddae9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6551445a5f711d02f1e95c5de836ad0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4628d037aa2674c85f87d19739cf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04797518a27e4755fffeae45671f233d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0c361c1aa3f84ca570adf1ec09fb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292205ee344f8ead1313cb33144285ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb9a4d115cbcd505ff440e1285f5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d7ef6d36894b5b5b878c9cebffee5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe3ca94ce3543d19985c2a2458c51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e792a385bf21f0cf398699e105cf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8c7e24ffea2c6db8c7a3864520c15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89588e7910ed4799212bb41accc42f45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62603c37b958ffbd6d1feded97309e11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2be359e9dc47a5e9938de0c4998d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb5da577f67d42bb6c5ed7cfa722b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a685f522ea25a841da22d14465f9a19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5f421e6c3e062303f392d6c5c22d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953aeca3f6b9fa410102fad9a014caf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e880b65feabeda3d2bb48e81a3e8a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b596a748ba9682ed821bb8e00ab1e99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d036ddb2b72a4294d76e712c1dcaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f84e7cc388b50466a184b7ce57d227197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc61de8c08ef0bd40a9401d80cf3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d194f83055d59f34a74345838e9342199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afb3862c607bf0034b73273c19ab3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e91963645e298de70c9ec6a3b15f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b83c682f907d7623706e7771712a3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79571baf92674def02f27c5456d92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96d42a9dfd441814a581f5deb4ffe7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0621ef79fc2f7a7df0169d40ca1821b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6b5bea1304cc18c1c5afb47241255206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015387f5eff3f67853b0b037a1991a24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85360780b3320ff0898662bcea6ccda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e86ca0c10d3bf8703247fc8381490b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487dc74e84fdbbe146ab04b825342a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912abf677f90f32f67d94cdef5c350c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a23d96121d2c7869fce552576a65f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0fcde17a738527d2f530c7e0b8f14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c24235d87b84eb7c9a5d1064b284ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5524471059de6d9fd076b7f4a03a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfed3fbbf21c134fe6f4f8a22af1d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12e48c7c39c3d14e77d2445c610ed8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263610cfd289e19828952d698035bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5127d27d6aef298c4edaa80a4c6d000219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9338e0629e5a547242f4442129de78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e46ea902f568775f89b8642cfe7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dc04f748040c44d70285e0ce15c02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37927dd8ab2d055b1d9191fdccf20ece223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7e1ba98263b248d6c2ca4e44054a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44bc2c0d5ba9a322a33aa6bfb35d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a213f0553d9d718cca82315972a46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b0fbfe6606951d2523e3d520acac5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f91e8db6c477cd9e1f50c557d2ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8c0c5eacf43b8d600fd73543ff1ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e187b75301edfefe21c731a668791230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b217e8bb1fcea96ea1bdf1179be066231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4faaaa46a2f14c5faa9a6345780e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10dd4e43421b58190f588eee2a6e7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb9a4c79aa507961bf33d420d92e61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffe8702719bd1c87ab7735e1e1b813235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd530f382ad9a85c221921df20f8e7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f1556a9f4340359cf28ee5b9f309237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19beab5ee4deccc362cdf7682a907b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd70a2a052411423d8dc5d02fd70e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb82cbc3377590cbf40b1166239022240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e847fc367e810be09fe5f5ced3f5b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de18457afb2d3fb55c1b4da48dae139242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cdc0cde5365a4718ad0975fb409b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee3b0a52162a036218cd5eec10dc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e852d9c39a3b8bb11e6b3fc390a5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64faea2e311d12b9b220b2577be5d3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d02ab089541aae181361bb04a01f30247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258fa6767300291cc7cc11b36f33e02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e75cd7ee2e368b3f51d9caa643113249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098b77b1ebef462651acc6824a1f262250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015449c93a28a9380674c4f263ed0419251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e250b8c4a862b5b700a6d7c6c3cea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe3880cb7f7ba450b38a2b1b773d44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96797659f0b447a273874efedb423243254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782269b7cc04f060bdaec68b9757776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e497825950e1c51b38166680671451256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e6e02480235d39f5c40aeba2c5c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9be7e9713f4e19e5bf4027ba38735f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d5a2af3c3823587772dcf807f281d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3befeb1b31b7a44e101b62dd66cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11727a11ce32861f1a3d3a952eb5f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea266c32940d39847177573f4b71d66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde01c0933684f6fe8e37f1d44244a5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c0faeff9ea9994d2297601c39ac9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f94ffd02e616f05fc190da8dc5021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af28dbbe4953ced8975ba9b76b7edd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89233216369605d0c06ca33f5c6a654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c81c56250ea3880c9df5ad9aacd4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05ae08dd03fc0dd9bb80d4a371302269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f51cb75f449cf416714f3b3947ac6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8323126dc8da7e35a91120f154307271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c39a1fb5e2b5612d175da6669546e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a61f0846cb72359ab94e96e5c16e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca491433b4193183a8ff6a8e301aaa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ec5e29c14e44737836d689202767d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57993114ad1eeb415e6df20c3df47b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e523fd86e1b853bb904bf762a70d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25819fe7ff02dffe1309315577b21240278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d11698b01d64e8b420e323dfd7c469279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5f452066cbcc710c9be162290cce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b69b0abc1df12dacc91a0efe2559ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d3b1b505bfa0330ae66cee664575a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58351e7edd09f1e2da571b58a0b8e760283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583578caf70e4d6f10cde7f02279543284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580c6630b466911fdcb19a7c5af308285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a49058b72384851be0cf168471c41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0d02939d319cf881200b3f5506ca3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545b53c94c0baab958a35b08968d21d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfc87248b8bc0d56084a7b54cc9b9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f03179596453ce2396e7f15b7e16a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f1ff06b2f6ee8fc5e3e057b76c78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9382cedc28032e96e5e1bf76fe8d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa15296febf12c2f9988234b8f125293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5ed6e808f31bb570d8f18e50b837d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c7949d9819f8e57f28946028346e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50f5c62db71148371a9215bbc50f2d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0ff7379d247382be3e35c31c56b0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfe23de42754573f63db788d0a1d64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef341bc979fe17f5637110a6e1aae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059a1584957a34059cb1cfe1533efe8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0823349de64fe8e0b879bc29e7b108301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26104aef24d81b394a86eec34e9db1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b0bc02006a61fdaca26e03cf633c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e9b7337b3a895e88fd62f9174626304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987885121b4bf2302011c9b2d7448153305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ce1366663fd439ab835dfe5a197f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57e0bc287e6ff3c8ad6db412d8a0ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b90be1a04485d213b9fe73e93ec095308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0162399400bbbb3e20da57c5094845309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf355b86919370c4a8fc32b71b3b55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64170b80a2f68c5d1635666e3ff56f02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a541a15cb9089b6d72a6d4fa63ded312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae9f89494f3ce124b9bedba25624d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6762d0cba0b96d4b6f7beb542ed1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b45f83de650399e2d5972308ff54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c8acd97f2c4d0a261cdae2a54283316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf8117c856b0452f8f1ce753297af3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd2359ec64bec6c15999421a1f5ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fc3f15bc8fdae61f955094b214c12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2425d903fc3e9971c0b98c1693ed4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab043dea8e7744d4b0cd08b4fa12a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514b2392fe83fee8ee314b0868149f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f325d2645209087d16944cb640ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea24926d777cca1a86feb3e4d88e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc640357a938b04a0158a83de1bafc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2f304e1986b012d3d038b7f84575f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f5e577c5c24ee7fda34992a3b4fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa771a58ad2ec1138a296ed47d8653328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7ab3aca0fdad877bb9a9aa2aa4c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be9cb084849d98bacef1ba4f95794a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22740a4f2c78952db77cd874b0c2e71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ead736d44d1f4e1357e31265c4785332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aea14a8474331b5fbad5bee01c1688333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d3f5d72a7af34fe7cbe1fa73f95a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734f0f5c83d779b733f5d0313c4fcd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5df32ea1a141d2cf719a047945f66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c679303c14283dc4e8c59718b9898337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ceb2c3fc1d11e273597257bb77aaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858e5a5782244d1a90735573b0256ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64eb8796115179b515fdd87eb97707340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5252d7e938f827584a02092436dc09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533628701b99a5a8328fbc0c9b2333d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877bbcdae02da84a7276166d32f8a95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea71be998f74ef3afa67a4e0ae3b198344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f621216f2547ed689fbdd0c1533f42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d4bca6005e93f7122b8b86c9729a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484833862a756102981863c14e07e26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b464b63692aaeaad34c718c6e6394d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ebe6410083c56bfbea3028743a43d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b542c9c36c9258f479f6d08c0b072350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e869d1b8f452fdd841f7ff811ebeef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68970a3c288f3a30382f422f42504352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb794cbe4e04a59b4157df7f343d04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716331c5ad28e107ed3ec07e65c42a22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1541b87e77d448cd9b8e14b43da1146355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c886a3282fb857bf6e6aad8e90442356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97671c1552d3777f16c89cb81add9f5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c433762e96b612f79ee4c0edcdbe3d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e28278506bd60f02e8735b15dee3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23554de95d6426948ecce4d3e093682f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861c48a351cb941eba2afce7ac1629c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be4d8862760dc5e7bdbf0de213a70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd197d85912f705c9ab0806d27e734363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274b2b9d98e69ecae6e310f7d2c828364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfbee59dc1f279481e45821c8c1ee8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c528d18ab19a371f19f78e10928b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad3d791b5692742d614bc9333bfbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53838f63d9d4c4bce1b7c2ceecf360368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c5fbaa07a735285f60a00a084e737369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff746dc9055f43e6f84c448451c68e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e25369316e12285a8743c9f02c2325371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e10a0a63272b1b626fb4ed4471a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f10405e2a41700fac485974495d4a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f16a8968026014fdfceab6efac677374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee76a6ece632a959fbd4e5410f3c2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6486fea2aac9293f3bae4f77186a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab7669b5c90119925638848db6b7df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f810f987af27f599e2643845a61bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219cf67cb7df76ed5a160b7991a1a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec486aed2c7d0395c50a5ee9ed46da9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1bb67ad865dfb546ceb49e096ef69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe00a0902003f68a63c9cf11807c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e2dd9c4d5e274d91466aa5b295b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6926ba0b26611a128de4e5268c8ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5f53e3e801acb77deb7214bb7d817385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4546d86c3b38fe983b1dfadd119d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4f12b4e9560dec43696bac7cd44c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268c6b7036b16b0317aceb8f7b0df5f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e02268bda913774390b8d9c1701a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a032956620bc0401ee47ad984a1e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8acc2f69d3cac3acea04317c95a16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f844fa9bd48a7f7346493d1a17f7674392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cc3b4c06320caaf83555f6cb18039393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965672ac253057073c3a8a6487d6849b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97562150737c61d8f460afd5241dddd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78645473f1f5ec0b3a6b92f8244197c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effe15915cd8d8841446fdda18e5200397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d9aec77b6135cd456d4813df8e41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1464d93c584f216862828d49e3c5243399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612f30cdad082b41906500203e7f558400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ba886d0cbf0d45ec0b347f4b23f59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f80fccfa6abefe6eef13a2e4ec213402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5129955af175506b7c3d269f8e0cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393286507ffbdfc1d4e84cbda9414f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deafff391137ccdfb62e7a6202f6a15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77324d5ad9f97806bf7ed0b1dc2a2af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d57c4967feeb8a7f6dab1348be2c68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3db2a56832c48dc85b383830ac289408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83198dd94779abbb06b1e121a1db4b56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea55c55b2cff5969517d034647caa7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99927543721690bea0d1075fbe3c641e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a9b41e33505b8c079c73fb1f44a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84741851339e1bd82297c0309bb4c044413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32261d968b2331876b978c782277fbbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4d3bbcf764f6e30534334a91980c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4e3875dd692a1001d373a56372b65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f8b2c388a9b24d0b6cbbcf390226c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e614f5e67405702c83c1ddf5783c5af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5368b373140f2746119a3098f5a85a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aa2965f065889e594f36d262dd6db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cbe11266016dbeb14084f62c0c07e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aee069ca2cbc874a97ec4e8a1db91e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c04039ad1c4dbfd4fd52c1378caa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f251d76f293d6f2881586f580a6a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680b491d3ab8013d749bdfc63a5a23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a199ecf1626b8f19f716c68cef4e23426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5615ad375880a5aa41b04799423bf1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148446afb89986ad91350d3b31fbf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e0f93b5eaca803f84815b71f266d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903804e32dbe8a50b94df6f7e9794c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea479aeb3c1f66f124ee42a8a229a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7cfaddb711aeb6d0a656553b5d066432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44127c0fbb903139c3924a5c2dec05c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbaf22d4f166c9a2e22f116a9a99fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee47eb9e36fdbcb345cee7d60863a12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99523ec09bed9cb36d4d8681cd669e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f838757084d7cf71733f3552ecbe1b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601924319ba1049233ae2a174582db72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e92b61c03818d4fa0fbaeb680a59a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89debaa9015565a517f5107dc218132e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7cd3ebf89166da2d0e036b685eb15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2bedd4e89659fdc4b59fbdbcf4f5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb559dfd64b91044af8aaa1826459443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f50426539db786506278f011604a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bf44866c0ae86f586154dd82ff967445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b14312d92bfec10db1bbb2fb95b09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a66215788e81d7717c6d523989d74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab453e2f316ba932df991dd043c1fd6e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db72dab321094662d28b9f5da709c95449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f02ebd5b838277247d06d32397cc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840df59414d575215f9da58e7f52b5d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cc4a7283fa61b8759dfe1701131f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d0ead75a40964e1542713201a3ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6d1c45ba9d437fbd016cee57cc6e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cf9cfedca86f111d7264b153432eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bff177cd468ba73fe3607f4cd11f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498d1635f52b41013100fef2893b133457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46e26e37746b5d999ff1c4467dbf0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5d2c6ced827ac55767a6b7b40acc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070693bbf440d6e81e3f054ef127eb47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d6ca9b02e536a3367aa5cad073e2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f51959c5f40998e969248b5f3be68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897187d94a226ba79a0440fa8913582463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9fcbb6cbb99defff0ba3dea134df5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a748bff3f30c07c60758deadd898d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c8953b5ecf386882f6b0ef3ba18e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c659138c396cc2f2e5d25acbc9cfeb7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46f178dd2820a65230233213ffd9d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d29992984fc25a996a80e4ff67bdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b679b379f381d86bb7c7750e05c575470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99bdfbf0219521acdc0510280142d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe0792a6ec32d1520642214a201fcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10503cb44c4f18f8e8b1a4d2003c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c34a6e98031daccf8a79c03cecf378474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b7c4bfdcca77a9e76b9da45a80e12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54d8e9e70fdddc82b7b445a38267c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937cac694fdd288921ecfca4718cf6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2c1cb3d50fca17cb93237d6ffc05a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203f7c106c5bf421c313ebfeddc9179479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a7592cb69fb017a3d13a3e4d50c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608af8cfdb70b5fb0b3dcaa6eaaea9b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29f438e4d1a292f0910885a50d67cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3761723b7eb44714b09a1d81a0bbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb56b9cb88c3ab8d999ab02b8698802484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb81fa7f79bc312dc327d6ffa32032485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd33688385e53191438c1ed4663188486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dcedec6bc3630047acc4c9b0f4257487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d9b7b7ca604dcd43d0676e2db5cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefcca32041f337402ccbceae12180b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645d4b264e4e9487f948be613e6bb24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed45f0b85b1e976ce5f2b48e721281491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba092f51a3ee7bcbe7390dbc46c91802492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7459cf7440f22af17bd7d1974e6e4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398e7f07c8e87cfc8a7c131df3b6162494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04b90e14bfafc5b4c2c402e4437ca2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26403ea832dc953838c7c2a0e1493dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6994526e9b1a08d3f18077a39fbef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed855ddbf38f286f2c2f6988e2f101498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2adce5d6a82d2ad9fa74a896d56e61499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793c40c89d77abd09f2578069762489500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1071d6e09df59109a0d0dcee33f45a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1536c01f32f0a7c3ad58d4da93cfac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c5c5d84152a18c31c1ba95b3d723503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f2d8db1fd81ffc7a8bf85c2ad3e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5889a3d7dc9c7add6a69a5fe029bfc5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369a6ae876b258cb8d438f5f193cda5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e346770b08fc44ddab7f63bd465e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be89d7477097196c8ca4d633500bed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f3b60210805d2345bfed53eae2b38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391bfb6768911205d39b2598a63adbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b63eadec6f94b452fa29c26f916d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b86c28a1907c1a64878db648091c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97a2966bb8c036286c7c26b8df536b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f56d980371d2cc127a96d2c3a75305514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd77d58be5276262ac26e5d1d6c6ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc14de6d8a7220aca147018f97b89c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29966c29f7e8ba4164b32f835ba2467d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd8ed75faa02dcdabcf4ae5d1e669518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4df434f6272253956b33051c05603a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ea6f53e08f7cbbd7440d849f221db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737c2ba474909a1a4168a6b576b4f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55312e4ccd17f2783399bedbd08e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295978578672963e97d42749196a3430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb320af8dc3a894225eec574221a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dd6c583bcfafa8957ffc8b6c02fed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cad65a8332352113dab66b2f17d06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c31280ca91c6d043c0e1f349dd941527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b1915579b52da58ea5787461c951a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cccb9a8c7e3e93c1770c989f4fbc69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d5a74d1688c11ba034197340df757530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4c5ae03e255dc6eaaba6eb47c706e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31efbfe436039bd521f822ae7e4d61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff362b7ba27b7edefd0a81521ec7f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924c13b8899cbf4f3fd0e5a6313a3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c10fb1c198d3b5e728280a234920535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df441530af0deb6396f65be24f8bf8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3a658e8a71401d6e387b13567372537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131e5629725138861057c8c3aa9e80d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce26bc7c4eb61dbff755970f621ad0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96674d4e9ffde1751bbc9e03afb678f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef07861727395fc33f5d2b4912553541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5df0c7420fbda487e900dfceb96106542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658804eee52ea46832934a447880ebd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c46e6c3e75eed6df11def6370a7187544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333918a4bc6231aa395891ea47dcb5a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582555140f7e8064a7d4c4e7f3f7735546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47455142dd56a8ed9bb94801ef15c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c04cd3ca791e379efe043baf040260548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98a15e4bd45f3f52e120734ec3d986549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f94f26101af0dcd3d808c8ab2cf60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefe6a9b8f789c2e494312f95a60c4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869992687c45ddd76edf7b6f0648d617552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3b3c03fe7266a57464226062edae0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649da526a720b14ae70be18f498bd49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d234f6db734ade552aa5776626f7fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e36c5a7221880194d11041fa5d60a2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b99b13a80a43477b59e564b7bb50b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fb7a3aaf3693ccbc1025b41d16015558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf1400d7d7c3b23e6ce80f88d1339c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ae9a3591ea0b05afc1c3d3071b324560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb498e3218a57720a02cceab95ce2bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6a5b080933b454235bc41bda9755562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61272a5f74d9dd75fc19284d07f4f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ab2454a495708e7264c5967f7ac19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0554192dc77271ddeeca6917a02451565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab954eefa31bde84ff7fdac033ed994566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815e6bbcf5c7a248e340d9ecb629d04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac515a8237886b3824fdbda67a623ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa8ab96d2e8a9eadbf6cc6b19a6d86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165a63ea6c99edd15d9b11af020ae14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60c1f70a084e66170858b86d5ab31a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afafb50c9365e5e47d5fe9a8fc16a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1445997cb5aa67f1876cdd1e6e8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af964cfbc540f0787bd6c3b15a8eb9c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2c3f7dfb4e9a55a335f88ee9c5985575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fcf46881c8eebcc9503ac2ed2b52e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f32816997afdef56453d4472735439577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9081ace8ddd37fb933a36a6c57e00c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0a0f8f54b834b4ccbd4f9f32337a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cbbe3344a2089e31bfba0ee2147e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc931ac0e0dacea0f2a8ef5a99a8fb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7ae66ef7d41c5f6423fda3a4d4273582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df611a5c6c1700905e3e592d128731583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020b5070ae63e6b67c15ba6ab164fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb649d2435b58dddab3561ffb0ba60b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471bb9358abc2fcfc9f22a1d25c9eac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf1667022c015f22dbaff718219db8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad718ee4c9889ebc1f7b46b4e603df31588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804fb9390d6cd89ce1cfe59f2be4822589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1d07ae143b3766487adc4c2d2ffd7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55595f0a62786fe34b5dfe94c8c92f65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98409d7a13c21824b394a635c1551a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086940252424dd04f247294efee1d7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff131224665d1c1854dc845f9f5a1121594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b3ac399aeb06a74651d47e03a4baf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28ed9e08c47e5a8e367054747b270596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96d75d8f147ff73ce6d324d0c0dd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5885238c19daf6c1d5c020e43516bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a51ab04a48ea54ef7e3e87782f4d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37348204d2797a6608c1739e456a9f11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6479d77fa416bd0d239d46a6ad2512601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8d7500894a319ed26180934e19d68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d1112a812708a302d49bfd17ad91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e9c721cf6689ea343f2cb16a70b3f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975ff758ba9cc9c88f3734158892962605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd31d6ae9b19871c8c8361b595f4e98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab827157a8bce1a67fbc7575170c59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da778c042aafe4b93a23d67a884e1920608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485bfb31e3b0ec48fc561e4e72218a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433af0d5cda2f548c1d8e400f795e58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10864f1cab873f61c3b11ba9f52adb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc9c6e38de23bdb88bf510cf2e21c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d9c709512500c69825554300a997613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30297a629bd7c95591bc32d20dc5d497614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31486d9d017bf451c4161b1902dc3e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9a5185a1ba6d86f8095968e0afd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b51e16eb7cc5883dcb54647ea5cdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8525e464c9f00db7f975749754ac8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535bddb9a8624dce2ec079c9283a63a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de7fa8828c812cff58bb832c4038fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8009f5da03d58bf19cfba4c77f1a56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeb308086d097c51f1a64a7f3889b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf810b03fd41acdffedeb613de8bf67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf65e8cae8b5f7eb89b38964dc08382624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91599cc8a02bfc8ca54978ca51eb7336625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1b37510575c5a0acfff56500c5d77626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d9715fa9066ad7b7639bfcd766c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b28f333ec074e11efe998dea1f34e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af1c72ed0e0e45499e019c311c6b4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df058e91ba5ccd0de09e7c97ace0030d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13cb38e27a1a5f7f455d3001cb7d4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffe6c5160286390987631a3055ff99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2cd39fc27b766fab174f14fea8d9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d20de220b3155913f4a8acd7603a85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958753a66f1d2f7b6ae0e31f758b6408635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf943786c400ca20e30fb19f87e10c4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeda1b9a6feb21f3c870401e2f5b70a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a8f644c7208e383edd63d8c209469638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de50c74d3e6806f11de26a8483848a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e926de182818577f8bb4b26c87105640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d5ef4c0aac0c9faf7fef4402abe45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a56b33f4ca95ab99c09a42430e97c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abd511c3653d56d717e423e542c6c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f79a965b296137094bbd666fbd49d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257a0423545cb77dd5353da99cf36f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363db9ed5bad9d889d3bddaad0746e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba7baff319f2581d9a217676b2cc8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b23831572840ca8bc9ae012c46727648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f287bff1df04f903eb036d152a0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486f9fb897821f7e8a5133575c97420650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385296b5dde52eb1b809344680c72ac3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbdb4b086d83b77456f7973776f270652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad413d9ff6ecb2072303c73a58945653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf0d019c42571815b76a2d008a653654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6685e2e4b3f966fb49c8130509a7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2dfbd1db115e3e283172f5fb55fe7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab18a86a1319d1cd45b3bf392a41af2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d5e38d3df8c9a5429d5dfc0a06100658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698902e25fde112ef991137fc50c663659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa004532107585dbb5dc91e3dd4f7196660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b13b9ae06a253d4615500e01b88e5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545378ac1fa060ca6dc81eefebb83943662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f7cfa1968c42f0dc3be3cb1cb79bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e28d6a2809b4e32e250c84ff2f31a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddcfb450bf3c9612fd3054639420d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223eba29b4d8c0c5df4f98fc678977666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657cc1e42f0bfd5a43ed604a2383cac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ef63d8262ea644f9aa35465def3ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d614ffd947cd4a7773d1e3de866eb7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff502a9eb9d1b31175cf7083cee87dce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53b623a5e2949a754e37528d0251f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a899834098e2aeb956f09115231c4e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5eb0b6041ad4b001b48036a65d4d91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2430280e7e5f722cca20ecbe10a95674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5201e313581474259e6b9285276731675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f2a7ba472757d5e78d240539bd43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf771c951a0537625ea8acf067d9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd33fe5890b14887b033325659ff538678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186e1759999f84b2507fd17707a150e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20b7f9534f7f67def28292677a4f78680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef9e3131d2a151da8b0573c4428793681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a8c43e24499d8d112b997f8717cb7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ae1b980676286b81ffbb8915cbb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8e6900bd0ac29365d3b985a152d2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4162cbbb85ddc7aa602697523b34a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f3df7f5a006cbb2e9fa2a4a9c79a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca33859cc58911889612906c5bc8ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbc65d08806cd04e888183350f039a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416bfa92375f7f550f1cc14663ff59b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa558cbd571bf81c434af291f3fb9988690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d063d5017d36bff9b53be3e1dd1d39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a5b7d45f72931a6905857acb44ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7333a900b59b5800aaf150d83c920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55674c5407baab9cd61b7faf9ac4b9c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497807f0c1253093630d7f8d40d7261695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f041e51c5919d34ff59c6c00fef171696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245a2cd7208d91817acd9775ed41d5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10564af5f169e20061e2cf197760566698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c5fe1052d2a6cebc59aed51f60fd9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272fa3d8d50c3a715c4c41935b778bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecaaf7df12fe01a331d87f7f73590c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0aadb46f94a471688b331a2c9838a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15390e74b122c591314d445d948261703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1670d82f6bea2ed0507c1b157e925a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2cba897e0c7bb0b0eb089a959ba3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab19a64a03d06f96e75efee46d40e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce77d0318f342c76a16a157a242f9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53aed69b760dcb99da73664ef01ab6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b394f348d3469055774cfb5abad77709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc44a24c675c14b5b92cedc4401576710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0bf26699574d456f7f3e75f367011711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200f26531634b4f07328d38220a50da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942c17bf89d0081cd547e5f9935ffd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987274d49ea493f5605c261ce1756be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bead0fee110e2c9d1e20af558dc75d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde3398a25c4b7d4b2eef9d04d82235716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7040efce6cd8ce87aff1615bd325717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001039fed5164cdc43a7283456482cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb086edff2049c7165988625a2d5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f093c9406caefc6272842f0c9b4980720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4790b8b7656497d6c451c4670e3c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698133f25ae14731e41777e9a718f100722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f342d4c52bf4f263774ccb4b2dee04723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9ca72ab98ba202db3d6cfa972372724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb9a402540bb5744d22a8698489f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2b243df5d4e1285e929f76ce910b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847371cc00363940a7edaaf03db42ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5cf8c4137cbda45566caf4b071858728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcb30bb0762f0895919b0599c295ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d39800c8645a2b965126570710f65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3acc88f3aae33e9a40d9cd7c89cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f16a722fb390f53030a117812a556732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78398ea94f29f2cd63faab0be3e6487733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668a8f1dae40efcf8c190fb3d8ab84c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde8fc01fd1c47d5c8f0a71dffe2ea7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d60d2782e85848f5124a37b486a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338fe3eb6b292225d6429e335c209b0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68019d2f8cf43e85b48a36f424bbbe3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57139f50c20340010edc9c9bdb1bc2ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd622b658e574967e84280dcd08ab29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd6708c84d6410f0f1930bfbb15fbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a7dcb44881c07a895d411f990e47d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e494cad1cd6942221749b21f239c17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4de3fd40198482a62f4679acf635f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236938ed8492ef884335b2ff7bdbf651745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df806e867ccba5aed80a04460017e0f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b735954982ee5c789cc91997cf9477747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc1aad227f3b5bae0014ae518eaae5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b679d677adcdce41917548241deda5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042dfaece6ac3c3e32d726d179117e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792f5a6fe5a38a9405776363b7693e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af8a33273c248d2bac4282f12b0cdc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48a6b2ccf507149dc857dc55b9744c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff401f2f98cbfef6755783ff05145de7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61137a7a51fe55cfcc5c6117bd6785ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7e49b4ec904664a1a5a16e28e1bdf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f39f3b18fe4cb309d7f843d58ab12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdee1ee23c8c93792f7338532302b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a1a8edeb54abc7bccd79f17e53fa6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01150e27d89f57343f5fc7d01f7c2b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e51cb00e1c56d9d1b54cc014768269761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6cd8b0d8cfdef5a5df399a9c40cdc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6658634ed4ea14009b445bdcc8158763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a045ecc786b504492981189bc4ca025764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c4b0c91fbe1fd6ca5d02acde75066765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c4c1ec6fe727be2259808561ea0e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1113aefc50a39a10e4e226daf4f73d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b3f67543f80ec36adcad235be18bc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb9cebd44fdbd48e42c19b83b2e74769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03300b65c7b5a12cb122cb4dcc1e988770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fbb69c250cd3194d4fd63fb9dab70771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856c558c3793fdb8dc415f353fcfd6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb83bef900e1c8a6c42c8e916b5497773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277bef0bcf367a28de9c7037daae8a2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec1a6cba8de7e45ad01c970ec6e28775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c5f61c6ed6f3a1c12080457f4148776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f859d2ab3c7610b88a15c81d04d91777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f91adef5c9ba6d0ee489d37de8c4c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f549dc762be51b197d974606ff78b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06177618086a4418005c2086dcd2c12780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940878393cb3971863ed4c3880479f38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82333be59ad65cdaea91bd89a0827458782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317487cf9ea57d99a6652922c72661a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b909bfe56aa2f5a4b66e6a69344c569784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135259b30b21441d78f3f53d890a4c9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86aa04e4986a4d0e45eadd7b0d9466786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739f7533da694ea4380e70f1dac8794787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b936275c2ba8f6139564765504d819788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef901a6547cc1aef2503ffc046f6b74789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8122b2087894741824f64ae22f0e8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d63dae864cfeb026ea5b01f4f5e963791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85e3ae98382918f615a15460f8ac8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea216239e95e01aaaf6340a2627c2d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d4fff1a32219b4447229d16315af794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d877793cef3f73a798d6b12944f865795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebabf5a5909793fced7fe0f89b4d291796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26992406a314627eb98c729b51a64579797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e4a343e4a3e237ebe28de82bf571798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27366c14c8d1a9c6a9e03949051519799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b7d049fb3ae98c6bb489d1af5eb29800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf4c81cc2bd1b4c11c03cb1b79b99801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62626e40f28c235ae236e76c42b96d2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc28c8cd4503e7562885338c46ac14803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc813807525da32fd8f195f5d8885a5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bde6e47b5d7cca1a10153d37f76d6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe3068e4fa2978e39802538bd6e4b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2903611bc5b17b4e79d3d9310d6ad0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09aab4994a157d26e0c3decf9b437808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7fd932ae8540ffb284d614e5fb048809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe20499e4c4832d9fd28aa63a3d5e9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae166a0d11be77643feaebd24e0ca5b3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f5876f0c54f08b11eadea925c8392812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8f7cda8803ab9e673d93d1d43f526813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63111adea4118211fff7bb820e7a4b22814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73b5b452a014cfd59f5b6aa2544c1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ef50ef3caeed20373d046086b4e2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cacddc476c4feab6840f96c2ef8ef0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8d365e40c472998d738bb558eb156818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadb5441ecdbc53e27854710af44b0b819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>