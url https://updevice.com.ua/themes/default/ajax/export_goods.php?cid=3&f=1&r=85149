--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080faaa2f70d553b4279135cabfc3a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d023af0f6a1d8985cd1a34602a9e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93302a9cb774c940b9dbdd7b4b0a426d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a634d42ab774497229c86b4ecedb874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a699f9ba2d7e6a4ae3762388f6ea8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be39a4b6714e8197af3b0983cc4ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe294cd215513a4d147925a907f60c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4af0faf080c7f1602c39b3ddda47c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf59d35cd01d80c1107867c000f06bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100260561bfe078cdef8148de3a2cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15435cb7e815817f4ff98cbefe9e01e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e3590c2cbbb8ef64e2d506aaad9c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b40bfc52b98b5a96f76fd9ee02d0e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ae269052dd168669f686da103ce014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daf92b49a6785c6d618e977995c1e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e743325a7dff57143d71eed37ad376a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09565082699b6bacf0fa734eedff317b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028fd3a843ee1e9fecef31fd76f72a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba26f0c17ed6f124b022eace65225ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ae13f15b6ace697ab5b027fcc561c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680550ed6433f3875179a0edf97852c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388cf730ac9c10d9874c9bb337b353122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbdbfba961fe0db1bf7ab44c99844f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc45940c00d7aaf0ff6f378bd46a6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768b7da1201c19eec283a31c2a6b8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c5124514b1c84c5108dda55c683d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427c96de0a90d451ce58e441384a05b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecd16b565ae7c0d1645ae693ceef2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df88ec49916afb36c24e86809ab461729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d1334541cccaf6e0421963c58127e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6ec5f1253d6fff4a82912b1e2aa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636356d12e64c7c244ca53bbbda13eff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90844867982065807fc4280e333ca6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7114c918465c52a0d841eeab08ee5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93baf8fcb72878c3043cd3b12819a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20221581d9e7f9b1c31af7c45c8b29bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c938eef4fcd4e85f268f978729b7ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88ff4390c00b05f971712aa52e34ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8f3fbe84e59e5e0fe3bd51e8a3cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69deeda8cb5c958b15ea8d13eaaf53640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc76ce01ce29cc9e7e9289df036c2e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d69c377ffab2b54281c3c2a1499d2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c46be6c2c4fa688fa828329842a1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a95e3259405d2035a439efda2c4c5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e29d85114dff9b3cb29e87df8bd8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b7ff7e1d2905a1516f2c2fe6a883346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08af608d1d99397c8ba583b1f96f24c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc34cb8865939c47b5258a579a9b1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed34f2f951ae0ca79b6fe8c913c08149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee07fe66dbe1725cc6fe87152eac550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a313af9e0d267ce1d5ee456daa45e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db97a3483767be544e7de6f11bb17e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fa66522e2607e1085ccfc393973f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3565227434cdfce547e601e202a9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b4050fdfeb8e1f823c69ef92d0b1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b7c3a3ebb2a574c2263ad8de0f40e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d2cacbada32220862e8ae22ba896d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955604ab0ac3a0da82d0263c02210a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460eb978a5833b84783320c2dd7822b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180362af6108d277192e192135c6edd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b110389948c1688c949e90ecfb8b58461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79576bb3f22623d2efb19a95fd164ee462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8155d7d48dcc198c9f14ac15861363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44977a1758486f69741e2db32302066a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf2eba5c2badaa9c6f8062aae6689765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec027dff3326e11f911663aadb0a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84680c896014d60cbcaa0d4f7a0155e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d063efaa0d0eb2b97e61b17c3d0458168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bb270782bddc895168858eb99a89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223c2efe02189214dd5c3755f06542170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dd59b7d33adcda865aa631cd8b60071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bc59c0924e86e1b2fc5e12a5053d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744841005da2997d90cd7c45d201773c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a4bb26329758ab2509dd0978245c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab592f39a6685936c2742a9ebbbd1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe0abd379133b16e1689e81f1642676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04accb2ebbc22f665d72f23f4af8a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1393a67239b25fe2793de89b8945e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec271c2659fc755c1418bca0f662179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e4d294f4e6427ca4149c29e9dc62f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350a2f2292d779c363fa7d268be89781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc71e80503566909ababcb4ceb487182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a196e2035ee25f8a3db0f3dfb973983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41591f559f220aa3ce6b694aa68a4f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cca95303e045eba2d184a4dd9656985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ceb11e77fd6011048672772d11fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e0f0b3602be8ad23dd281ec4ca3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35af293aa438a7ce754976a4f418db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003df3fd64fb0d0fe5a1ef4b4304f04089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2c745f82f57436dd8724ba1d8d05590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e66bc06eda4b76c364721160fe7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a482a1e0e67b6242f704b3699ac0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8c6abc917d3c838b29438d9575d2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a886880ca231f2938aecae8877f744094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b147c2ff76cea2d3f3a6c5876146095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce76c54238c2f1400cb190871a712196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0a9ee36d72bbc1004f4ea588e910497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172211d2ce17baa33992effd29c67a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1b54fbe3d80d1d00f14dfc4cf52e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546e853afee402760c55d30924da90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245858029ae78cb1e133a519bf1dc64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad14fe4dc35121b7d964999b0697404102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296bb616d28c7191ef498cda171ad2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c0265128c93074125c095ef1998f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4789b5a292aab17370c9e7a526c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929d8d3e472f31164ac5c7e68dc5360106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a65bfda9cc5054fdf4b02974bf351107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e6a4df75cd60789929e41a27d772108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60b356f97ec46fb72afb72bc5abb3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4074e39fbc145e3ed738739a76df0ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea54945d85c4b294a9d6fa9c2ef8f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aee854e7d6dfd3aa3163cd318224b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea1d4de8d15b0b926998a6e5404c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e453089fbe0f258cbf73c6757c85b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ebeaea992442fa8bdf083df374ced115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab6ed24c5c94340c43bd1a201cc3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4586c400a56fd59fe7824da318c9c9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c3451d0d61c1f4a5ad18545db9dfa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458aa36510caf2db497f3cc806c33f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33920ee7c1a2c93862ec45d6db674f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a2344fea31592b1ee9a3f6f16e31e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d70e6849aa3e01373d9b25195cf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ea536520270b3a42d509e925e39e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a768a8bd10f048784c8ba9aa53200e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091f07b4887103b2b829d7a6c9e221125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d279c2f8b50249f54ea07186782bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37918f60ca04acbcd401b3f567e3ffe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b3da9dcd4314a64d0c4ff4b8908c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c97eb34f62958cf54a9f25ad9980129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac2f9d7f25edde9aed88a8cd17f036130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383013ae98da65068fb2ad6032401a06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f555cf6ec1af2b5214d095a0b6e521132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a412487212ac7140cec826026c313c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c416c624cef2b168f54df492d42d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b373b5d61d43c502e3d111e0508848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4c9be3674179e0403dbfffe253da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa746f588a5d76eb518250454650ca2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731726e396ba7e3b8107c8c867b094fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce2e98742e209862f4eab96719d3eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324b655f48ccf97d745b808daa9d73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af038abac560d47ea23a12a12e1127e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22af44350cc9e26a4bde5012d80bdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660f6713b491714bc796317571dbdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c312e551a70903ab7d60873d7af71f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8e60835ccd3ffcb303c5138cfe71c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23dfe4a9367272116446768511a1f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e19dd3288c13b2ef69fd0efb1b27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c35c90a7b2884da9d87e9948a964cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a6ffa82202857544870fbcc47ac98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8f942a5cccaa1b6344ce23c5afc61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ea6f1bc875742f386393fb0d1e0bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f8e6781df9d88a7890a3cdacced3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47736b6ef233ba09140137b63ef7341c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac42e53bd539c2616735ad8ad0b5dda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf03814af1977801f4e305e8ab59219155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f33921727198ae5896cf4d90dd9b51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20530b432bfc5bceee125fd6a9a3c3ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a17346b48e0f6ea96042a8c2340604158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f7c5ec16c3ae39d318f56ec01e972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1297a92228d49459a9ac57a32cf1664160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bd46f6fb30eb2c46b04aded6503eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4478f7b5ae955e881c23195fc767e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92d9bb6ead7bbf78a1eecdf016fe59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1864e0dd6a4b1a81fec26cda8d0f87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a9b35b9870b4d67cfd183d8b5b40f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eb09709c1ca20d04c0d897ce33314166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3935baadb9cc0a19ca95f802e5bc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824a00f5a13ba74f3f8f389c8f7a930168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6fbe2b1715f1f0c876d8def2bfef5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4c31c7d6916a1b475ed6f07ca3108170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e8ca8e239d10ff4846555a4c908e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230154590aa7d3f34c6f3007b7714ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b5e48c5e4f9245e9f200456d37fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668c89858ffd19e0a1ca6b669a192be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989592839746e9e3e6d04a332f9c3d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed14f0b5fc6b99be596e98dea6600fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f973579ac1086c63e18fd11be555886177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710f966cfae5b40b15d232f521fc26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8978b67343a706ab65049471eaa24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b04dc0be9e05b00f142bb0461e542d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f039519bb31b4db9ad558c5b428b38f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6bccda7e6fa691575f4a68ea0f503182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f33d567e1d8f6efbe42f5fcd693a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b64159b7f537fd1974b309cf30cf6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50ffffdcdd7431f63f366e4de4d6d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257cbb37d51c432615410793d7d1ae5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d2068623c5878692240062e8f3853187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce75bbd598d701f04e03b88d8724644188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec48849ef5ba8ef9502384804271e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41980b10d207d82718beecbc713cf7c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc790994aac15e44b300a25bc3c95d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f7ccc0b5088f23225d9bcf228c2c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e43bc6746c35aeae4d4949a1617a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51350800bbaff241ef3a1004f4e3a947194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3da2d4daead0794e53c16469f9608195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf4a90b99dfe73f807d8975ab5521d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de801871d58805775f192cb0be1d50af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0c36aa8132116bc6490ec887cc4b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fea1d857015dc2a776cad8d01c510199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d35852e03a22d155644d63bfbb2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd124c104002120dbe19b065a875fa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee835b9682b1d736c3b40cf47026ab8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab8b2a9a64b2978f7058316d4b899203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641271b720f8d11dc7391b6bcaf0a68f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a3c03fa051bf9b6c3bcd3b7f6b94f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cdbb5f5d81db58cb94ed8d852a3fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cceb1a654ad64b4c1bfcb0b0ad559207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef75d0a26002bc7b2ac92f3cb14e9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807e733cd6a9618243c943d7ddb0bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25f1d71191214b8e039ab63a3c0a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24545785cdad1ee33805095502b4b257211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594c48b909854be9c0ca43b3242160c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a591ab6287fb922b50a208ad84ca94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428243b90df2e0bda26ea99a663bfa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e76bb6ae22a015c667b60ee3277b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c707aaef45231bcb253ac2a7c787216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6145d752f37864f8c8930b2d95e5ee4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75682497f13b006d21778457c12adbe0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967acc0c5b803ec682ec1c5f324a7ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28770cd883c1cca143ef73188f2af7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0c02514c714e25d063cd0a146f8e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6580c970f8b1b06b2bf99be9c21e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c031c7c86585563c29659c86d1553223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d20857747f58ec0ebe2d6cbfdae84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e230d268b4711e196c3b308df7eff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a2f1fe7e716e7cc088b2ac24d2ba7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f71291b2ce4537e58937ef76c54059227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca030c983ca56681749a25c446fbc763228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca4cf6ae175b6103bf60884e71afda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6370999ac04f672da602e0b9b00dfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde00078f997541a409f582407ce195231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383779d7300f92475336e3ff6ca2a47d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e526ddf998aacd30a78444eb02a4b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca0455b61bad78b83232e53ac3e983234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662676436e6f0386397c921d74dd6cc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3be5ecd68b6e5d9b295513b5cbe24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec46f5d325cb7b41fe36bfc2c2cf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57665d3e173e35a591f068e6f97069238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1456de6f11da764d298b9c269e25a86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73836729c63221e3176cded04e5271af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f47f9116d8ba8ec2113ac315b8e1da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be339779cbac553a9bba228ed50dbb08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8c149112a6dec51c59314221593a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4125bf14d80ec0a66a882eb692abb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329398a924fc6c96e2fba90466072008245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e64782b22554c5fac816767836853246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b78d9119890b7b8f5e1b25cd3e0c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c0216f0be515042beb752880dbd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9309e8ad8093bcc8c1a10445e0907c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3592b20e6c6edf0db117907285b0a88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643cd79bcf3bce749daa55b69e5fee5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208ae7d61df6bbaf251f339f28118e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9d5abfde94bd839785d5e6bf6f492253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9157151b01ab0886485ba8f957b2468254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d9ba4d5776de82a8c21163f464c89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ae9928fb0b6622ce8946b76775ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174f3e4ca5ccfb29c0f84ff7d95d229257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb8daf16de8e21032547568a1cf49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c733312a4711ca27e32940bd7db810259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfbc555fa7aeacc642fee2cd853ffb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12315cfb44756128c21b5fe34907aded261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d920f09ba2b84e8fa032f25be982802262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8ca3576c27b06dfad2fd436a595ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c196865b8dbbbc1d7537adc42d3af1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c63f9837dea2947da0d1b5eb2f1c44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01ae892c8967c538b5e2b0ed12ec1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81cbb16a6ae3a46dea18bc638bda05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef656b79aae33b63bcd231327326798e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c418ed1296ebf8ff9c5fea49372d03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cc03570fb086374a8a0980677296270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c1a1e4ad0f9de29a3e65276268e8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1209a3f3268c918df8752bfc2c525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257dd5dbf08bc4b22b02f3af57fb89e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba59a6c1477f77650b217d8650147e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27284a7aca6420ce7c4564d35764c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d9f1886e9472d5cb73a78f80b119276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e1213f2812976337b5dd4f08b9e3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689f0bfaebaa9b9cfddcd9d2f95b235278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879fceaf667f2f9dabf41b16737deb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07cca6b4b2a21761630fbad58ba107280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd3d901acc3bbdf1b8a65d75e7945d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60c938898c107c2c1356726905fc94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df5c8bdd3ab19bd2a0b462dade06b9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff675bbfcb60dea2b2b7d2a888568d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0aa01e3f7ec32683026de3829b57c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e756ca3312ed0e629f45a251a457076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca515c7302ba38963553c07a2b686287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508ff6f3f3098e68972639c9192b4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6863cbc9799ffe1869f46f0da067d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce5eabff947198c86f9923e9a7404290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced016236337cee7d79a430db7fcf900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5748cfd2123b5a3479092f3d787aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f88f48fdc5ff79d257b50bff627a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e954a034f90949cffed3be7156a63c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f1bb0a7f10d7e9305c27d859edad7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de628c1042960d3bb0ba2077c51d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57662179ebf0f9feab89be1ca5d4a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce8354b182e1cd6cf094729bef38a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4203a42330ba9ee71d604f45fad9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acac8c0759dc49690f738db83ce497300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e23dcd4b9708218814bbd92da3dae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67cd4c9165adb6d3e49de311c9eb1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc310fa5083e232c6cf14c9ff7e7cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda48f7fa09efff9e4c41b31edfd03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0412a5a82b3d858030a80f265b2a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420781293740de15bd69466da6034825306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ce17b9ea2729e06b14596925c88bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f7ca2016ac6a59d0d2996b992e91d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5eab5fcc25c417e5f3d6d4412853f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4ed2db34cfcba870ca5c6e76790b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1731329697e0ce7a12b04c596cbf1fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03cf2134e01684619173f9f9debb86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320510dd91a3f5173a310093b699b7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624d626596bae666fad1ced722adae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe5281a227e5c10bd26c84f2676f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778187805c1e6520530d4da1d080b4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8509c8c8a6561f391d3ff71f73ddef0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c9e50f03616c10ffd10a8dc5e3ff4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95917cc02cf6a7d4637b6467ec9f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b9f7707b9193d545154b7c4cafbd2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050935106dfa42699f80feee9c472530321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ffc01b37664c4ccc914eb2c12694322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bf60bbe7b6890b1934e42d5840fd0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc7fea2344323a940b4862c02f6e0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c394d8edb60ed8eb8800e0a29585a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d30dead5f376514d3c709aaede32f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d0691f649c89d12e11bb0e5e4319327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6412103f8787c4da10c649436d8b76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cce401376c3c9319eb64a4ff4edda6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e882a490d4c9a9d58251b569e9564c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c0fef32489c035b4c14729d2ceb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e37cb37121dc0c3f2740dc66646c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c77570b10a139b5f5590f4f76f9c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a33b67516f6124c2556c856395b42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fe6ab79e8b86b226398f20552af14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9b4bcccbb9ca9a6a23cf2811bdb0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6970b52f1997deee6b5938951ecc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279e5b10b63ef94f76d104b38af9e90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37055463c16df3e48a79a091ad1291c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f823d31de8862b4566082bf30b00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3e5f61b289c6b1b70965e69176195341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764c251f45a75730aa4a7683ee633cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2bd434cb1a204911c4b3d884676fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a39de7002d8f0535fe54b7fa8ac7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7dac2f18f58861dbcc1d392ae1507345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13630b06e70ec4d1ada5b9f0f4f341346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc77780aaa2da2569b51788832c5722347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00759b7ac657ff114e5ad4dbd7a916f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719af0f40340e2980337dabe0f9a3ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7943976252fa44a4951464023a3569350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c2b7c70caaa1a5e4d9e72cfc8d06e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cbf69bbdfbf7ef46a71fc9be995fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b87e97c366a2349716d03f3251d1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02591ceac5960f33026ea7016bdb01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f7002f1d23e8c90f76a1ac39b0697355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a776648ed8f30dabedc625cb77f8302356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd27279d15c759a16b1ab06ece3ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb786d6510f0b8d63ca107aba8cd115358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981b1da82aa0202a6474c1a9cd784b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ff61fbbd5f561981ee0a07020c5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c12cf111656dce2417af277660b11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04d241e2c2bd24a440a67a44dd93d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06945d1d7629efcb62f37dd11ef34a7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b385e0e23810ddc3515fef52a2d67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a8220d0d38c134c31a75cb181f31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe24416d2b59b5a75cc53c489e024d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075514cf7efdc0169a51530d88d1f50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe57caa6e0c86bb37d1d0bbb9b331368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadaf3f850f2091062d101e1248c9a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a963fd65f1d5b988f13702d0bc54bb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874d7d85514ec60c2a84b25492ce32c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8a47252b1e9892442cddde6b25965372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe7aed4427049cbba74d164fcf091a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549943e874869dc93be789d8b9e7629374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0614af5b3e4d29571d932ac3512e812375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2243349b6baa26988a69ec3a1a9b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d08089000d9ce9725192301635ea69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db221422110d4c0c595f2cc121188cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde499fd3959cd639171fcd97a2bca89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db50c80f31db72efb6da450feaa6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675dd815664fdf42b2df70cf8df8dc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf356ae5db3f37b0ee90bd15f3c5d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eebfd54e656c112583cb38789d354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d3b96a63d2d07056513ac7ab823be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b6ae4ab8d7394c0542f7936234fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ec783aca797ea8d0d35aad6adeb92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4de459b69b820b9a9b805f312b13ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c9813907cd8f035f8641e8c772108388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30ab1593b2bc9356ca912de7f8ed55389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9fc4530640fff72054dfe143ac93b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483de9e4850b11ad93c55f81ddf40cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e20130b085312ad881ee0a253087392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f0619a9feefdc43ef1b6d98a718fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa01fad7d2b0c0dc965104900a9f4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfed740936c3f1ce1fe1cf81e7bbd8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22381beb7d9b54718bbc2e9ea7fdc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbaa2a59a1e97afa30394411044aa9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a04d3f55ec1e452bd3e452158292f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebbb5f94e912f828fad321afd2429a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02195a8bda73beb2b90deb0951680d75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8446c3df04e64ebecb4c06ae9cacdc0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf92a9419f4f986742d30a2e1a19e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e36acff04a0251ed34248981ae7c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e49ae10831a9ee63f24e4f42adbbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d41be60084061290393f464b37c61d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8236a71569578188af3a7a2f3af4d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108deecbb4417a4e177966980f86c7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df9442986d68c464b538b59959f31c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb52904744af84ccd5e10f995a2e2b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a73b650b100a50e74789b3d605dd46410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5852700a9468d8e3019a45737181d1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e1b657ceb1f9cf6d465e1f2b5cbcf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a52b5a06b15364aeee1f09e55e41d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2938e6cf21bd93d6387054dbc473ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2466630d939d38c3173b9427f287e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c1b0f21a5ddd1bbf6bc44e6dbce3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7d7057b85c55479faf676c94e9fca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67aa21bfee81bd53eb347ef8d0efd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a2c0210c96562846e383cc29723a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24725ee7d1ec09fd7800a480b71bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b0f834d23bd507fe0f51136824c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3dc8356d46a704c54f6e896eb235c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8810885ab34cc4ce49805f6409c3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c28e6c4dce2fcc9e64331a437ff6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c1476dcbf54556ed4a4013b97a62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d04bf8052246cb72349280ae95214426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dab2b8fd81812dfe8187b4a95fe36f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac9c4f73a7b1cfa95adc9c33ff65c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29598a9311b9bb8828c6493e9df414c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380f867b3e77387dc3273d40c662578430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223240a0627bb830645369327108eb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6eae02806efaf77182233405fbf7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dced4a953d248927e3cdb9e3cc6e95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75ef10391d47e80ac8ac3c1e5c3d16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f8acd751954f82ebd8be74be0324a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db95694463874629271aa12661be37a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2c9c3b87e6e431aad6cbbe06efa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223388aa24af54b43b93e36e081e54c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d40acea3edd50b103e65d930fbf1bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066e0ab8382bbf639eaaa9efe020c0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3330efe26f35d064dfd5308cfc11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874b1bc311c95ef7235f516ab34bae4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e798f1bf2346bf3f8b30be66bc69614443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d05955c1dd1c7ff8beb0df6b63ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b65062e93e8d90f7c479bcaed2ea2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd481de26822faea9faf528b7a8cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1300d1284edc478a4762666f89a843447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937afdca0538e96e9ed8acb04a43a9c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5915c335a226801f2509f26911625d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a623632e853662e2eb4cfebab0a212450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa888aa79d6e0f0477daf574b9c1a6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11462ec01594d3265e45ad194dd1eeed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919c559a0429bb426cf540189fbae4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cf995600984cc7b495e32fe71301c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083aacefd0de1278170d8c00e394d32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb563f3db60fa852c4120b3dcea6b4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f19c029e4eaa8ad47aa02d3724c79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c0505d21dec660ba6496e728672a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440195a20b264c77bd6af4b8f9bb358459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20488e9a3c9748d71640edbf0f92f66f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ea69dca79b8800543a31dd1420657461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258ca98e6cb79144675f16d6d45649462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e7c55270253ccf5be1271600d93f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae25df9794f641f21eeb70d8a2151464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a169193406ee8994e111acafc146d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bfd049124216f00de6133ea9e89fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924386e9d5444d01efe764cffafa4084467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b618c0cc998607f99c88b051ba5aed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a1397576558b0837355353094e799469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca180ae8028c2bd65626cb3fab523cd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317a2fadb13689c825e54c428022827471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e117db108c7094e2410cc1653c3373472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a386c89cb72d9446a198d89f9658721473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ad1b53ccd4180555ee9a7c1268c5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750eb3b351b85bf93ea0c05b6a62efb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5587b989d8714b9f45846376909bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f79650b8afe3fe0638322933917c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ece0abf69482fa9a823bf414118e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab54f80277af0cb4697e1133299527479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f7a3ebb412ba4b205f21791c664ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5391865c67c48372abbaf5359722c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d355ebe62a010371dbe6c58eddfcdd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8280e52490c2130e993b9f0d5efa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b389fe3ec2e274d4f71fd5d3664570484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f50e0b3243c345bf3ef6ee077640cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20346cdc138f8bfa6885c573161d2a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdaae09127bb6dd4c34899efdf0df3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467077b380bba449c48708ba5c3c51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615672600612ddc76141b89aa10a8fa4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e039e0201a20f584a8046b47ae4fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e51ecc0e52f508f267ace917b41a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913ce69530f620320570a59ec556e0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c705ab02e6b4fe7ba94c146fc62fc44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5565a94f2e0eeeea5828dbe89be148494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbbe61d1dc18351b82ba72cfe8b67b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ef4f6f6c171f3fb041dfadfffed1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622edc7bdab74b0bf5b8899047ab976d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918732a5daba8a7cecf41bae78ce1a61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f5413d272034d526564cc9ecf2a58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5731b2d8c8fc03f270e165e43bd0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c4fb23198029f7307ee11de7a2bce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43767fe4babeb04252eda5244da5eeb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ee02b791881f880df00d151cb67e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc5feb34b34b8bfcb721637cd88ef4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112556451fb6884852769a676e6824d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc496dd3a9f0519f339ebbfb49039b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f851f8f67860817d34c5d215881d52c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99423fd977ba9f14eaf6ed5658194e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aec56f37940651939dbddcf918875509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ea78614ae15500421334f83b46f9f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07e99b156eb1f385b1b5758e0a375511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a117fbe5dd08cb48a2de0aa7f74e2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8e5d8c5eb67ccdd5678e2963f92ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2117b44e19ec3e34bb1233cd28dda3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c8122c0998f7d0b1746eff4e3946c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b2dfe437ece7f4da39c5847e32d99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf8fff7a545a5c44e813984b41323517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ccacac065069c312093c1938be37f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b4c756df21258a48fc39416be9aa7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884d5108846a798653e7f7ee3a28920520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64648dc98bb3457ed2f61a26d90a13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70798bb57ba986d449172cc63e072c27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b044e0ac1b761eaeff486358365f817523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232acb1f297b83b44741e57a0974724524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a79a48d9367923ee38ff6892d96bbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f512c302fb6d5c6407ed370281c18f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e845fc8fb1f431ebf9aaba07e272af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbba15dbebe7d38bc012cd7d6f952b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718c64064b46d24bd556b36114b0794529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df66f19d7b3f680636cbf06a03992d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4eda7a943063a77a0a8d53b6ed66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8a99ba745dbec192669aa48d019d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c8b2dfbd496b7d2c21bf5fdb2d6ea533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed3166afa8bee1202ecbbbf3ae223534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7233b462803feb7a8a2aefaa3a440b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d8c54e306e635560d5c6afa2b791536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9696e78448dc9cf887de7ed2c00ea4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d136eded9e394501593648b1feccb9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f28a9f1fc75333da450b9a0859fe7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25af57afcbf956d55c290978ed594f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce0d25904ad7cec4e8c9c867f2d7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee0636fb28610b48928000f5b25aaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb7a4ca66260e1f7e9378d35dd7dbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8abf714f5218964259f9af29c3b3d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04df6dd152f3c51e38426a34a1379a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5027630e4d4405c99b75e5e068f8f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9479db964b29cfff853dd04a92acc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61b2db026509d64f74dae1a941e2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5423185376a440a6ae660d9831974ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705443feb6f43326f0c25e070792a4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db4ab6523daf3ad4d0a8beed3d5c71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9824f09f0485e94437189a6199b4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb7465d0ed934d377769318346fe3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900451405d2535868fc9a1348e6b78bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f61b67087c65057cc35948513729555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167697aa737baaa140567f5fd61e542556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34465338f2c16acff2c9c76fdece6c69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c12f033a5ae33d92eef98c1486acc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899477ae5907f8fa18dc3194cf8da480559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a0dd91decd3df9899876b38f4b4f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f46e1a2499294e4e303a57c703af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a9553de5f1ec5703d3a1fa35ee99b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5d7e60043a51d9ab87e0096179e30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e895cb495c69e62b01593bf811b92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf620a446391e152e27e8267f6ac48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7e68edc5c75a1e8bffdfc17997c2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e80cf671a28e5621dffcd1547e1ca1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2950718a68a4265b672f0e71a50d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2faa96dd6ce98bd8b224dd5a52e0a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99968e1112a70f34450ffe252946c43c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5acb5f2258ddf84d786de2f6ec3485571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9398d1c33518d1c5dc8ab75526c141572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53a98e7e86cb2cbe27dbf1df990403573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e323031684b311642cff170d381986574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059088a25d0901190e5a1854c4e69185575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467ab524bd8a183641df44d42871a96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc84001d66f9074835e340ce78efee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b6aa0bd9afef9918ddbd200898d5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b3a4850e0edfa9b615c50c21879e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaa681f584da147ee05363e6a281b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1600ae4e5b4b340c46ea472aed4fe9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade0c6199a08cb3ae75fec7b3d3f2ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463192b7ed7a8eb588402da14e06dd14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5059bd1aaf2c97fdef477708ac642584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a0ca6b102c5c4a5933ff8991636b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb974bf8fcb4a716c228ca9e48ecf5a8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f1716d627c76e2024cc0decd0e313587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e0578cf526624fbd35ad0371abbf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415dd15f26a6027ede9c5d35ea4122d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1860bda84a9282d36ffda9037d9dad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91c16b0060329a3dddf8e406e6d1c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059983054afdba73427eba758f9625592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052820ee4f42a7b9ced3fade9c1fdea5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898ea030be56534ab2eadaf8c3e9d86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f7ac94ae7d5784e4b7af8e6100307595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2020d1d4e3403795ce198203445c88d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4860cdf067eaa5f849736ea392254b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893dac4cf9e84de32e40b0c1f072489598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ac6b82afee28ec65f487f09cc828599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcac6470d3b04b579b427082529902600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9617a76b7fcaddb8b705d7f5add2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684a47e44077e0c904b44d243673ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006edd18af2ff9a94dc71a785c16116603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fcb0c58fa8439a649a5ee68ea1f2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a496f66bec669a4cb0ee851762a1969605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74e1e5e83bbc8678df6e667237aed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba8ebf45c9b0a87dabf522ac51a251607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06f1f841d7fb3926144e51dacd92d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166df12ac1599de6fdf3914447ab5846609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a18ae21840610c717a6c82df595755610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73898f12e2f6752d82abaad2d6d0a80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361382b97d21d5a660493567750002612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086152cfc75508f54f3e651302f274613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc87f0fcbcfbf4176667a14c0049729614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1960d7147d01594dabb3facedbd333615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1c62d3557e56daec2a132b0187c60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1461504f4f0e4da780635fcd285588c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bda3f49b5cf1983fe8e09998da3ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a525d88a8ed977bf85d127805701a37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575be121ae77eae231aaca2b91d484c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab12dda9528ccfcc1277560dbfec350621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597228011a87c10fc0828fee91f9de34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f066b05bbb689485e4a974bfa2e84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0d1c13d030e86ebba548eba5dec0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b9ec6f1ab89212d4b08b157e587d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665b8ff67f5007696f4babd509c017626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a80ba3e2add3960414d757fdb9ab24627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffd2b3d9620a6be1bdb53f4ac32a84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd83f0be45648498b7ed6c5f7a95428629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2729719702510fd5eb61945cb6ecd9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86756be23e21124b8b1a4c08ad697b4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c658b56fa757e24ea6be3848bb4290632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04017eaf084cdfc1717d98a28d732633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5048ffa2fd8ba4e274ee915eb240b3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672a5424cac4ba3cccb42a7b116b07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a17e2a4c7b80dd219aa19728d9e6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba2e2fe6d5545173a617169b52a6e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1ba96014dfef845b80babc63589c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4ef9026a04a2eb0b783b425ba3698639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2529a2fd6c1370427e84bc4d327ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7742a1c026d939ccca23f0b45a93e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0f87b135009605b34a595ddef98b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329abd60edd34a0c05df75a27fcc5f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49d316dfcb1330e1272791acabe0d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394ceb7a988b5539f18aefcff4c2dda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4075f084fcc3fe5063648df214aee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d322c9e86d4a822ae78e48dad55b92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5864f970af5b776bc2b7dca1e1140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807639bb78428a34107b80b6bd04b150649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b59b21641e35f2b6a907bd7b25df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e58b3de581f63f60e55f5583ba00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99028ff948e0e93fd0fd8f07062b011652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc055e436062d0f87a919594579d15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8a16f6892d205e1e1ba34bca1b505654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be64a1393c38ed85d37ca16a9cedb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f44d9d641a121d41a434e24796e5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426750297fd46b75e06ca95a5f07d74e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489641d1135ec4d53552f8d5c827b054658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977999ebd469cc023e1416122332dc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a5b42f1f7c43e5c477cf7d4f3384660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252115a57462d9174dcf82cecc5cdc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ae1f2881b012b5281d9ed805eedbc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a766e17251d1dbde65846be17687d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab8bd11e5c5d26cece8b45e5b0afda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73410a2f53ac7ab345ddacce7eae7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fedc56f8740408073d04291e77176f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5703382c8f70037ae49663903b2a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d1cc0dd98db631006214f000d89a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab0ff108572eb31cc09356849a0e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbaa0a5f67d6082a95f5f9fe9f470a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c23b2777321c56db8bb4025d716f79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db8f5ec47cfcd71d7e898ee85fc9d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82863f9d06902de857ee53689a3cf3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44930def5a5b3c95d6c6761c6d37c733674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6698b2b0136f35a968b2fda6de1e956675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1fa1c859d8ea2ac229c3ffb57fee5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88759901ae49d59fd7031dbb4fd93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27cb015cbd5ff1ebe38dbcb33c599c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebcdd4cd89211cbf3ce3c8d30414cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eac1321a9c8a489a9065c73549269680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796822cefc1de1a2ff2138906a0d17bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b29d30d6bd3a05e8137b70348e36a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f30d4d839107ebc7609062c8dbfa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770a03cf538db34985f67031bb60982684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ba0ef86caa8f2bf0f696afe149d06685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6815ebc0a31baa3c871146825f852a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3f2289a7d96f497389e92e8350c14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e070b21eb084ae9fb6d7c139d94ffe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc66f03319b8f4ff5eb4bd293bf6ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db0bf4904ae1e180b9c263fffb6030690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73273b82999173a6d7c51970e54c402691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0249865aebb2163cd81b733a7c41f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820a3e23303ab4cd03cabe806cebaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91dfa777a160a21538e04f92abaef1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72527647eb1a61c70ab4d47d951a9d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0844b3769b516b5a8156efcb33bd8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9461e360ff80ced5aea179035c91d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2f7a0288d63b78684ce2431f94782698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80778447743a58bd66d9fc302942ac9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190558accef6f537b7c3d0b16602c6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e0ac27398291269b7db29c5bc69aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbbadfc67824209fe30f9cf9b030f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f1b0a2f5eb542a99de1e2fd7ac211703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cdbd8982fc2e8372d6d70757ed835704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e81314fd85a4947a835c01581867c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285eb0f2d664bc31916d551659d158d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef1d351dc002f40e6a79deba2fa7f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c87431d712a73deaedf99421a898708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d5630f2584c49f5ed52da679be65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf626e02d0f34dc8983c36c1c80cf1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7653a5887b1edb47dbe4cc58aac3277711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b95f8dd680e4656e57d7cb13d4b5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5e038033f259bf15f16893c8fb190713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dccf6f888e9f2f7c2d941838921771714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac659c9d863e1c7b0378f2c81d7990715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c21a90a16ad60e806b665edb0b81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13328d5b8fd304329a9ffaa42cd1596717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0225a9f4e32784c5447c3fa4513b34a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728fb59577e7fb6f7737cc0270b24cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6dd6d43e806b5a28dd6f28ee8187b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8d8de808d7da901a7e8f22c8bb5df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee60ace74e78706843ea13d9615a05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c55d3aab946ffe033071a1379f472723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7d6d91ebcbf6882d1fb47833331de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ed5c1d6920c9fd1c0daf6b5b9a6ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15b581ccd04d91ad00ae0f16a7e398726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e4b7a3af48cba59fa89da4a260b6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945801be509d18cc0f20d8ec706c2710728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf53d1acf7f702bd7b05c542eb3dd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2464540b9e84a9745d67faaf297a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87de5a2a851fe6c3b44cde937c7d6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371020f5e3829646b6edcbd6a389a9ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705af74af0c2160157ea2ead9395658733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae3c53422f43815924b5ebe7b71989734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9730abf55619a149a11729eb2a52735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad6a78f7fb700d750802dec38c8360736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395703474fe996879c54d7c5bd68723737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b502cfecbc0c59b941594cf9a2e383e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a618e6d7a288050f00afa95e4ddf3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f0692c132672ca3ca0b213a07363740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e30868d0c6f1c0845667493b28e77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44288c4b404e5e5287c72a5b524ba3d6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841b531bda2d6cfc0357ba7b6c5f9b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaf3f5411eaf111ddf7e7616523707744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67e9b8d940fb1c854e6f5cda5b3b50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8326f08486670b75c845882bf5f7e2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15685df9641d0eda2d5d60d445e8bbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8da20fc5132e079bac7cf27f0ebb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1300b91a637af2328af9b17fc9c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4853e86282ebec50f82739ed24af09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40702887c1fe64ccf974ccd51fcbe4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46994e721e18e225d43a43df18bcdf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac4c052667ee2cd67dfed87680fc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db66effb56cad367bd030b1b1a8bb4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272922baaa1fcc1a0c0d6b67c61ee23755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198741e33d5375430eeab1ebc3b66f52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704fd3ef1b4fa1bc7e5569278d6c6bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4b6d917941cd273528f194cef64ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbd19bddcdcb24dc29f0d79f1136a9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8eef73311f4fcbe6d4e55ed51200d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7391f140bd69f164e6e5c023659432c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c1da4e5359d4e1fb37428b2c968f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3acdc39f2d3b3270ef7074d5b5f2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8203a7334cfa50d1b0cc371700efbd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1e86a22ddc8cb04fa048af4c8c879765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effc34d12a9df57cb338cfb09e576e5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7cd32fc3fafbd7e79f1b51c551b2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11b9d232f3c7eb6b62d3202c20a3f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358fd5f94adf6b543c88144748ebaf2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b956c352ef98f35c31bc0ea8cd5a6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef53bd45d342d2bfd130c1f5e0209e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155cd97fd684b603cae133939edd105772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eeab7d0342815ace90eebc6649a4b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404c8650fe1218edf981712e23b590774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879604a2c13addaf31ae8379e3157a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ec363b84ad705b2e911e7a1d6fe1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd32b30fac86695d66f1054d01ae573777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d3a2808f5bf6353c712577417740778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78388df7f3ab64c8587ebe47badaae87779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2c57aae70a772b7c0c309c654cefe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c80ed10db9ece330442a9d8bb4f36781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dfdbb5f6172365e70f2436b3b3285782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ea44e9bd933dd15724ca91f696c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174692d77e0f80dfe245e5a15907c3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235019b31b46b657a3e498782e229106785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc5e8cc185528b80257948dd5aeb89786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a5165474df9f48bffb4b445ac5e3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2790704a7d68ede0cbeb4b6d68771788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb8888ff87d0dfa1607308220f95b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee250c59f0cbefe21a5e4bf01b0ffd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cd1fdb6f574d98e87bdc24290c5de791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b90062ca9e2e53b3f051c512ad75f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe9d6bdefc4b7ff28522a7fc5ab093793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e82c744898f5ec958e1e661ea6ee8f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b7c25a125ad9daee5a4988a93286a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabf371a43844a2e3026fdab3d1c851796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e41f2fe74008617ed822ae922df4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b98ef117867f16078547fc4ef005f4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb700684bf1cbf77a00689c53ddf00799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf619d427e4eaa60cad6e798d660a20800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97b419614d0fce033f636cd87bc404801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a30342f71440b2b0a32277c09b6ca802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce91ebb33d6d48766505f49d493039803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3aaf13a595af34757bbdf0d51172c6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd687d7f36016c51e07acf3f9759c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6db0dcff59c6d18cf413c77185aae7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08269f472c64e31d4ae129b90fd9f2f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742190cbff831c1a5f01cf0347903d9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadc39e634f86d740bdee1c8df85211809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca8e84b391e79a7c231b8f9726e929810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6680b147bb8030212392e09899cb5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c20d3747a73ec62e2edbdcccc60406812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3717bf409a4fdde74a9b4e6f70b890813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3a69148e01ab63615f81359a1a3c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b746f947212508d3498a8352bdad7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06175bf0713f001d4b66d4ea596f3fc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c444c35f6be11ebc129937562cd30817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b3e060555dd7435f8bf22c47f799818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5cfcf837fccc235ddd0effd93147a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35227d3b769ed66b154f02f4e066f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6f7351c134a2966dfe9edc8b0fe54821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e83b6ba03d4852fcd9c36d8c302c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42310e0afb8095dfcb6efb2e8c4a8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c05aba58a3f98267d8ce9a86e90723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814640110f1f073712fe2974ef2d0f564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42637e7dc86226761576655a159a01ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc5a03fa4ce276224647e47e29eb126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee7fc99b988d1358276fe29c7aca5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956152533d9306cb24b764916f805b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b85d7395f7a394b8fe6060d501ff409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2ba512fd638ce449a6feb3fc4841010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e9c50922e795094fa5b5633126e1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5ee62c4aef59171e33a4f5cf6e0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07629cea841d0b815b8bd260f362e15913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911189fa0c7734f622fd017df15340d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20edc49c55b1c1476ce90c4fdcf695715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ba3917b4d4236a72b665a3d5ec1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f0f67ad374dedb1b3cdc264a7656417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0af3b4ffadf43f7908c6925e409ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbe2b35f4e3b7569217b540ff25e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e047703ddecd11667b935285c079920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc62337177130358b4109ef8d97a6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90654b85b2a063ac4b3fe17e92a79e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedbe8493f9ad1cd3775c4ef874c83023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617868ded8d4adf5ec785bdcf475d58524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c66cd61df13d789a7e0dfc8fe79525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d22f4b5c7fa88b52ee05b4266b017326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276ab6e97ab5c5b757cf028ecdba7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2814d72b189caf1e3d107c1aa6c7d0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fefd69d58a1c0210a1e224116d771e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f541602da538f8886e5c1361fff27e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd25f412c9cfc1cbcd90e6a55f50de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e490ed7ad31f56ccc11276f200e2e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10567922b260d097bb2095d9950dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c427c141e06236289a6ec38308d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297bf634958a9ecf96638161d55ec6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9a6c933dbc6a20104be8ab0f6056736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d406b3d952a13c3d76f710a2cee1f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0308a87e8e47c2d61cd79389c0eb6d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc1698d6f3aaa594ae94b578c9529f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d41e6fd6db6524e27380230ea61040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21920c8c69159b1b1e9dca169ab96441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc731cc9a7e185b06b0e2e1ecf96d92b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90270c69229569185f914eddd42f9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b922e88dbcf1a245991589a1c4d891e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b47764807e287f1f92bc321eb330045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f41da26a811dffc99adde1c3ed1a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0570545ab671f5e26775e6db3fd9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff7eed353bf4cc36b8172a588844848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef2cad7a7e18b83340c516639012ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070ae5a9f0d856449830daa75d15d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41025f6d3311c8d417307bbc4f73b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb12eab6e48685692018d06b4809b1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bad798f5c80055e26734010dfbeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820b6c2fc104853b884a19dd80a574b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2e1bb34d739275b1f8cf2ae3692c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548efb5176756cffc900626800bb7d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcf9a15678e930ef9245f7ebce80f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480438e3273b6d996b01d717af7441858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd835b3d5fa139e09219c40e66999a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07213e19a135387d3d7b351c887f3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03c3bbe35aad9a13bd8d9ee0a116c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4cd04da62392c3ca0a03bf07808362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9734cf7037014880eaf2e9ae46c7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e1f283e749aeed0aff21f1775fcbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f2221d3de9a12eca3463bafeec15f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770084631211de5138f2c6f56d48581a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3635824870a991c88fbe97f665a1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56455595fdf7339399b51c868c780af768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27b5a593af42cdd5707346ecc9aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858bf1379a678c2efb85ad8b532fb170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a86f9954e885e5986bcf3ddf0bd7f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d351a9f7209c1342051034ce0083ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2015abbad96b1d5f16f40a55f32b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c0b5e496448af5d51f049064363b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defe14f352e281fc195efa882c3a18075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98a76da7d46eec4b5cb90b98b5ccca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574640131e2d7a9e523158537fd0bad677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5144932cf37c5622571c202c6488cb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45356894ca120e4c799baeb6fa6788c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e126b96c0f2619ff1b9ca6ac4dab0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958904fd4cbbab14957282a947c4267281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ac5ba58d814735369f1bc92c06c2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e23a322f881a38f8e4cf762d0f8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b776ade06eb847f10bf44910a8c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5357f79e31a4b61b7526d8bd138d24885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45849625de66796aa3d488deec277086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedffb7996105146941a0f0c232188d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a09d3931f3b2868d5cc1326a3f80b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776706290c354e966959f1cc147bb09c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8928b8e846a933f8a17975ffedeacb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb052308a32269966552fb06441461cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7cb8201e1a98538a5e5062762d42392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50586271b7d1e6c4e3a350dea9db99893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f473330a9cc38896eff1b1dbacfa7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b141c3125fbe4b2d153dd430ba54e1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac769f609460e409a37f40fd6d14dc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae1dc5f9cf882bc774b83e0b1db8b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04284b9ebe0b540dece098dd50945b8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fc5b83015198d538959b75379c53c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b0c3fa29fa5a5336f447111c2186e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa7a319135ea45a7ab34c321db7c31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01327f96b9d32eae30d60bfbe8a612ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1237876f31b49bbc4c447aa4ea269e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c165e92b9b40be9e5b4cb065f7fbc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9fa5c685c5b5d88f1a0a29ddd043105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac1a130017d8d54b780eaf134307c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1c4b720a3306f74a8bee2aab7f5c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb72c0ffe9d619eae0e7e75314be2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362756ac22317d5ae0d086c5c15979c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3918a78c2a868c2e03054fba5dfc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c85960a710c653fc53560f87eda0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc98837bccf34e4be8146525adcdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec2aeea1b8f74a34f0de05d2a4925113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66a76b5f7985732c442f6bba426a45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120585250165f61f18d98cfd24e4f74a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed388bd6c0080ef52884bbc9b8821c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea35eb5abeef0b5efd44b17cd563a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd4308018a508f75f3cf6177b4b7dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaf442cd3f73d840e9fc12fbb96f51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3573a92411a772707e6dd95e19a6a0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9ae99a43a5e08a3c8d3647aeec755121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ca0ab319856d2a154ea8a1a18bd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777bdbb5fc2cb438394f4a44e7fe419123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50560391c380dc9c3096fa57ca2fb837124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbf8f319172caef621e24bed91a005125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe2676268e42bac9bc4f24619a3a0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd6e9149edf4f01a4b7e9cdb3936e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b409955ac18130bab2154b51d387f20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf4312729c5f69d3d63df6d871e6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b497580f8dafaa99152d0bb558ac2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d62114d0a9f1314062f4768cdf34e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6c58e38b91dc3a199207d90c0b1cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfd6275b1da137ae45f5f5cb36d10d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f6a29ff3b8d3cc34221eeea14fe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9586e6269e1a2cc812c883ce857f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6758eb6406f579ca216f0f524805d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faec19725a06be81f9724f9e6d586ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da998d9d8c639511f7ea2bb02ef6d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9e089ae6dc596a506c19c68dcbb22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3efde19b68854774ad6797cfc1c2d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e8eecaf5e949bfb1fbe97cad453d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ab688e1a201a9081344b331d09a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600f5d5848f9fc00781994a33bbe16b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94adc86a16344858cf16a301cae06f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a8c7080e02deddef2cec8ecfa30c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ed15c6d63389c0f18e4b61f807340146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dc7da318780ce301eb5035c4a1651147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f563cacc49161dcf85c4270dc3d7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8c96b9aabcfa6035149f402baa9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb983c00b78f3c7853002511ab123fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3298cffaa5682651ac920d02c8a0955151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abbe5c82f92352b41ec964b4abb8d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c18552bbe16d2f180ee126c34856153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddaa1e1656e2043e6557d7ffd293df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c1f4ec84654e380ef3f09ee5369f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105100ac61e2e8384c314cc2465cd70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1849169b8591332a372b88419e2d7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1df97402c001b4b7aabede2b44609158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224b7b01709379111d4cd5b0b85c839159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de6d93cf53fd4500c848348c076f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05414f845be4bfafeeff2dbdaac07f12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf296dcf1be9d50ca60a3263db28380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559dd48a79cac8699ade9be572c0c77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a0e54cb3faeb901196bedff0bf8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a97281586df98b0408231ca7c0966a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f771af6fd09c92c974543252eafbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0912a7b9dbd46afb2f5c28b81179335167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515984981676e37b10cf1bbed2fdb01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe4b38487297995bf346e3e3cf7d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c5af74e2b10cb2737235c2b36c44f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee59514f9339a9940e106d81bca416171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c3015cdc833a398429b741448799c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147267b993ac16535fce09a8aba5512173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0efc5ccea66f66e6612c21258aede174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085c0dd45e0c9279cb18e41c99d313e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d8655f518f94588b1df845242b5c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc906d1d3f3b8801b0d292404ce85627177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee428164791cc269745607657e3fc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee52013121b62d5767f9c422b687ec6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b39a0367be2b28f113ff5812dee32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04420e28f9cdad8f8ecd6bdaf4c8fa99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d1c7602b2002042c5fbddcb1cedc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd10cff2295562236df6096f5d92b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fb4820c11c691159ccf6a12f4c2f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53c6064d19de80cb6571e2e829109185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765f7127d8738e5354cc8fe3946ddd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283636958fb0849068ddbd51d15f70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c38b29f16991fd9e2e7d9c78d41494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c49d91853a3db0320e3ee0ffde7af2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c188c833edea81f9d1919b61f89c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c606c8f2a04efe1956a1db530ea158b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b757f2422f3d89f4ac6a89fa53563e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bf4dbdb247678c853d7c3d3a2f5ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac90e62e5e16c3041a038be166e590194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482b0b6df2726af381c0d334b5c3a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410b956d5dc5901ebcd64e1ac5e1d34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30551d8f9d717753b16fb4ee7b7a1cab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9503323e3645dd36476dfdb4fff52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d3a3dede6770cdae78bc441113308199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d6ebe12cdda266383848aab64bd75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58399904d1c03b0a613309c6d7514abb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e7039d3c2235d96cce05645aa4cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d199a6e5cabc1c80510217427879bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f42880799bc32ea3ba5e1199ce929204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af07cd94e4493de390436c7b2b6e38c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce72b5df0d52f50a4b808b738446d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0d8f078d113ed36918c65910748fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837518fd66ac2bb28444c7fc65ac7b88208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaace44bad0424b1dac425bd9b11c757209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253af51afe5ede65ec99077dc5d5fe7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0127a8fcd5400ee57e0c44ecada0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26380d79067e93c2f47deabb51fad46c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e94395a469468b4b8c0575502cc00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c684f3e08b7dbd44e0bc08ea90a018214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90894ebbb9b37ca6671d4dba62cb2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276928f0cf92129c273f4cc0b0b899e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8b51222445947b0278384f515d59a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58a3f8cadb4b1985cd1ea10cf9640218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806ceed6f31c1d31883cd0dd5456362219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570efc6800c5a14e699ea8c15c7ed531220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7d76ee88cd76d09960ef7ce5f839b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b2ab44549fbd48590af222529d352222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619af52576a27adba4cfd6cfb83c3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c1c48c1a54b10063532aa6a7fe31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1376c4ee6b38af333c04070f0ff8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff41980b20219127a08015c813f2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce7583c322d1e164396147b7835bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642f38b60dde623695d074df654698f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015b724c731cbbc2281a0f8d92d6156229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c18023c82d1d9fc0a9de604617783230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af98ce68d3ea641371a343211e507231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0279a459698ad99b61448c9cca07f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a1169de3797a5855c621a24de0cb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae6f1098cf40cfdd887eb354c7a3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b8dc50ef8ce95896351a00e1f6993235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be2280a490f8735e92f87c0c68461236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbcbc7627e16ede164cea6a4827b7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d43e69136ecf69c24c99c791bef108238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8254ed3eb52ab7b0176cae696586239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9cdaca2420bb498923ba78abf1902240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614224fb05a20ba0253e6cf08fdc1c71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7fec56654e4c02a7427abd7fe7dd2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5c97931724183a7b9786a1f825b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b825815b3a7cd570ff04cc98b95135244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471162ead481bcc08d7b2dc617de9de0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2163e4b76585e48da59b92839f5bb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57b0b9f80921f7ee4950d679d5e372247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace13c6a0bbe8d619775ce2962f5945248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdcc6962152dee5c07cbb9ab5b864d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d803c8d0aadb9cfd663b82a68eee7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054211077cdf7e898a6e31e3bd607117251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f7fead013fb4d263d41568b5aab6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b6acc69b120a713ba2e4728d58ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e288511eacd401456a190c7565208f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b705458047d6bf5b2ea06813643ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a4c99944047b3568f335fb7d22ce1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8401ce6531fb3906d25b5b66edde2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfcc5de9facf29f4bc3f9db0501a48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38ac90c0f4f479f732b964858d9df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cc71d06cfda1d158dcf996b9f69f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbc024068052d55985881bbf0ba9be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2ba6c7d0d9473c6bb97c3c5af6fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b1aebb4f0299660087833b4caaa5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0049e9b89514c41caad5d587f05e67b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e89df6d830f5c7b0dc9a093696234265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28078ff9578cf359a0cf1d7244787402266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3c9fd02d5442a00e38cc0eb9920a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ba6c1c757b09320f475d10fe0f4ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a987dfff4bf662c9a006649a76e89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d862e39a3f45396af75ff07a05c22c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4425311b2346eeb8aac509c98313a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55f2eb89ce8c7b35c4e17de831e3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ad01cc0f07dacd8707206b17bea4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cb32e4163113bfcaddb17d496b943274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d88243bd9f986a42da49b77b35a86e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f56864e27005ae8ef0a324751b99e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4d7bb71fa6bd8d00f09e2b5bea0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3c3efe430a075545c705b294f9999278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b58558e67e630d94f52c470b69b13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3215a7452a04e2c9ca644a9c48e31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9dcaafae0983abb945f4b1e15b79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a11691c0803726b6b2447d10b2a33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a4e995208044946039a7b92245e2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d9caf41372d489dbc8526dd601339284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c8345fb0a4ee56659f7cff0e4d533285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b579ce597252b50d05e5517c3cf069e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70473a6b5f60db5c2ed412a102e78bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50593b0829be8f2d0c4c5c0c8f62e656288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a4b0f62af0417975913230b38b75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096af1fed96948e4dceab1316200ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb296a922afc0463c59b5c558bbcf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7fe33f3f553f55fb29ff19352431f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc38a3390d8606811e6908aa72509293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea33583fd05a76530277fb749bd62b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492d7ef8f62afb491a7acce33755d86295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99fc3d972ef058fe945bde2dd271cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347390082a3b62663624ec44d883e27a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0d168ba9c51ca797736850b348305298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904875c4608d8d9c729bc24186c0a68c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab00e00048ff6082abef05fe1aa5bb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83c3ddf33da55edc5ef1e7dcfec6e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4534bf521f8aecc463a878cbfdeee9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d53451a12a983303aa13e8c9da1f26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ea27217b5c8732a5cb3938c83e50a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51255049d06fa5ca04a7487a0e0fdbb9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fcf11993fb71ba2e6bde1423bf522306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb349c20bbab76b627dcfef10edbfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1efb45075eaf17c6063c8f16f6298308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ae7e39b440bbf21a7c1c1d8b6e9c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbba93636a2b013e538ac69b8ac6d80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b92f94483e1bafbf445ae11283efea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838d71a0902287d2289fdbed77f755d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f9a48b0b96aff8aba1dd5a54555f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7296942b99b3598daa2d1c067063a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec2153000485bcd0a61b02b7a5c252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c3f2cd55d6c9454df51ba81cbf669316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6faccc042dddbff77520d6cbf124ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda8a960c026fc5b11bb18a71138e85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86bbbafea2f3ec44ba56627f114f7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbc82a3f8f160f3a113b3d34b668d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c76cc4e1f5fe2296b01280d2c03fa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b382e58c8a9fd9c6d38ab24ab812322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce94e9108aa5004dac94cd1d811e93b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557d280f433181e9d63b262b171ec20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0a9f7103f7266bcf9fbe279eb850325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d268da798eeab21ec7a69055906c7d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f229bd0c75f19dbbaf6df98f076e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8663adeda9343c0ed5be928afafb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74032c610c5cfd321ffd0a6df297f87c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f13725941f854dd3c7e451b93b5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d08e8910c282d63f3b0724618b826331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da86485d45f014772cdc6e5427e7378332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e3186df0d23df9d3da5657a2bf31e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c1f0be98717be87280eb547d21bad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e7f65c6393e38194350790068ed4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bac68904fb7c4700184e3db73fea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699508bbb5b2e0f52724c965e52b12f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2a7006fdc46a89c778e3b9c1242cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76c9175b8681783e5b100cee14e2ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818566204f9c40740ed410e30f3b08b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0be6f0182bdbf389be6e654ac23b97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5ff97552980f428d415fd323b9961342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05678598c63463011359830a7354149343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5b816c3e2cffa26efeeedb3722467344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0061343ec803af70fb8124aecf2d369345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a09663359ac7d06d72d0dfbfe895c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789663efe54565352d3b58f2ef6241347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8942bf148dbd7a052c192b6b3a709348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4174f98025a36988133175418604b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7866d210d817f90e68c46f06d46c25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261387332fe04f0cfd13ace25e24e1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8957b5e0cbf36adbe31370270ab76e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed722afbe22635ca863b07dce234274f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b5f69c5cbb29b8f0d691578c16b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6279e3bd016743a8223eefad4802480355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e35788fadee7cfe692cc99c3c604356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49e6efbb09ff82e71e3f5bda25696357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb98fd04fa23aed468a112b2295462358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6dc2af5a08cf16e043056779317b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e762b4223e2d7bd97c5cd5390f595360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079733c8dfbbb5ad3229845a185e9065361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e43400f3e28074eb523217b1d0371362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba548778c94bb1204b9564f1ba7941363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4b2acf9e9642595895f3d485aef96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81223a6e95be585f7238c34945cf27b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d8a7c2bd9f8bde236f5baf4e9d26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7527f8febec4f92ee3a2de55fc6437367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e356c0e7473bab0af3ee943e367ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cc932702c9870c6c4c24bd919e662369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6de0ab5ad650cf6fed5b0b3b311fa3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202c5b5ac98209febda68010efb5e94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a6a1b5ece48bf8bc8c0cb3efce980372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05d07742abf63fb37ef78dbb6e373373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6787882e0d894f2cf3f66c0ffafff2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce9936651a38bd0ec4871f03bd3e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48c1df38344709589130f6025ba273376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb524c4d8a715280cae6a9aaf55d23377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda822f8080b6dcc77abe36b1046b21d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11656ca754f216d31afda9e43010f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8941d8b1e5c705217474bd6cdf1ddd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0143ec317a0f0d2a0a685821565e55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315564725f4d4fd867592dce39c9808382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1738e3fe54a2301da95ee842dc201d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decdb090d3b5e2664cb17508c49fc59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2fcbe839891d78989cf6e06a28bbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181b88f4c43a0b321a927bec8bef30386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90ddf4e37feb418420e78aece07426387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79877fd4151732f87f41b816402e1a0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97859aa4988b6b2b74769e061e08b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb2f57af543bdc8941469b9d873d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca3d448b377a58e088936372e88d78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12a8f48b311f8db648e17fcd191c3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28d12ba92a8c107b3ecdb0b41cf7df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418a24f827487a392c9890f33f03d5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7ca2aa95976b86445ad814db96a81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3decb27b74cca7c2d0e2a2979fc6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0483e8e56834e78ab6c4ae59932a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af16c2d5b67d7bbfe35f896f6c55bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f01278a2788be4baa62e1e1fbed78b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28208916fc53bfa3d5c5460b0077e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd88640f899c933687d686cd5da9ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59cc27075871ff6ad1a0a17f3ee645402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe3e4700bcbfa0b263746606f98d3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2470546b89919b6ba8fa712dd13b1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface01ef30431eee8e0e00580f08b99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e1b8b5643b513b658b5044f209122406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f832dcbfe1ae87a0e77f234d76124a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531b5c8cd169369fc8a2e97fa1fac34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3873aba7958de357647fad218decddb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88789a30721d45bad074ac1add631663410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016faca752c2a18aefbe122b63a35bbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68801257ab9fbffb51e4a0253acee7fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df7b900e6d1274990fd3eb81a3af7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74436e56b0b7e64cf499efe893ac94414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf29348ee824173812b6eae566c439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76144ad106e8b1d7a1592911eae0067416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8be5f0fcc78cbc696e737c8686ecd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe4c2022af0094c357acf9f18e56a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f674b8c363c24acc83fb2c79128f10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d137732f8ae58db9c46d8473ae400420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b021e1ba3cc055739562aa8848c072e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e340814d6e5e13c16045e1f973fa42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140609adf6f203bedc373c237fa7cc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc95b1e67dd0e74e892c8214a59ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2238559fd7bdaf016ae628e41b110d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a31f2458deed0a772bef72b3fdaa91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09780af105ccc68e6f425177002292ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b987941a92abaa245e7dc7c381832428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf393e8b19f55ca74095f8c12b88b11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b92c283ef47efe66b2c74443dc4a3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129d0ee42a9bcf34a85d9b85587d057431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a420851eee9acbea3e5e239c6b2ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133725d37a16013249ebc9ac5978deef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622fb74854ced63133b9c97edfe0a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecabe15b9216c64031c6f1c3b175c13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92c67329e7b92ad0286ce3c99ccb8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3300c31beea97d1e63b89aefea758437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5bd0476b39ead14716eb5124223c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f0e3a9bbb003884dcbc0bc953d651439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fefb13c9111ba48cf573f7ff232895440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593795afc8d667de6d8ef14f8002d7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0394f7b21ec2b9c3f57539b2835e4b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b0c0080638f56d33e2fffe23b6a18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e996f6a04ff2ae2281bb56614e33b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11722a44f8e7e28b10c6d23a38aa629445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94264b4053cef0ceab05689d799d68d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036816be6697af4ebc0a8e913b529ca0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8b1de14ded6b0bfad76fe550fa752448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704c684d9ca1a5315fea5cde5aa858a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ea09a9ab7f8756b115a876596b9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615e9c93ce92f9de65f218dcf78c34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f52c94351666c5c909695d893c675452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697afb234e176b2b14fe3492fc1c3d9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616cc41c7898f0f59e4a59308d1b4b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a385e75e3fa05892b6941d7dc40c8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d284fb73850790b965b59bd174969ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef13f15d35346debd8c3acc003ee920457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3953698a2d77e225dc91577088e8fd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae1bb15759822c98916da9a188bb5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09242f496eece6761c974a7cb47733a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ce1905f3958fbfc9b3ec99ba00096461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9386d8aa84d567c64256c464b8c3fcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e9e448e36296aa97fa2f06ec5b02a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3f6b06eecf62528cae205e7e9d086464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602ac4b657008c9fee9a3af34c1635e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f0cdbd2d76b62ee2a448856a2787466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a337a2152f63b02a6ca6c68d79d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97236e5dbec7afb2368fa37cc0a72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db47f54f452b54ea15a206eb287b003469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82aae0a33d2674e6846dc0f4a7b61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340ab56dfed11e1c16b5b42e5f16ca0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b3cb0b910cf92398c45405c6e2baa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d576f1fcf3f7146b6d0bdd77c297e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795ba32d41ac57d468e424b99033a48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94b928c6f56c7acded438f2dbe237d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0843e494e17c871e194185624ae79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f93e35ec60700dfd8ff830b2530cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953fac242a951bb6bf1b2d04dea023d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe0c7262e924f3d9d8879a22b90161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eae3d99e20ce413fe0c31566727d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea9d43d4bd98aa99f23dcdf377d00f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467d4c29d54d93859ee5afb5221817482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a711f4ab610d8b0a9466ca8aefc0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a1d12aa6e407bfe2827c49f21cf23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d3a223427e4ae91c58d0b938d0721485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0ecfaa49e8a34afcab33d1c61e9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c1cc12b715b9e83af79f366a1a73b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0a307f2e62c308f7b3f2c5f4676d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f9a15f0ad865c7e0c002318dfd1f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfb7098d8bf4b6f9d34a7274ea6a95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa95a4e3302717f1e6c90831ff3a61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2c2bb2fdf638865a90b36c3c3b8b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bde6621b05dab669132c75da66329493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfffef661dcc0c1c35f43d081ed6aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f51f55f59f0253f86ca45c1408099495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecaa0ef3174bb8ff67db5c448017e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8145d6238e48c3f661d25d65ad9b0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065310a93182789bf4d4a405a0df63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e27cd5eb51ed20290446a44089917499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f521fce0def041e114f1294ade68b32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7319100564effff9e1df44d0a44b3b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94d3cb0b434177844d0c7bbd02b649502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce4299a0c0f7ceae4b21b5afe7015a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7ec75a4eda39ab5f92a5af1835aaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0f796c6b5766ac4ba81b236023c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e902e4adbffe19630de7d9e670be1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550661c28ca695605eb2983c072a3bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b107a390c3f4134995e14e711d991508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d761204211c1a5ef825ab981a81051509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c31bccc99ebc93ba33ce2c5c044d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58ce3070dae98878c7574c341594f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b22f8d44e27009cf4ced9b7123317512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f142b9a2d2423c882e8d9ba7664739513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa489b250ba270c086297972f238b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdfe43086b731c7f1af54759551207515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27040e24161b1b8791755599ab17a33c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b2cbf8c83418074bc1fc51a81406517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30b3bf3d1ffb70a15207ffdf37a5d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45519d9d0acaab3104d93288d0ae070519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99e4f8d2b4b2c70f19f851bc1c096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b4a2dacce778f397c8cfc59d8665521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b337c405f7798d5fe843c0bead704522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e731b66cb7c2d3ed505eb84b0816a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bba6d943c66c3f0e538b99916a4164524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b234ef442a4b0e7f2b89299d16812525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3aedceda1e3f3a006a37b750038a8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0d011cd2f9e37b91544cfda52d06e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864c3c87ee70822a7e3d513c951a84a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9596c8df7dec441d58bc98673ab062529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5161141c3b0a0bb14244c0e6a1dc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ad4ca43418b92257fecbe9283ff7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad602de4b9c253958e7cbc75f772e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5918d88965a292c33e75e151e6ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e853c3495c7b5bab8d4c8103de6a79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbefb5483d4f49d17a7be81a1f8c5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34377c95a814348e7f245efb7612038536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc738ad364f34e613a274c6a1292f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3843c7aa62ba6b711ee17141289de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5388a8bfc18ef9842aefaa5eedf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423697c2a0b64d903e041f9424cb4a41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1dbece9777ab04289b35a39d94417541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110dc78f812bc3d1987b74a7f097a53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8d9c210d34bca6039b05138b0fcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcb6a49f91d29b8deddc2dcb252ade544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bc7a3ecc130dc9437ac9923e94098545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e3633b381701408ff16b235a2277546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af0be9100b6a6aa7abd1eaa15831e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd5a3fe00fad41d74386859ebd01ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96077fe7e2a685fd74bcaf7dbfaf9b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4478d2d0a59137740083142bc4a294550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62729a6a4ad2d59e677f49f5344eef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e89434ef731b712a6dee30f2b70690552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e647dc57e151d2a110f262d04355f3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59792d7f9c38b8093547b273a5a40439554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c17827c9a22091d75d5caef2c4221555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cfc1b352414fba6b6071298eaf9f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7265cec4c47c0cf9ba329015f6c38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669c45f17343bf1b8569bfbad2cb9a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd79807ea1c90be1ae0dbdc65abb78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea0b2edd35173736ae9ae21346f3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356685d5943f6e772e686319e856506561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ca2e56cd7163707a37a4c992f7639562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dc5a6683d74e30bf9a75f872eda61563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3eff9dda2cc8e049897943ec1c68f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a219d9676c3b10e4729f64db8b61f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9b6935eb6fe9f09028ec6f2a19750566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33444a12cc4e0d68108eb410845d77dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb11534acb875fc3f41e88df61bd6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9cccf179116776538f29c876a1204569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf09e8235966f955fc356480969a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31117ca01836a0b5b798e2ff28bc2711571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e6950b8078a68784f5308217ab8ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309304c5c692115795ebf3ce6649a0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d37f71a80a13e50d3e8e55c38cc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af215cf4c8cb5fc44449f3bbb1d1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fb6fc6347e922e5d743e30870a9d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc3863d10a2e359858118b9ba745d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd36be4c3420f50a2d7f65f6e4aff2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdba9c4fa5c71454b86b85564febd49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba8aead297ec002db9efefee515fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc51f7bb21b7f0ba719ce063cb5280581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc3d49d6e086daf29d0c65b0f9268582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908c4ed5a2b92a6bf01636ff7ac5943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4e3c2ea763ed08bbcc8fef3135eef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c354254c665a2045792778aeeba67c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e6bfd1f4d036fb52907b9d3510f2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b6944ec752c5a97907ce70018f873587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4887d29a0d4addc4edebd2a34dac56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2eeb8215a32affa18f0b4e26d9faf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414233de6b0f70a4fa33342c732b59d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20904e3b60b59efbda5c60a3102ac4f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70826dc92b3ce3fb49369a868e0066592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3764561fbe42e9a883d01481ca4b0dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d4478811aa7e41109bb0d1315bddb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30df844e84f95e0a6e8a7cc731682be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057624b44b8559c15f123e4dfc6ebd3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95195e3f35cb5572b4f70a3f75f27cea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea444f14d665aacc6e5cdb4eb0b14598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2dd03f17caf6eb3ed4a9ad4f2b631599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a26a2f2e3b12171cadef613379b44d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e12410d48bd078f21faccd17885b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d92e2008fe836ac10f4257df2b9a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d656f55809942d3e8765a7fea5435b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08229cc9329ee3e780912b951771c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb2140e9b5e44064f310bf6140e6c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee166d59c4769c4d255cde8fa54d144e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d1bd57b81d9f219cc5cb56ac746b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c738c1ea6bb15a213ea7eb1280d98a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e05aea9b7a5cca87b9d6cd737a386609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809864e0e32d780858cd766c6605131610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7a7d72b3a37fd7db91a8be5bb8716611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c5be510354be80a34c7aa3b7f1c9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c8d6383c85dd6628e30ac2e053c09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1076a909ec9acc056a495c79fa84cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199a9d4100f337789f664c8b71757b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076132a226e651ce871ae0bea7740c55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce944aecdb4cca7d26c1139c41501cd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c7589443008ebe7753b38fc38280618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f13daf35c5340f6522a7a512cf43cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf4dab11de462ab37e80f2d4a95797620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354a8efeb9e80153494a06cc450b64a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c450455501ab4b9db6ccb9b75d1f98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa862767649b0b1558831410bb28b0d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e2f4199d010ac273a8438a09290c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494dc3bd531d86f67dbf14ede0ae2af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5762b3e2ff068c38381441e6621e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243df02a12ded93617a18338dab7707627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23968976fff54ec8a8aaeea8b5bcdf5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb154a7a47207db1903a567f1e8a1941629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81113de730e2ea0317230d59ce81775630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b67ee48b2861da9637204a471c0b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f86b74133d103b54377e4a52672c38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322690f612bd42e4bfc5151ac1d37d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209019458aa026b4af002030af5114e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecec7b0051316bb6d67e10f8f4dfc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd14c7d662a59523ff9224f06626236636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cca98afc9c4f58ba002f35e779c334637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0e46a18670078609e4f2c6d53fa90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af053fe9252a2c25a1fdcc49c609dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e09ad5075f54235c17a63c8fbcf4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783303c00facf401969ad8e866c9fc9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ab1b31b74351275c1ba3930f647c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87b43b9ef684a0601fb6ec344c60f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b016e71dfc00c685c664d8a5a9a18644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd41d6b1f16d63c374f69b6bf92e962645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d34ab5ce13065d8b0bbd47aa0aea30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786456a578c2b6122b3fb19a7263b5d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f4ed4e23aa752bf6c050630bf67d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db0df7a998612cd1fa7d8665dcbbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4621280775413e14c38dd71f5e0718f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e1649d739f43ef335327847f4df9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460161f8da04398b2363d645c81a5b50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a12324f3ff07f5330b234482ed75d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7517fccf72de38bba1982e14723b92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051ee4d10ce8d95cc64751bd23babd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6bff9f7f0eb4d81eb72a46a6bca4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2aadabf69b7308ee7ae970c744c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef042a824008f44152146e61ab188f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fb07cc68fc53815e4baace850006a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc90d3ce099f2c9e5c32700dde4252660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223f4dc389ab3be5736c8e2c2a4d88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29838446e1a298fc4ebc0d04f290663662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b083af216e0454c0c558e9da91090d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195dcbd6b0644f4105a60dd9a9b922664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892ec2b0993f0df7a08db440a934ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50db23041c012f12e715557a9c42a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acca43a519d9146d92d235e1c7c3e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e203af40e4d610fdfa845051778c63b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34364b99f989c11fab5207784ca436a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359353ab3429aaf724c52ec3f4cf2633670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d38e8e4a6f18093ff70748493ec9f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b2859e431857344daff2b0309cb8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b8a7e6fe334376363f0892bfc39f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ea0730c317a0b4b7efdeac881a3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c6c5dbd1b0dc98b2843211b8fd134675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fcd2dee6722cef917e489eb4eb7df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74045505bf72eb39847adfbed9e1d94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453221fc71531af11eff86fb150f0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff93ef879ca155b797daea16c01809679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59984432ee3212ee5be321c5348f5ee2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9933ec430bee14a6dd995eaafd7501681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c6ad6e0e37057f84d3116c35c8ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d5c9ffb8d260a3b68fc28615d0ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18400e11241aaf0d5f47e843e95f00bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d16c693a9bfe880fb6ea9a56f7331685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d57ad5b99e39d0eae546c5157d21f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1f4f8535b3ef28bb929ce0f58ca6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8a5f3a374ea134e64f3df0263c8ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7b635e2240cf9f13d97d074a87c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6f7e82c11ceba9b8764da4b02af5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26415ffb2a44ab3fd826493a1da1555691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382d550b2d6380ac5d2852274c6a2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7486abd7b178435a5f23098090048693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6fd0906f39955ba266d3de947f66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c650429554316d11ada1b2e777acdc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818e7f7ff583fdca5118fb783d3cff7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3a240fdd7797d3e29e7101f05a33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642365bda81eea886b17c374993af68b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb4f2cc013be4bab132f09c7f116f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203240442398e840ef29222bab448db7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f48a0e77919100bff00a036c7cb444701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8a10e4ad9e1cd5ff6b54a456df02e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94fdfd87cb283f1ed100e77aa8b9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ed5e812ab34bf5782a67c388e6a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067bd296dad3f9d18fa0b5bdab9e24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07296a739b06490d00698291262c2eae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0d6d7bfc796e79ec2f0578320ea4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d989f349a8e537804b3fe86134ef71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d658f611cea5fc20e462313ae4ffea2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc486d8ede89a98a12fa1c24bbb24a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c740eee3968d650d965b82c3c74f6d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c8fe8567d979a3915472b1c4134b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab3d4bcd2f1a5f5de7501f4f8edaf1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350909be44798493d8169f6f4eb56fe4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa408c16acce18f72ae9df0b1ac913f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b949f1d9a00f5d0e060a6bc7cb02db0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554bdb9ea320f41c11e85f885d62159717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f4689cb9603ffe71a20a026d2c28f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea1782fa5282aff3e48b217b017862719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee300742ba37118f21500f1da90b46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e460f724b3459a5342ec3b0d411920721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf5e87077176b32299bdc04096b27a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10d72fcf3867b77c6d5f48c4cfd55f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b2e16883cdc38c3e1428325c57cdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22b935c18ea50899e0e9ba6f6ea15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5f70c9a01ca22446625e2cd0d73fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e7e2f5c9a3e360fda6cf46f4aed5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa68a648df62f1f176eed7134793c1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234af9b8e4be0e8c81378d43bb2bbc2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d07e7d09d1ca6898ed7ad4f6dee5f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407ac4155a3d0e58be99e51197afa76731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca72ab783aa9babf98260e2e155b8eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d2b5b9c29fd3356af4f2fb10d7dfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b50868011fb340b1701c2b6264711734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c777c328789debc3164e6285ead36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871a4c7e8bee6808edd6e0c9052836d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb308a74108fb3e747fe1e9e64eb5c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5a72899b8389ed586a96c76acb36c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd96880831bd2830584c6308bf045739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2c427462f3f3b9459cb4a5d52cd5b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8d6f9098861a4a73a576435a7dabd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f516b17bba8d93f340b9af821caaa4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6880d488506d7da832ca5a3dee96b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbba553e7e8c68bd8719a77baeeb33f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca58f6bcb4d3db87f4234c780b7cbe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549959bbae1a45c526905a3611e9bcd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb2d5e27e71b77ef2c45a72e95439747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf25bb87a337902a8240ebd00b7175e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a820e641daa207771c02f0ab0cdf19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c606653b354b16f76482ae56df8aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cad3f94ddc72544135e54e9178c4b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f8a8006f98a2f9b3b1482e0075464752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d6d08dde646d942e7cb6ad880fba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e60aeedb94f327fd7d73f3a1c58d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585c0fb1c5788e78491a87b4f5fcc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd96b9b33ee6d40cfb3321f584cf8ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad7f6b081e2810f4fbb819a1b8c89d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bed2528b8a96885d4e71475fc342cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22d1416ed81b3d20d7203cf7fd0643759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4ae8d9e7884523e9844a422a12e9d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587adac6a60c3ba214ebab300f33fbe9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf323536409140868e7257da5ba561762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c6dac72b404e57e3c2b0c42b66bf9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711dc88f410e96def403e4c116db376764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498b8add53f38e9a737a3d60c1488ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b2cb563b2cfa5a65d84aa9bd4920766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903547ba8b18e7d6ce35ce7056cda160767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2708e3055d0b018d48ab1e6783b2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985287d3ca9dd597e19b95e9c302c5f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822ab39e0ecf4623ef8fce4808b7e34770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d5c078bc8cdaae91bf6de0bd6808771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0ca1d3cb8a2a7162276692f4fd71772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0478ef7ac08a0b5c0aac9f2c2f06a2b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd8203c6df373fd9b88dd8d957bd0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade80e5aecd90221d9dae5a833ce12f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53fb9c08585673fc5dd136cd6120e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb028a1fd416c3c949e3a607b5a7cc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b11a00f329dba935fde4641689b4d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829250a4780ef9706cb930877378a2f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351146415b13096eef4c018e57084d22780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe3fc2376d3fb1c66a6dc392be1d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf82ce0cf07eacafccbc15b39284c9c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec1038a21f3c25a22553b22facb4bf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87743443238c4ea1713169315d7ca477784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eafa91180259fe542aba0500f027e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c28dda662990635b8abfea20768475786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62479dfee15eae3f123348d02dc70d67787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252959112631d56356832109cbf4c4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2850da3c64212b4dc24a2a52d60916789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9dd23f0415267479ceda27976185d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251dd2156b1374bc00b5037295e918f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c4505e69a70233646b44bcd9d15b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8121247351b79d1e762b87e34955793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cc21154ff2217cd8ae0aa5f55af62794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63209cb20e9e02c665f7b3425902f2a6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df0a7a1711739e25026362ab7f958796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e832d93c1c5fca536d7fd8d7aba8b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b45f5b76aa6eae87c08b643351163798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84df5a09dbf8073db688712831378cc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c49709f8c2fc75afde219841ca07800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1bc8e1a7cefbdd9ea2caaf92845e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee33910c951f611779ce5f1cbe024a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63266fbca82e92fd5aba4002139861f9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063cbc980186c07530269fcbbf96c0d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59f1c2b227b861938694dcd388c9ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886ce2af136e849a0820303e5a6cc46806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412c79f5bc0db49d3fcaf77313a7b50807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baacb78b586f0392ce79c73199ba7e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacebff1ffe24aa256843b3ea9ebac37809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41244c19706eb924e3981a7faaed476f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3eee52025825a965ad1ae27251eca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788042bf6f450d95a63de20f647dd6bc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cdcdb51a28c51c3cf4e35a5e6a7c0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598e50d71247fedd5a6b3904cacb4d9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6ce60923bf160b8ae1682c625246a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a504ee8fa590fb9064d0cd1e5217a3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fabd295e344ac4c0effefe52219a8d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01208355f2c15a4c3310955467fc3a30818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132ec151ed4cee658f495fc1cf980f7819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>