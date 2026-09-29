--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd681d9e85b61f6e76066ca826b1d6eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c9b1e0e6f2a95478a8d4f4f1d33a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26126039f6d74c1f7316a0855701a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009c21471abe166b967d31495bd10634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fba956fd55e6710384207f065be455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a391f8069829ef72c5521484168976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666deccb15b6d600b514d402a3ef68947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7798ee43d71b46bf9a8a7cd6f0eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f705bdd3905f8238190bb2c60e419e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b2e169ad539913179bbb96de38afb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f9d27e135c392f64b1d48f985e9f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6963fa351904a33be90d7cdb5783612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a04dc021a22eca49b1248e3e88da0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f199c96bc9baf3f54e8df6239e6ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31486bade928956ce45cdeaab14b65b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1da7ff13abf4310e09241aba9fd2bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6084c8da8298d1ae54f4277484f2d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d091230fee4ce3b3fc393c261255c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8433369ad17bc118764025a74e7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727226dd14b698c3d60df48d51b4fd6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45dc9e5852c1691cae9fc7b886445121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef57978263a4db5b694566fbfa38622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c160a6e21bf5b89cd32f041f4df387623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0cc81f27153c37a2c594128839e8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd26c423a3afd989bd101a0d379b0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2067c05877d868b7a872736d17d3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c638515f5f110a3ed3562bc72ddd7ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b065e3fa10ad7900935b67e64475bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92345da09d35a9d65b74b70f0047e80729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fcc175493c8a2eaf44d667b47695130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf97c5fe2c9d2f08421b0429002af5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9796d59f4e2cbf8db219c3aa95b8bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b92ef129fb5db64b64f15708972f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666b5481cc87e6e18dbed164a523fef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c85658cd76286b7a40a6956ff5ef635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d41c3bab483b03161abd342089b51636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab231af470d332c2329688109c0739937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d105806895490be4b9fa915898b74f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f63762009bc73fd0776a571fba61e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43450ce6e473e56db5a1bd40e80788340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d376797e28866ec21275ab060ff911441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b63fe77d34589acf4c28b34e4f803742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836beff038d0f1acb5fe7158ee3ae7bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36eb7866fc05ea1492bdcaa3c3c30044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22498865c864e7bff5f0d2a7decfad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b974af84d8b4a9bdc60e077a77c5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a6a63be59fb04f577222b76b8fdf947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4f0959cf030ef6f0096df322e84ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318aec2b184d13f8e7f720e773c24149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599039570ab2f0b729d8e1b01ed92e8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd08f625df1300ca1d3f0d9727fde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e258ba39e0a18be8e63235f739dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3cfa81a4748f705ac25b982747c5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab8bc419ec10f5936f267a45ca84f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e596ce89cd9c1b41857608a613615755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa0cb4b5cbee9a82125ef0fdf361d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db64413e1e56a85e495338e56dd37a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bb6d2a8b5ce43afc5e5d53dcede9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8dece15c864f903bccb72c95f447d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93335f6edde64a50f73d22dcf7ec64b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a90e0628cf5842591f6f8ac00782861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee5afebe5fb3d9de90aad9453f13c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f653fb5d07afed8d6e082551c71f34a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45443cdb63b5c793af52fe631323bf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552ff9b01cb8c621aed1997b35dc10565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cde35fe5dee4c6a5c0265644940e8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8a7d66f1f352ee73ac4a699e266a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1273a22a393fc254b77c34ff64164c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4795f54ff30a6aca82035ab754633a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457ef24a00e49c6c74cccc8d0dd0a1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbcc886f71b47594f5791107d0d5ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a3b89b0a7978487282856b44d61272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65381cc7b1a2602fbc58c243f181010873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7090c3daf98e60f56916e5be3777974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f2d515faf6786e60670dd768ed33575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cfc17e2fff55a034e4ff958c5ffdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f5028c8b82f4d45e896ca1b47d2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a2cb01ce6a61ee1386839df23154178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50296abb3e8d08927e5e36db5d9562a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b3fa1386ad43565063edc8aa204c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b345d5e8f55c168db5095413dea081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa835b50b7cbaf5e35a37cccf6bd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63038efb697b0da6342df0ce13d009ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe616cdee5a064895b5616313e6162584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df83a4039cfb9accb8b8378f421919c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658c75aebc7193d72b58bfadb1dca7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee1170e35632f9f67d0d6a6d3759d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be21100a20c15b85c6c27dbc3d8ca888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f49891a0cd235d3c4c3ef0d6343e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6043908b813b6927af956087fb20a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bb87997279218fa83a61e97402be191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb12fef6e647d010a6f66c7a69266492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9295d5bc830a7e6da58489aee346b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08383f09820ad8ec62077c8ee56b73f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dcdc747f9ce34bbfff6ed53f95ece95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4b37309e5495f441fe23fb98d971696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05f18482a69bc43d3c5c70d0dde1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8284a94ed711a7f3b48a15b0db7b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b45d96fdad712d2f86d5a1d095ff599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b99a9005a51f383f22ab208d2705e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d574eff619be87684ba34629bc62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d28a2531343e7aff2dc0d1de2e6bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b3d35e91ec10fc59e7b8eaa765d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128efb30a108784c934f2c20725b7d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459902b927eea0fa1161adabb80613ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4130d13b2ce26fe8acc363b35842c5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99d5fe59ab70699a3d573228597b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8277522f8a0a892c298b47e444549108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0366b37623a9b449388580c9b244df5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e88c2dcd7a36fdcea19463fe70b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007eb8abb69dc310adbb9ff6879e35c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d3e82a3653547e6657a330d4e305f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058916c27952c75d4e710b51c24034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5b6a0a13c9c33370a89fbf346dbb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec0c9ca576485076fbe0a44cbccfb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c845ae276b4c979c4c0a290a10e36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80196767abba961aae16f9b46cafb226117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15696c14c61afdc36eb7af865445f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fafb53bd34878685c5f67048b2242119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebb26c7df71132bea6812c567cf7af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c17a0bcae4f779c5d62fbb0f8f977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d72648835eab11f488cd7f9fbd0c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203ab515065f73a043fd155e0e86a53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35bbf48d82806beeb8f5d805a11fc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10876ff8f138a6b1439a9c4b0aa5f55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c89715d856df3a8d51c8629d2efcc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdafa761d3e6da96f26b2bfef860ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9d33525b3e744e5a47ca143d8820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de4691ce5c0989eaf47f963941e8d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bda1570bb4e8c0dc3c08770f5531a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca003529329b45fb8d456cb88c4feccd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01012c086612658a2e2c683e45c97cd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48429c8912bf39544b4e5f852a06f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc238401c5020764e9d3c5ff02418134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41690685d7872953bc50c65bdc799d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed0b702e0bb998de1e4d8775ef15fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1d6a889d5307693fdb43672324614137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935f684b106b71914431314c46aede138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f911cf4bc7ad6d567233569bba67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93eabb773d21f90898aa83b888160f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8767eb208d876f0272272a57e6bc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c68c0e5e16ce56cee4293ab1d84c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7681d06f02b4f0b789bec93d7739a18143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265e1d692840789331635cb26664356144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b57846f42eba7e0676f56cdbbfd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019b3d3bce575ffbd401451dfbf53d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068afc3116b3ed59713aafb7c6332c01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228fcb745c1e26e644b8f169e5b4949148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc396706ead588a8b73894265322ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8507978a2f8358c5e80c356d6af58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5dc3c6bfb03ea78724a7dd662dfd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd857b20da3d62cb947907116640b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4339a229a626b479d881d8e77c30fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61367a06ab6ada065aebfa9fae664e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae74c35439dbcba7d45f6a227276da6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5524e2be7d4a6dd0739153058c353a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd69ea25f1ae0a028bc736b90775c08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef60b8c75a6ebd88b955604f54dd51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d3c629290045c9196d8f61ffa5c26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320430342bc7470fbeb2090ba24c0bdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ddc894865112cb86702f9bdecadb2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bade4ca3bec4969e48c77605f780cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f39ab413c0c04750f0167f8461d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406ca73572c52373c19d1ac50d23ed6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c44b19380a01515877c902c1be5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b533f0ad981cd379bc90252646d2193166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1df00c3fe50ae38984c68b77419db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcaaf7039f52fe7149c4ffccf28008168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e27d235bdd31d15eb5a254b79c35f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17fccb5be6b5f926efa02c1930b051170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9152b2ba96fe0c0b472ec8ab9db7b99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e38abf5533346ec0ef7beb846ca57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986feaa8f7fda6cc1f587a7ec33d182173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b4465fbc431aaad46943c9c9df469174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaba3271be368707bdc478a67dad4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f31c10c5d62af36f7785e1bb452c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbbd6c184b641d2766ed6c34ba8945177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20139944736d3109f85567e078493b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58579129b05a6fd293b331d4a5b0126c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aa3eb13268d58c8f2ee01a040e740180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8191fcccdf84736a8fb9f759ec913a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed2404dcf1f94ced3cb1ea5c89ab98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b40d22259610a9492ab192f000894183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5055d31b53b920891585feef2947f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be23f05fc5c0de19b3106e6c8da8042185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8e70e4ebd358231b6ee296b64a067186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0e357d2b7eb0f1c0efb8b0c4584c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eb280ead9424ebbe6d15e9c06a4eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c25498f49a86722cdddcb4dce13ba6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb5f8cdfa3dc46ac288d2f3e58b28a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558c88c051db9958bd919f39460b66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0dd692c9efb93ffe744a25f39d3d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9dc66be82f1134710b7251ff075fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f6436353111d44243ca085dff6681194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d8f0fe733919c0924cf2692a9d5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df887cc137744a2cc0bf9d9ab92c9fea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c37109c7529cd7153d11806f356e31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dfbf2014dffd88575d53001ea0931198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa97e3ea17375da459904bd4a6eb07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64e07fab0823c82ee8d212900d63d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec172603023625758acf873fcbaa6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f295f6073cde38da1bb87473e008ce4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559407d510de760a8e0694357d3fa8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d58c37b513fbdae64ffeddfc281311204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f883d9ab45017ef1e2bd2c96f8d837205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8da4bba794dd49c0732cdfe7478ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80897717689f011be6aed049835778207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d5c5e897c0f93e91e01c1558acff7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2450f5e5bb1529faeb3d47d6beac208209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1291aef19470436e48bb9e22cc588a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021e81892cd9b07c7f7c2beb19bd49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797497e3f01aab0ed9bd750f8bda81d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518307e68688014c4a504a063409c25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2069e2579b85012babf0e124a917b9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ad4b8b53020a4f2650a0592e69a23215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d317ef58c637eb87cc109367dd9cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8238ec2cf782309b49b4ed8fcbabe12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957492ead23992267b81aae66eadab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09bb950a522d831995a5e262ffd33c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a752f396f5ac9dc2cf38d3cc64087220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522d014960e064674162d2c67ce69c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8f59011b099aa3e3c180ecf0bd6ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a291ad5ce5a6a420799ec97713dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226982aa0e2f6c808d083a9d14f4d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859a149a6258f1d221845cf3f859b4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb29f05f1996a58f8cce119f393e25f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631d9c53d0789149bc4a82e1a212b81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e693e8f7c8365480af41d77b75ac3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee91afb94c6051917767eef4563bf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85844edb09390067566eb638a609d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333653dadc6036a11a91963596ac8050231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac329caebaeaf435b3e5ea6918e369232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f389e15abfadb78ab2078064dc32ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337f90af8fb5adb37c815786ef3c3d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b4d6dc9cb899853f75e7642c13690235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeab89029c2d9a0024286777ce94ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226b9af66b33e9975edf8703e882362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2cc5ee0fa2301ec63a076abd0577238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f901a1f55fdd9407fef62c80f1b2a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee1449ac8371b631ac31810bdfc716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013adc5820e935ec73321d1dbb498c40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16f3df15b1008b810f1ac95f08b8a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78e91ef4d06bae801e72699cefa815243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9a39455b02e6736b69adce0b0cc3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f070f6d20f3eebd442118e4677f4824245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95b69c46990ff28db3365600408d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9295ab014d098a1d4bb9e7764afc7e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143b9440802b4311bcd89bbe914cfcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3c9206d6b3e0c539288ee9acfcfc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e9461b8726a9f1eb2ca7605c2aeb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b92e8d12c9f26ef574111439fb880251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f4e1173fdc83a7a7020ec9c5f4e75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec51cee8c77a04e6f92881df42a348253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968cf3fa453e033fea493802f7b55fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5409aa8e49a3e6f18e0227f9c4dd26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b01d1feaa8e78d4e1c6f8765f2f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76e1e7bc021e303a2b3eddba03f354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a2eae0fab3cce8ef4d7aceda11177258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd1f0db75a4e790942b55092b7979259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac567816e30a579b13e40d9b48d1ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae441937ffe9b95b2072054d77fbcfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df58f0dcfc098fd4c01f92465bac817262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e120d1abc7575bf70eadaefd20393263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3782b169e9cd13517e229ccf82208a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d635fffae9ddaacb8ed9d52d15905dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff45f2fa514837c2f921c2a2980673266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa650c88184249fe2eb62fd976cde3d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de170a723ae223257415b6b3bd456d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990cd3bfa9862a66b77c4fb27472912269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf374229504ca2b45112d984f99804cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ccf1d6c4248d9e5031a3c8d962af6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ad03b52dad83af3be548a389860ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe964b744c72e497d05b6c5a3f9bae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f2964b4b9aa378e3608440ba0c5d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758320325aed4bbb30c6c70bf280842c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffb2b25c7e3ac1c7871fcfaaeceff9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd18281cc802a406949991cb2c5d43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5760476df811b5d977c8a1454e7d76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73c9aa9a1722a63583edf857aeabe7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e8878c418f82630755fdeeda8661280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce1a80dd3a8eec0bc5e35dfb15278b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe59e30ca286e627a34df34461b129282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8df65d66241900bcd0981b40deeb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd04c83f462a3d2df9282d0477554c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4559443a192641fbcaa0fcc15b844285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedd23ed0cc959048991becd989061e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8b9a92c774f3b1856f01fd8410d6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6183ed2538bfea0a92a806431ca8b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5a717e42f387c55ea4209fa297d06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2aeaa7314d7383dc7047c49b21c8a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648692bc5afba079cf38452b616ef9f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2983382c28e290b9eafe19d1ee103bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df2f6b55bda743970123def62ee6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f5e3ea58a4d2e1e0dd7eec388b57e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2964c668b0f840614b784072b14414295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d37e18f227af8404efd8191e0f7d75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee1f1b34b84dcd032572205677c63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a4ba78014149998b6e3efd0afe482298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9622d6b225bdc4b57bdf458b06d159299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84bc971ccdc58567cd882e27e92ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c830ad97120afcb564db4544b132f2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad37460dc7ae34537aee3d545355174302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa3ed5bee6b8e3c26ee1f3f4da00be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f953560259c55c0a00270ae791e9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e220e641a6db08165a55fedc976b37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b991d6582385d5217da5c120a0aaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458a6842565c4bf67ecc5063d3197c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7763887e5c799371b8cde5e5940947308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79553a176d814d5442761b668b812143309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28935686c134d887c260fec57839507b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8480d168cc81e16d895c1a952d2af6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f0156df28bc24ec0558cba2a24c0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d113a671f6cb524849bcd180e43f562313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a143059cf31f207971667c9a391a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005b0361a5b2ebc9d0c6dad5abab882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0852ed189119a1df6922198e724a88c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee98efbdd539941ffa29c717f67566317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155cda9378444f29b107de43990d45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d935b532c5fe39bd29beec8802fd8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54964377b903e8fc12d479021a5d531320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d0c209e8c5b62f04079d1a690f3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a741474c29b267e722075efcbeae81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62344345f5be1e6dbfa0845c68aa743323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6d4d499a13d016cc7ee77a7ba09ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99ed892e9d089d81907aefd90de593325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158a97de96c39b7201643547d4b299e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b000e0d68e4eefe8ef4e6b4a1fba5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704c54c1b7d217f00fef29acd464539328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fc36e61a6d4023c43875ff221bcf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e70563a4354981f670f9b7556ddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc76f42703077f3425fe87d93b76e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67b757082deda2e4e7414f4bef83b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b34f37b614d413750311de4fcc7b4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e689fa1238421f9b64ed5a1026b034334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc45bff767d916840b50bf9e350cfc5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eb003e536d8152186cf000b53cc88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fc5b7baeba7b3cb0b872025591942337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57895876673cd37c4f0d67cfa3fc17f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfae2a89f3a55ae0c6cb3122d6af17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b82aefc76fdb450832102f9cb60a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a8c2d9bc5dc9e1f297d1ee242e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a49e9d50b549ab5d364f2bb957b4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd5263b9acf460901eef17938b50d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f06ef50421db571da92e0639914520344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15925c2824be4d1572ec16ca1549e2f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac72991b98f57060ce5d7a8f036923346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac9b259ea31565bc47b59ad61f00b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0df006b37ce9f042e833e6f5d0af19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501058cd89f07f037237df4bf9f4a20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e7d8e19bb847743602609211d88c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd11a7abb3f18c9154d1b1aec37b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb999c4423c644fe788d4d24b6bf2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d00556f68d0a887530b0d12fe040353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4847006c2b294f0d77d59cbf607d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff485f7f4ff3e76370cf2bbd4da0b628355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8963281efdcad2ef55f1a3795919b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48982af235089fe0f755abf10c17d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f84bf70a7bdcc0183191e095b8871358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163320f81e96a1e99019a2f013c95c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47fedb3e30b2d8d3b8b9ba5379869d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436c5a11ce6cdc4088371ce2b04f5dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfd41398ec25772c0f12dffb7cb813362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebc7ec66f6c1ac6968ec62065561b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db5efd7587c7686b5f0334068364d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052592bd3e7bf103e0c826016d96f6e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b499dec73dfcc379628e2e88a1735366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58936d9480474f3e2de7deb843da9ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085040b05a7e2ccb0f2809351858f68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fef12f36619c929ff26c7bec45a8c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc854dc1b5718d3b9fef014e95d98715370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46709ad0b66c1e8ccfe6b17514e0967a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db246db9b6560784d5cffeb9aae539372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5614f14d7d59cfe31563e89aa0528ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341550d47479e89641d2a413627f72da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f12676858d59d5605c7d17288fe8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d0bbfa032fea73ec8c779c1928658376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b75dac3435a7ee2c6bc548a3c40b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869f7e465dccfd4fcc461fdf3a6dd48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764798954e7eb0f9bdee339836fc4fe9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c9e3c76a53c89ea9280b11de03fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b260c410bb01550efc3945aa2262381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325288dfe77703726217a71e4a8db523382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf37e03921aa91f75d2114cb0332d30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0687b2bbe557a8d73d4d949afa7e3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f202be884583dee3d7ea27b545c0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63be684f2c22c5e4cda15b55dc2b7b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310450403e0ae3559bce87a12f9f569387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7318031efabe97cf5e36ffd7b2cb12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649f5f6985546bf93742f8a0d09b969389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705ee20d3b5030d289ab06825a5d13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817920825b6c15a3928e69f38f46b723391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ace843632367bd8e1c84441b5cbab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3550d633d928e1262a2375116dd74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ced27e5676cd5c560686aecb8d2bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbfa36d30de5a1a00e19541d015d81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba16466e0bff08079a14e80d877acd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c8f8a5a3e3e84395888ca2e33b304397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e69d3a99d85bc49c28b5e42f6b2da5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d69a933b55c3977f884371e34f55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f9e58f49b82756a3fcdbdae64ced9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192a9abfa3f1ad87217d043f9770ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21179dd5421faaf268c1760eff3203402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c280c2d443a8582ef3ab2fcec718d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeb3f35e1591c24a0c0136727e4b06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935876a0d87fb3c72cf549ad3cb5a27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ebbb82be13afe1af1a3eb67b2912406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aee99bb4a30d6b08ca4d3656aa1281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813802cca2543ecc8d312b01adbcd7ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee1028476c866a1b58256f65bd626409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31eec32eb7f97cd8ec61da5e75cc8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424410d2f2b0f0d3843d55b63a9f4855411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e1ccdb2b453b165e972dc50611acf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f4e205694100388b62f75980cdf49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d63c8df9d52b772f3f7fd935bfafa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf4803c51407232712fccf4f21dc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423dcbd12bfa6d9e39320e536fc1812416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cca5328ac8aaa166b17bb2241f5af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6147738fabd7a5e7bad6639d2d52e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34ed997796f0559a52d6736eaa1897419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb9a2654fde4713feae2c0009381f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701daba83e3d4e505a1758284ad023d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3d18c3d764a00b551c04e7238e5ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe9cb0a0c8b16379b8f11c1adcd832423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ae402725d10cdefba5aab434869d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024943b41c82304f44522a97cdb8173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf01fdead7ed48f4b72f9aca5dc8f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f11d1b440e1631966901158a437a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4d0fcbca960eb4baad30ebc222ee9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad266fbc0dddb5f7e77f53d74c443429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33085e51d300f3c340c38fd046d31c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939455a65e4ffd0adc1346c00d255f6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7384c9145e2be6c689cc0757b38e3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed19665cde23853b593e5e9ef9fbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f59efc4d18b59a78184a73d7e97185434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd83f67098d42214eeb1d06ac05323b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502928f1fc8cb3e866c5e79a4655f11c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0486d4e3939acd18bedb251742dfc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9e0a5996e8f3629dc5e4764f603d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4d83ac1317b9ea011f74245c50148439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901df573aa62b4fe84725f7e8a4d46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e881b510247cdf3e3c3584bea8728441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5d240b4cbcafd4cc0f6f99912a09a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dbfe3ba09d1849824a601252d617b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60e755405eb3690d34f39f09c80ded444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6206ca38c801d9a971e3884e56d8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22784745313ec32bc2360904c92b85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8ea795c13cd55172670ef00d5d154447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee62f55a5f2c9d83bfde7c43223f65b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f263b7acc845fe47ebd06a4e329bdc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485d9b50f1611802d7f425f1de6ea7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3105968af9044a9e42a6f9dfc241b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebe9d868d44336fd49920c305219b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afd55d2bcaf70c4b984d472012108453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f05375348ab8d64a81ed8504bf7a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d426736dae0f63635337604242c9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260b9d4ffe1a890075c1ddba0adbb7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34bbb323b16896444eb54811b1d5fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4354fb2576b6e899588d1145412f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7098bb11a8080d60dce4058874730459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6e61a3d8cdeedff1e0fbd0509fca7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c8e8906440ec11af6d218bca642b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac215b1b4892f2fd5cd2506077b6c9df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080d88cdfa36bca8812d12cdb620c73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944fe04058e4ae5aa393af85c4284b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc8981c2521cf8c716e7530155957465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dfeef5d5f34bd339f273b7ebab172466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bca3b2d57831297f12253bab85f244467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1b059a607ce2fb75e7991f18ffb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4ff7397a95780e595f1be2d8e9248469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c1855746511049c73e5d52bb736cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689d93744b5e887dfb593b3bce5e3d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9cff5ecebe5fd2c91ddaf32836d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1efaa95a3b283f50f439623d9558f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa3805721c6d42c3006587b188396474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd31186a9438c68cb61303a405ce5c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d20312f9184a25f4674aab57a0782476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb77e5db1bc002f1a8269faf980ee6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b396b75ce281ce0282c2a7ae32f259478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b19c4f22d9ffb69a9f160cb9ac90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135de93d5ce8edce0a48f867d2dff00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e04fe3e9014940e452ac74a66cecdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206ae522ddfbb9e877a35d6c4487046482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82ba56d6d8730c23768a2907aa378b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdba9f6b01d7ea528af8421ba3ca9d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326b16fb28f848d966322a44683e8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb05afc438195b44f752ed4640a6330486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1df1073470c01e37447f81f3ccbb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cf5e1c37ef8d69901d94d3c7fa938488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743516225d48f5059e761e4e24be48f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cdb51ad86f56cc5fde8653476e8f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc7e6bcfa7bca86717aa5f8f922d1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b224e4085f51e0a1533b908ff6ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43082f030b280ff974b761cd0f313e16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62736d9f5d218a55aa254bd21e1ae540494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8e57971fb9a5703c7b6e7ce91577c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9cad7694ae20b4a6b8600b7ffb654496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f8c6585515d7cb650a2b5f9d2046d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb233d0ad7b36a040b3aefce177b31c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bb6da0359f723f0e711f982b3ea90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972217fdd510cbca48b2350791b94d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76fdd303e53b64b12622bcb845f8a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fca49d6366a91dce0c52013d339b6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b48f8666741703eb818695433c140503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49c3e191609f0470bae053063a8562504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58b8a081c442d5b86c536ff203c143505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d11176c44c9fd966ed3df19a44a78d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c94289aeadd0db6b6a44f2bae35ddb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e719080809a38ed8cbe5d99d917c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd557831320e07612ceb2d25bab8ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607309a84cbd82c6008be4652ed3d17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1617b74dfaf1e42ab40ff970c4df4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074782f5cba55bdbba2760cc09b4e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea77769bd252abf3279f30ca0a1a17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e81799cf67bd2aa9557c910b9d9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe456f3d921db10265b08238befbea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47338dd18d1936be0d0dd7b2e3cc0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481bf5737c994540e138a01e537046a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b23ee8b45092ee9885564db076586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c892b196764500840864ec4e7e6e90a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247bff2326bbc4e1d3830a2d62c25d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ec4f418e815ce246776c1811df2fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1ce56a341b7c34ece723497e47fde522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe0a40d6c02a220f722ed25889f9c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36224b3284a459c9f31951ea01df9b9a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d8dc470b4d291c1e5ef2c03f7295d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa333445b61cb25b07b8a815f80ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f329b7c1e426c06961312750b150029527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b40ecfe9ec175785cef1d2d507c05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8105b90c4654cc9c3810edaed10c8c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614b68bee5052742405d66d0a67da33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dcf03aae2302efc2a7ea61bd9998f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31471b4181ff2e4778272f5b6deefe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c0653743a10271aa2d396a89de36f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842d574cc397558a2b9f856e345f74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add2630e6357087babe7eb24bb77b34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7934dbb9f9d9b6588b10dbc7caeb4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e89f9e3b81a8e4c7b79985764254cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467062502c96e1005297d42b0d0ab39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb64bc62ba33d11af6f1281ea6d13a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48f3b12f51d8172f97c21e66895466540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc8ffa961d968b847874a53fc670f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c122eea100d8b0ae700e895a4c0867f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c862d9e11a7c4eca7fa423fb8689543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd680a6d313a969385c6d3aee599a9fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0016d637e593862b41179c8b1cf23a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1e8a8b9ba3f73d88f84e7204e165f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eef535c351b1d7687e52cde4bbc165547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ed458dfedd92154f548ddc2e002e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4313de863bce729450da8a870260cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f620595cb850f7a9ff603c13beaa83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f37ab018c24f4eceacaff2bb2bc86e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31b07377b38bdc2364f0d0fc561386552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0767d2adf6a78075b48abb07c88b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e476f6651241b4f64562f6464a2ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfea880aebe0d0c3903fe409c6c2d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b4e8558d59d9d1b138cf2c41b8dc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e17586b05c8467e21ce46a5075f0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc29bfe9dc2b976074ac39d7a70ee0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9485d8ac0b9f479e02d31eb87bf6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083a946e44ccce73635f98019f5cb13560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5144152c808e8802e3a335cfbd9d7bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856222d0291ee2e9e91fba62307cdcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877eaa77eea519109921f55fa1072012563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab362bed428d780937e947983ad6ad6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40403cceb485eefa794db888778a421d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc5d8767104deca45849bffe2ee6d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02523a12c300331179eeced76bcc7359567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf453b955d4a612e9a1b723d7ce58334568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340ae8f3460c98df93d4c4ce292219f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65f5efb1f12dedcfb6d55425516238570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ca588b89df3b957ad8106be6809ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcee201c2695cbf35e6c3ed88cd420572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ebae8b07e387c6afe270fdf0c9ef3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7398fc90ca8734aa5252919b210a5e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df29a50e90b6cc448bf82b21e83827f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85133931ca0161cb9dab7ef4483247b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c44b876eab7787491777c32773220577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f75276de0080fab934781e9fc529bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a2000e21eaa07ff8a9e6d5ec4c296579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daca8b452d046cb59c804782b55ce5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbbe0d85c5b3f575b3d7c5d41add37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780a531ecd10b2009a2fe932bba31a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a683380465dabc47ae7d5c21100a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684aa2fc43fae12dc6058017a421228584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d9281813102c3d49124b24a42f4e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8457b850031c2cde110a746c7ddaa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c535e6240e9552b7aba8b89bffa94c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a22cbdca25389454f0adc7857a4d37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315a47ab435db5a40bcc2e40fcd9905589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac794bbf4dfc29c5751c066607cfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c32f3d799c58c21ea8558cf83d65a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a84660dc41434d3bfa3958ca0f22f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6e96b7fb3ae14b8cbc733487ebd67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae9280c11c7673cd3ad050dcbe631594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8035ccda948e29a2581ee53cc04727595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec818c4aa2556be77a228aa2712eb4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a6fd536ebf4661ddf45962c3f2fcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b4097d0082fcfbdf93313efaf39a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9db0b8b0e82007d2f1ac8facb468599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f558182cd551707e7f7c4386f1662600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d2b327c6b5513ee3022f9f315e43a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dc5ca0df74b9496094499f67dfcaf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088b943bad417dba86a52cbdf975c2c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d231f2c0919f17b84f0341671304089604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e485340df5077bd388ec273a4b2341c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e15a3da64b297a7f8cfe5cdb2bd2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ffe63ff6116cccf6156f840e2aa58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b77a63a5460b968ac09974b3e86e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd93a2d2878d16595b3cbf9cc6b345609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53474e16c6403979c7aaf79a3708b80610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5de98ebca5c7986bb12dfd7176187611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0340f7947cea74b66da99c29538f5c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab8bb30cbb1b10880f0167318f3a84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e00c49f88ef08354698a4980d24ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313e6c1dd9ec9993fa5f1030be44dcc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ba5e6ade26cc6dfd225ed2ae2791616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa8dc1af8b2ab508671d48f8a28c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01e1657f33cc7b23f89b152b41f75a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964e91717665ccad8f1969680ded8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021459bf62d1b9b61e1b771fd1d0859620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23554bbeb2739d8ebecbf753b43577621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331e93eeec3c503f929627cdae8667f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e6798cc7efe5c3cde7158956574c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c1de33a3f648f283c34b29e6c9cbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc335f713c4734b56b825ef44b127b03625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1968721ebe21d8498e382330eab06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27421a6a1c95759c2fa1fa0490e26c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21db482edf1aa49c76d87541abe8e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f49dff326e295cb81ece6d2899ed96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db296d800f5a4f5c8beda23d361ae3b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3e5d19bbd61db27d7a6fb203bc8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194fba860dc87333504b457344792ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0ac4d3c94c716962c12531142b113633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27a11ba8fc9baccada4338e4d99e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f58589c733b44dd115f0d0cea8ee7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185ed7003cb09dad29607de85dc833636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1f8c079ce83e01df0e7524ab9652637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4403952580d1debe45402690282845f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aae6c9ae54f9eff8304caebb3de1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c49fff9c89dda01a1dcad3235536640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce581c04444cf7951d685567ab0cedb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a2aa34e080e69ad0914564aba7b39642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcebe7a02653f315a7de3e0b065dba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb56f2d460dbb4f4a8533cefc04272644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c1fdba9eeed156e3d67e42ad894de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231459feed5bb28d5eddc5aa2dfef0ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4623900afda4f3d33a12dc37bf587647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b109c011e68073e825754d71c4123648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f0ab83ab78f3c4513fff11ae07510649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c1b7cf637709e3630e11c693a95d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d012007adb375326257a3fe968dc3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4756eaded26cedf016e0f48a273bc80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84cf71cfb76aa2514029fc2c2b97bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576bc82a102913ab1ace88f88e6bdf9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05072c5c63965d818da47fd1f7b764f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c5549212fbf9b6135dea3e3c35f08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84181a2c08be65017f5b116d603a2d9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98c87c1a4a6163665977f40f1de22b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3020ecdee3af4f311c8d71373d9fde659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4accc491a6b4a0845e137c15cf7d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da705c1e977fd8b3fb756f654824c926661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f174df2ffdff34ec9b443b85a204706662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f754b8fd08bd28ee0bbfee1d81a4a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa249b733b5b21ff122cb96ba04b4135664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cfaedac87bb1ece36a385bbd5887a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cc99ced145af98ae2926fbc268873666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95318d29c8f60f9ca29ffa0895cf8d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2904b1f64755cc206d77dad0d1e2ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428f1e673335bc70d0df1ac8745ae11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e18bfaa473f75ec58ff175cd133bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c33fb0737e8f57687ea904d03fc2ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c1585b0cd23b5fd3dc36d87ee009672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed3ff58522afafd259d1e83e00de73673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c316952b951f01a183ba7e97e26424e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d0b4c71353559082e962dca98c72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdd478b4ad80da76ef744565a0c700676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15f4cff78c1f089cc4052d4b29646d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3cfd3da143f5fd0aa6291d2cf46b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde6574d283ed5f82f374e0ca4372eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d626486852c0841629934aa33c1b3a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f3d96c0201cc3de76df52f7e4bd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3605c6ab0aa0762c3c88ced75d63ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294660e0e38605303f0ed6a149a1f89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dac8ab9b88e2f15fb025ab492c5d52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bb6b75abfefc0aa6afc313f3023e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d923c508463b5402593c4c68319b70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c17944bf600c4f120030293661467687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29634d2e77abb67bfdbe6bde1427ecb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4a13ce0ddc0284eea87223cd263c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a5ffec169c624c5853d960d30762690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325998fcb0362ec4764b7b488756df0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf95b2cce3cb2d1d51ecfa41dd4cc00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b08f20d0ec9ca5b8811b39930d9c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4526277bbf300674d100ed79eeec5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b973d92912bc178417a6df6d5abdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa7aa9b47b2d4e9590b90cf2cfa088696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad7651e98d1503a5b825011b56690d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96314849b2ef80a9192abb9d686fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd723cc1f49b35bcc3f6b2d58a613f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5dd44ce4b6e62b7657a35ee80a4c6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515dc0d274db19b14b77ff928c392b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe212402bed9dab719045314a561cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b4b72c0132e4f8d41c0c326cd5a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71743943c76d937a83a571b99c384c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f98422a817752f45ce6438b55a58c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32fdc226ceda895b290bef28db15c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb92d771b9c6b2e8d2eb29c18c2b32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56cc5e3986fd58c9a4763d92712a01708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609fe6cf6bfd3a7e3912f4e4067274a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a88e7ede8329ab9b53ad3fd57f378710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d87d56643a9e9303ebf62598537e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346efe4687057f8c8ce381924a18399712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d40975170223dfc4e5c5e0943fe34c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e2490b313c3b40be42b928cc62e5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486609f97eac1f58f85f00d58bf01d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf49474adbd911fa692c523f3be91f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78403f070f9409e8886a47e61840cc53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8207b9aa6c72aa89e04cfecaac61e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1933525cfa69c2a791287928507e5c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412298a2c0c8da48b8439e273a86ab2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddb033bebdda317a74a9384f125eb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c529c426df10327bc4cd14d0c31473722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04932ed265fed2abc01ac5f9c1d25159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e937a7dc72730cbb26e78061e1e0933724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3741bfd78541aca7b649cded7c2a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5afeba47d0cd727e6623f8d0740a4f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92042e2f0ff7c5330944d9e494a6d295727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30580fa093b302b3796e03fa8b35630728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6794bd9c27d7767c71a7085b44d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe65436695b1a9758fded16c2002a9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd575aca7da1faee31d42ae80b4714731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160974ac0f950514421935c267c18ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9b25a9148255818209e60d637e849733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d4b8bc2917e6f70ef12fcdb24045734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3b75578aeaf135f58f675b49af33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79d5329b72b6a719881a86a4d0803d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceb85f2f25dceec938d865ebe76bb1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed43b6b5aeef4e9ad41c5d5c85b8c3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e1c9405e259d1b72f34ea99834f42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf7345ff3f1ecfa629c00f3e575bd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd403ffe667dc1e3e57dd162fc85f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab41d25c1896ada7fd3b5872aa6956742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827074f6e6babff62244670d39a914a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195285458b1de378d2afc2216ba8b1d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac9cbf82ef9b05d901deb237bc6964745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7915e1992fa88e3f8d75d23e418666746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32857f6b9f542f68dbff5f4ebdc3c93b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bd0a89ac19980b45549264eb8fc52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a0c16db67059d90989fbad111dced749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eede00ff2744541b08038e20df3f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80113cbe2f83cc9537dd2ecabc950ea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e94b307bb0485e37d8639a02284b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e72d41bd5f4c58df1f6516cf91dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88a8db76fb28294fc83e37de539b29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287f47ea2024696c1aa4bb642efc39a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303b113654f0fd6096beceb8f92e40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409415e6428dc8dae9a45e2c58966612757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a965c15ac1d7033b180db1d34d949f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20cac2b41c2563446cc8dd6b3693d7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0437ebfc2f5af6fb61806f404d097a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9f9a70e801e3ba85ff2e2ae3555c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a5c1cb2894f090942fff29bfa5f1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b18cc1052a593297860419ccb5756763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979bb576b34fd6357532f0e247257c8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9169862292a1fc37eb62055523da5b6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4e7e40de89989111ffd2fd07c863766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3afb79340abf9edd53f660de249d26767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f5fa1f18dccd8b4752c322fad48ed768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80af9fcdfa791bfca1ddffdc515d761769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba54c7ca13fafad6582d341f2538c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f40c4050523380c69eed68f51e63c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991808ccda4192b545730dddc2abf92f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f858ce1acd69c7096a3a7621a795ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8e0d3d497af911edbf65eae44126774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4371697964596019768112b2f8db3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422a1b93d8495d43e7becd8f8afce7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2969a22c794bfccd8c3d8ecf00b1b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63077c17009e019185211159efb6de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdbbb0a5e6e6cc32fbfe87b029d9e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902929b5e5ec0ee0feaff14829f0749780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d6fc2968386815ff7572bc9061db781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab2c9bfd9c6638e2284d9c203da3fb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63904fc6ed25bd657f2ff3c301920156783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b650ce5b244775bd6ebac2f2c0a70784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c542356fef933e10cd1f6406dceac77785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2376ef5b31c8af70f9a5d15f14c7f9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e5d8f1be51e70cbddb00dc3aa3888787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7614f6bb9484c9dc0a602e5a63a29a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c19b5e02e38e18b1c8837bb4d4c93f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea0bc4667484c6486e2746e6013524790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac5dd06dac22a89ac57ac19cf33fdc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4ada8be28816d401c85d9ce68c524792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643033558765ac160b256d7d550618d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb53f1c2a573e3bdcff4bae74b528794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7d6ad57e4ebb3360bfc6542b64227795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56b21f6231e7c25f11dcfeca73a32796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8929f6886273af22a001067da305797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf96c7bc5df30dc15bb1f9135cd0f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9e7068134765ea3cb9c2ba3b86db3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4f9e227cee1c486692987c325f5d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b95a277c8616c4df05b8d463034cb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fe16eebf490a96e36cc8d8182abfe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd274170a1a4628c86309200d6112851803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cc5b7f867f56286cb557eb728e81d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20290eda358a581a936ec7faa19fef57805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d916a1cd4a97e3a384581ae6886b0c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f3c301fbb744ed10fa63ef4d2d9d1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a7c764719110181366a9e047cf88e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23bfdc560750919c43dcd5a792e0b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a21c6a06b8c6b941f1cf64b5d53c7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17cb043283616830920debc949193811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2a2ab1e1e148674e5a6ed9664bfd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408c85e7811beeb21e0e69c3a88c953813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15f627208b2d17f10102810a044d8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a664dce7184f4cfc5bf7bc2d2baae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d856540bf34a3c4512b7e3aa082eb4c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a470dfa7d88c99da34eeb0c3e1f969817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce2d98c4e1a953909bb20650a62e1e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17545d338a2a05e958af1aac87152cba819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72759c7959479f19fb37dc5f1656fbb6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f262f8a35622a7ddd1568ead61eae68821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53663b905846e4748fcc0777844e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d2e8dab14218ba4debff6e6defed62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a9aca7b24acf93ac9a088a6c5bf953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6933b187d15997f59ba9b90ed2104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde71dea71d0e306ecaf32906d5950cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5119422b91beeee17fdfa6ab2c3a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3f73c9c2f432e297f26c26223b0ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c5e1882ae32dade990fc77bd9149f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11a326a66b685b954a472e79c9c0d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081590fd52b38694a656131da82e09b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d270e679fe3ff15641abab7baf323e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fbb399edc9918f29720197ceddead12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6325a2c8ef48c648c8ad28e339fbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26882d198003b5154986a9bb7c1834eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a622f8ecfd232a22ffd488da1cf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cdea75969a148db6d0e714210b72816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711139104c91d1ff48cc5167f52706017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1493937c9d7e8f840b43652cf29fc818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82a5a9eb3f81d3accbc19619d869519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10502a8985ea6ba6ea7809fac71c1f7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931afbe5bfe34a75414d4829de7516e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e14d87b0a6a4d4ca88f0c7dea0a2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64ce9986f24999b64dfe9319e9740123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6015be609b6dbe13ca9289450dff1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb7c667b9f21f7693dfc485fbb655725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17553026051b67335f444e3ccef5ff026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aae336b064a319707bc84096960d2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2413dc84352ff8f6eb159e246c7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a6c23ce7fab2dd10cc2003d2e733429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b496c505aa5e45222c815bff6ed530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394761bf8c8df73e5c82b837c25a06a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d516a1be4d0e3e2790853c7adec9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093325c737bb0339e95cc29c6c8d5bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414f715ff401c8ac807ca718632b07034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a51888cdd4aad770533efa88514535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674907ce8529a86c644a5e148cb4e0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8054831cec540e567e0c70d45361837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319b004b7db089f5185a5f69b79e2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39875ef50262ea25f5f8b1424fdb27139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942318fded348948a42ea9f03d4def6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967477f5986498203c9595ce693079b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71859bf29fd718a1a7f1e0a9883ba842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334883637d665281c225b892d99c05f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab93b5a450e1067fcca81bcb56b73644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50582042d4666599903609a5fa383c5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025ce86db2af4677a2ff036838066d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588a9c89b20304320e0c7c4df1ee38347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7042c6dfc2f8a0229c22ca30b11ca6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca8f6bc5f48b755aa3c1a541431d4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279653a8e13b0a4bc341a35949a571950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543f2769869c971dbc1491877b86fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c6b7f46b582d4c002e5ff4e53145452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a5b856a00b222f73c21088c8bf84a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff6d81a5fbbf9e5972e6753c50018b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c8145c42eb9582e3382c4e85137e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e63fb0336f3e105aff10d4920d80556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58546597c4cb9bef3ee0a17c211cfb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac27c79e7a0e2671fc351c55d0e27ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f0fd258e002f182f8a81b5a60763559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15d55e7aba26740a7c9d0ea400930460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d0211acf96a6e3e3fc55a76fc35b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b8b3f31e4b86eddcdb4dbd51bcddd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c78947aa6c35638d61add03021bca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923f5ef19bf71af7070e06aec3ef85964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c9ce4a99975a71f6de91998ca030f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe40b903ac69bff99da2b6c1276f51f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1432173bacf9e8efc77b784e9f53ced67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbe1082bf013b31cd66c955d963e6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ea54d7653d22a754058d7b7488d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f9f36c99e0d89b7891852c448dcb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eec1956ad7a6777c571c794aeec4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f604c394e41146d9b3849d26ce41b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b7ad03f0afc4597e0705bfc0153d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca44f440bc37565299b4325171f91974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b7b99cebfb664a1937ccc7e000f4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b57a7cb357dc6ce48dbaf353a7c8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dfd5717ea4029bfec89f2aa9a9e9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c5bbeef46f3dc590324da063fb09278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653499d43c979d161c138dc50c49a9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25130ec48948c2e84f84907239102f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ad1d950489dd9cf6cccc98230bda81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e280249d463cd67a976077287cca5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f604e7a65200994211716da3b15183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bed7a551c2c79349dc91652a3d0ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178e6cb37b3afcad630cd12d201a11d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab581a2ee332dd149cc0956bf91ec6b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54fad53e99d15d6e6fc41f4a6b680e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0cc1a386c4f4b102052c9907a105288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea911d1105e173b11b666a6d9851989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc3f9089e586b90a24d39c0807c4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9804371389578e8a77c7406f6664591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfa8047f2ec8db3404848dfbfb7c9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89305682a2e56da07e172e6bfe85c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499cd0105ac5de15ff995d3ba61fcd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69826dbc139a7cfc503a1c8a725a0f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a4f3d8d69299a9cdba1383ef5afa596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361fc496993a42996fa03dbe6b45f1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c003fe725373d1604281f54223f6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42af785f27c0807757f72901058d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcdad4143f5fddae388f00d0c902ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ee97bfa9212ae324203f1c3605172101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50b1cf9051b888ae8471d6acc60374102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c8bf90484878fb494d772c19816d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274bc1689736314c7ba64f32ad4ec42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68face0d3f908dcdf1da9aeb045b188105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c6de8800fc90f0051c6d6210bacc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae22fdac0c4859ab5b88cb94c32300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b41abc9cbcbda9936dcaa68dfef9a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae45f6e9058122b6ff8eff174672ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e25c63b08b8319a4ae09ddb502863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2fd046ff36caedf015da577a6db38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974b2751b05ee41c885c048aee10b64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd073cf494ed42be9d0a73c5d4d8261113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b65eef3bc09be9b41bd8f5e024086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4467407deb40c497b8db8dd0447932115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecfad01b7bacc44e5e44e841b5f2ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d19aed7b3269a5fd57641b05b746bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa3be8984223af353feceab8c1d164118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebedd9a9716867e2d044cc395c4fb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960434aaec0cf14613a9fdc272ffd4bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9dfba42988d80b2388115e6814404121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2774d2bcb890e2328e7e50c84eefdc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e842190e40da56282f8fc7506dfacf3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410f60cf94a7d6fb6db70cdaafe2e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb610f3ee60b2d3eb9f8ee12d8a3db8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd52f077c2e93dd32018ce15155704126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8f5dacc32d81d5da0e7ef8e04c963127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668456651c955a20dff6ed719d7ad38d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f662947e7405296ec24a5be4f61d5e8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422351676cd81e81540b89b80b0453d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15838f8236463f30662fe233fb31f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244b0e23fd0693ea8825a90f9c7d4ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84977ca954fc111d15827851fda3d931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a33717e41171d5cbaf05fc70c8d0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb1535fe7012e04f07a49107e482f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5095cca0127b448c3a283d18b8e8835136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eac7e293b87726a520c718f93393c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852707e521aa1b475dff665a5aa1da9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643397808d37f474f0eb7f3f707a5e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b3d1e9a5b201a9614217c0ab5effd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d701324490fcd47a6f3013c1ec9f5f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e0f35d1170453a7deac77e1d20e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1846532a3279b75127d9965cce52d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6130f5e571ffc20cb6e15f8ae16f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700932002561ce872fd78f5d5a18001145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54bcd5daff6088943e674240fdefd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e085a0c459be2581783b19832b633147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc9bb483192a6b2b3c4f1c87873e0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce1bf82c8bb87480c97224e1bf7fa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f773cb69e90843430018fb676060150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d6bf3e2880548cf43744966a4f515151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978977a58be295b06672ab24af957d79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810acda0283657a8a7a78377b16116153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae65734b4a06e4e00e58dec9a3131e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263683a5cdcfd6de31a4a1acb91e8cad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0505c509836f25a249ed458ae414c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e08041a9cc0074e434d1d758ec485157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1238072bdaad14a87a0706c56fea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddea7be4266061727ea529beb850939159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cda0713f75c0337996e9d2bd105df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8eec2ff215eab3999f32f39c4ba8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820b9af61bfb6519d27d7f6f63ceca0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e46a68b590f9a711765649bd4a006163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f84008e03e25cbee6fc0dcc0fff417164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595fb734562c4c1600a400239526bb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1e64457e10b354dde9366205ade23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab26cbc84d6f47390988c04b26f5acc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb4158e0519b2fc462de1783c5dafd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05735708032e7546111206b0d4abca3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e4da3abc8522d376e6a4cfda1f1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ca25d003ee5b6df4b1ada8bc4d17a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7099770543d6eb2c4160970d8a98c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c88bf18a54b1eda5f814e8cedf8e97173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522e92b4a8b264f81d79c0f2d035a04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db40c03ddd034e108faa01acfccf2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74075037b386f98f501023f22bf1b208176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38d92240a4e0861a2ed7b5b72baa54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63051c2fbf971d3b70f9c8304fcd9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8bae2243a79fecfff9ab397c95a33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae08413fa721274f48406ab4efb1c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72610e4f282f7407f965b3abee99b78181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98434ebee38f419712358d9b5a899e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792a1b1a579803600f0c43d978eaf0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218fc4cf1a34d5f9cb5a4e767208ccc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2939c33dc9a45a07741726692834272185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee337913c3b58e522f732c852eca6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86470dfe389aa604432b159d0788cf7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03f4d2c1eaf57e1e895938fc472be8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadbb460b090d37a8978db65d4be055189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fadba419959a605a5275f0b3fd5891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b7d8a93d33969667b7ff9afc6d11e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4048195356997e9b598ef17af65786d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f99f9f2f923a16e651069b7d29232193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93427945e2e9a2909579abbf9be051194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8115873e438cb36e6d33ef7b86c6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1d22e47b24c5fbf18b028e254f8e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184c7c73c7fff18f6a70e2b7ba585cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e44c406a6dd40ba81e87ed4ef696e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680a05fe6a34bd35b3265b9ae2f9475199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1a09365d9deed32b49a961ce17c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad8ce2f2010dcdad175a26085d5f31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aa67cd44e7ce124b623f354b59212202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2fa9e407717ed52d7b90788a96bba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db715e6c5a23f09567edad15613cd74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a36d5514c6dffa51f9d2d3328818205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e2c5e71861f8b0e1bb1f881fc702206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c874fb0935f82694a92034479380d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f760e77a663a7678847ea5f37bfa56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd09f32be00e9d180294df30e97f762209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7339b917a3d20d91b6ba467fb744d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578755c5f53cefbefbc7b8d5d6bab1f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66952c6b7c1802133275f993b234af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a8a759a6a2d5297d37830c0694e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332a3383ed9d54d9e5acbf48b6b5a22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ffd60f74f75a87eed5929227071a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c01b6ed3fe84c77ea58a18a99816216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eac9a24fe60ec27b93cb351391ca7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0d78f2e3027d59bcbd5a1460ae43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51521557714632b34557b454215ec2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d9027cebc7fa6dcc5b1e4a03bfb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08bbd9f04cbad7879fe7e18a2b1ed6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060cc1f12e464ddf8e7c697be73031222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56542a74d39c35e50aee18ff13625b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483335f4f2b3b3a90e70d26c1f5161224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19f4b7d772712d1202d41b08f1beb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a9d96da3f427439b261d199ed4635226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8148846dd639d876d02adcd1e25072227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b63d5f89da5c9385f8ad78f9a2413d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184240b9d0b2a7d5930006d5f22815d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95e5aba4f5a22fa0716a1870d48210230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5368d765fb4a07f68c301be03b7c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f729be7725e240a2b0c8827f7ff54d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7121e65b6caa2ee13b97e33397b7d3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47372b377e5e343e123147e3fc973bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d562bf8fd79d892e09e2c5c52ef5ea4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ff683af0d9e09776581dbadb1fb2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96930f92f45119b96c19a39360f070f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc110b6ae8846996cea8d59a1b8bf5f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c1f6d03372f016d5570b70f6e0a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60b5e65b259b371dd8e9172626f09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b05a9ccdc900932c80ce5dfba23196241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2dc8af5b5ba2b638554a54c9f151242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f8f1aa288d03ee32488575563dd8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f3cf3faab999a7ff123bd7fb8393244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d49a1a7de97ed1eb868139bee1d63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379f4fde8b736ccd9af09a1475b0738246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43268d26b689c02aba33c030301c746247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682bfa33e16f8028d6e8f750fd2a229248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e538c5f4252261a38f50d46ffb93c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a904c31ded9a3295ff871830f1ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a471c054fefef5f4623ce58861519251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd76088a15e951cb6498fcfebdea0a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002caa24cba1bb685b0dcf6f8fcb45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8998c63cb517106da385eb765b36550254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a56aee3ace52ae6ff1ea0f4c44c8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac3ed07700d41eb6775cc91126b127256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb23af9d9dd394e096996343a7d063257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece79b68cc9fc450f88ab173cac26b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63d6ce6377d6f9b2efe370f79050f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd824ff99fcc34ca83e36a3c99ca0b0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da53cc5945f65a326d8ba50bb03a19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b77dfe9d7c3130edd1e32ef50560262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8f5e2c9f3745c6d5bc6c573fdf632263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d707c57ca58fd0a29fdde34717ad4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb25068ab718cab6b9652badea69d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a091482231060be977c77fbeadf6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e4528be5eccb69607095e40ed37d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8644e6299537b7874ce00fc02b17e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c07e641b4fcd37cd6c9a3a142d6588269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dd082eaab4a1d2502379dbc0d763c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9394b07c9da0a1f8d8472189e503f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4da2c6ee3ddb576dc8915830ac19a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4388e1ee312d4d702a368e6ee927074273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e0c8d1eb46cda9ecae26ef752d59f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f85f1bc4e27fe769ddbd1924320a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b9b5db176275d22f4fab18893d7f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2da1d4f800c4a60036d5ae1c3b2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6589e91052a3ff4059623ba9c305c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6406edf5f0130d67a5572bda334caa8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b453d67a5018d12e95e1d793f6f06d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83400a2ef2d129893b9e4422a45e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c18bb1c6c7bf729ccccfe388fa8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419714268583c690729c36d03ecafaa7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616d5ff3c791a7718bbe195614bdd34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abbe538c546e6a158a9f8bfef202f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8368fba214e504847fad186c0961e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88c5b4812ba86952f0d513cb997f65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea3170db4ba75649d265235760fc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c2a347025c4b282134cda73d2ad5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c02c72938b684e51c92400fcf690c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e64ee71fa2140394fd70c24839d444291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e887771963d53f26ffc3f596f76b6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265903517df92f5d4fa43273efc49e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46ca5afbfaea4adefd7287ed0f497294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427ea120698c49666a6cca7e85ed190295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0b80a6654336583b37a4f8e76cd67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426413c7349bea936f61e5d2dec4ca5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84565883e817bf02e0516d5285d974e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78f001fb3470bfb163abbc74e0b94e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7e38fdf521e7d11bfa196a45e8f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff689554827780586c2a5e5500986a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30feebdbb28c9fc9530d1011c7637302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2c381feb9137ab5f0a3d41e02f3ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b6fabb6310d9ca6a846cc240ef2dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65238d4458e965602825dee8a082fb43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a84f72b07ea63d715ec6bd94a7c46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed556611204786c7fadf807bdfa816307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82114847f2a666f6f8df93c4172b13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2c3bbb9599d24b58c9071cc3cfda7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe6477529a946ed2933b4564e3bb3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c2d4f5dceaaf2be41559497ea17a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425a4601e4a08b896f03503a48151a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd48d30f3829a60e1a22385166f824313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baf68df4162bea3f43705e8eef4b00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfb64805dbc5c7851283e0f3142797315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbcf0aa7c06e67e17c4c093a188c18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ea1701bcbf5352cfa777ae59f7f9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c857c4f15c2706663474d3e8cf9af68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e9e0994fa929a08abea329832f88d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3792b0fcff75846a1d5aaba8ae70cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44a93564db2b2ce10f2a8e35037a93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9906940836b3e0dfbe355e35311292322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3d12b53011311c33d67c86927a76d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21250255999a16cf57866955720213324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fa424ed3892d9e306f3f27b686c8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864d71b0a7a09c0f1dad43f17f00ff6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e95a1c82c792295186c4d625e843327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c443b1241da40d8f5849a7be39c80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a15fa0cd8505e5a4e046750b2d70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b78d804f7f50f122ee0ad830a3e4e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bacc579704a0955422a11ebabd7ec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3bfbfae683837345897a7bdb1a3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6efa533f02fdd82407380e4c82f6b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbafd9a13c0636e347af887ba361de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da477964e56b16893205c6ab48d67d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09c6d71f1ee3409e5dd9014df4ee7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d2dd80165d02dabfa9f0cddf4742337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adef07c96b2c49ff2a549969d8cedf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e11a4869f51897ed3ab3b3adbdde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d282b86fc1e358f76b394aa2dd3cd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f9922c3b23e333f27a2f8530412d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dfaca3df70742df243a2beaa3eacc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b7605505bc00308fb12209b0c3a38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3f9e4902039be796a4f6f78719258344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7214de1bc3fbabb042c761d95470345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f73d30fbeb7aaccdaac5b81fa5228346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd927074909100a093f7b65fb3d5b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c188554daaf2eb06670c08809ee062348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1103ef11b5b1249b001118800145ff7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c16e724b8aad7a4f3cb17a5074fc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b6990044e2b3ae38c839ecec07424351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957682a11a12d68efc6a974daf5479e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2538e3b1e84dcd54e4fb390f6812c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaf18a29b4ccefe8ac44e64a48f48c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cddc0c3a5dd65add633d83291d4380355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e95a53babc3bb052dfd94a52b1f779356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733282070208caa5b609d7f9380b7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf42d4e25cd656eb6c76d8d44189ce8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ba35f73e3b3f251f4bd73274e6f9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a63121eedb32762a98f7e7aef2a870360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38494fa8656045885693a7d976bb06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3516e587a278174887774b525d35f04362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50dec310b0b86c36a82b30a7c464d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a69500df17e5c2b49cbde8130e9f47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ab5e53da60e83bd8dae5334fed56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1680de345a4d8731c0a606c261163366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180389bef534b69a7d10b6641fda14a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f63f7c513d43c72b6d5fcb6ed2fd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a6222e61d5646ce93e498129c242369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc642d785a3892c5028b15c5c23c30c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791a38e8b8c09c661fce50778de47c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1068a0cce60406367932b31cb559063372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0868730c84a612a23fbb21d39a7f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f76055cb1a6eef9a908e8687f47e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41b0cfbd6ce706b47c8866924a5346375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebd3ba275ea8dc8ad81f338df7ebb5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29992a3c4df397cb15556e9ecdc2a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9325dac310a20a3f520afc971630c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aa9deaae8f06243b137b04192dcaf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a73c14276fab9c770d32a1204878f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dca8fb745c8d8394f5f8af24c4f6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca2dbea85192d661396e07c6b846ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901a8ce046b64cc683eb1dbc1e162ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee737aba0c66ff938c3a403adb799dde384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c730cdd52bf2d4f2cac304b90e719c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a84a08abb5c9fde82af3e817330363386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25023f16a6d373083f053e93153c64a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e16fe510c2993509ed875061fbcfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401012da70cb7707dc0a8e88486f74a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96469ed40a29b83a9ba03d58464c71a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c54695ae8c8dbb1c31ddb8b2476133391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a537c7410dc85938dc1d2263519596f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d1d8c0ae8d3ace838fa97f6b80ed0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae9302c2b2b5e0156ad783401ae12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ff95faf77d22369f54300002e475395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73defc1d7b44226d32c1885e8b7e0c44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9014c31aafd58cb841ab70b52c1c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eba08dc2be81c41177424ca3a11ffd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af5669fa1fb3ca3d7976d6cec5e1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9892bb977edddae2a1b722af875148400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fdbff0378896968a9ab5a2fbc9757401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d95d42682228097211f5946240cab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed19471c3ef0026fc5a64980b0078e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637e1e23390a0c7e8ad12dbc53a0438404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb043528b6ff726c3b8e9b66408a971405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506692c329e339ab5dc30bdf6f900f7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10b5cb165c89704ced94fd7759e66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4852bc17aa7a847a7ea69bc54082b10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494cf2f1ac0d1b86c4995e4c2cbb4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a3bf6a1765859324db7078ef7121410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b657755f9313a50cc0abad605b57a2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fea5f6e4195ddb1d002fc3f0199f04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a8e7254d32e648f1c7009f5c44c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1844f68135af2705994e3dcf3a0355414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040acab40153fd4bd4b47dd2ead8b371415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2396d2aeef237f239978e0d1ed7e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8881fa841f722a6322f3fd421bd18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ee88d835386780c74c49a42aad8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab8db13b4c1654a428875dc9eedde8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f709eed78e1df1ad957e2b87867d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec3b62e59a115b757ecd829f394c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b91edb1d02ebe742ad4e36f8e6732a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0fbb7555c9c5d7b0d612fe3898378423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376446ce2c13a91cb7b58d982d0abce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa777ca77d444bcfec5d3ed4575bb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c8f98a587b399aaaf8b24bbe9f66e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7719240d33a871e594692eb125fc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f97d091c19aa81459fc751ba4d0e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216853f60124e328b9bb98845830eec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc47fc619e58884fb62b7bef324700430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30349cd6fcfbf75af1d06cb78f7d1d96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e133ed1b4c6b54e6d31eb11d11c5003432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f565ff36515d21eee456f7f64d1c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee7ec2d9b27e2907dea45bf181b4f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf31142a5f4627c90f5e9f7cf3c41b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960821227df8e80e0831a447fd77a392436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca29ba196a8e125441ce48a010eef63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4c7d9fbbc62323cceacac96ac5a1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7225628a474f0b12bbda6e4e34bd3d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f7e8ceae2db67010f0f5fbd6b2a3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469150de90025bab345d53d269ba5d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1ed90fc5fff7ff6c4da09116b8a84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a6f312d096c78fde1e2e0cb3a420443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf3b89b289e1e7d6beb82e26134f8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba976b048f3babd65f846b494e330445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2153598ba06f620f46b84d5e9859f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3ac1843337966ac9d6dbc61bac63e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc3e625fcf2612dfa7a656c81d5d66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70655079bb19ac9ca5789ef2bacd0066449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b15810112ba9118e1cd8f5368d532450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63d83c350e9339e03b74e201ba41dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da4934ccc0bd9de26411578ff43476452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a25c61777814eae37f4968bf512e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6250ce0ef0ba3144f6a2d7577fb63c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed887a81cf78a425fa547ba035456674455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9d3969855145096d6fc891303ebfe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c58e79ee3bf993b935594bd253de96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f837fc54fb672e6fe84c90d9414779458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dc092ca9661ee0ad183e5c5d2b04c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f747698a7f7694c771264ce255e5b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b85b372c5bc97425757595350a4ca3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7490109fe6dfc230c0a8c6e9aa22055462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6db97e239bed1f15a4d4637bb071e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ab58adf304b5c7c89e3fce84364a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce25e263c68dc9ddee76cecfcf5585465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8395b30c2ec55aaabe431045463742466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c294418297cb840c5a37e95a68609467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32ceeed90410278a60595ce4f2dd85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235ef63b781e003fb21d9ad9a67a639469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5338770e4e39e705d4ec23845afe73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27e6114efd1a003121a51d9f707b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b79c45123020c695236c7ee3518890472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f71f0996f86b06a79bdea4f8c7bdd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65f000938e67cb1431892646f96354474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58882fdeb6dbc6779ce239c1e7c6f32475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ef2ba2ef30194170028264437b5b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df12b5fa6be24861f7137f3e060926477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492e515d9b953edd919111cf697df15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0137f208718dc662bb4c94a84136e45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3ca95d8a65367e46645e798cba51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aad32d99a623485c0006572590448f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ca10a3acf017a2f9feb79bf2f33b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a9dfc32b856e61b0e33413c6b9753483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208f352c20c5e5f868b5cd50c92f252484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab988451c6979fa1b55f4764414d2f84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c57e56384fb5cc469a87f0e13bbeaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8969a80bff26263524563e268033434487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c7f7ab30b8cafcef9f1d5fe185227488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997910c2eab00fd58c1ff1149cc13c39489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54e95e90d91e429249f1dc054203a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf283a6b22ae089a19190037296f7482491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41029607ce11e38c93f90d0a105b3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ffb7941591df4ce5904d1c7008136493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d658647736173faadb595fdb29c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572367fb2e3c7364e298bbafb9b1936495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de2c34fa824c89ab796a82ba48da18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb96f474ddcfe1592738806c3cf446d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e62e4292e47a1a0f98ce08df0448e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf6b27011c33cc1867d3f186374c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7339ec1fbfc2bdf4fce151009b10d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6eab8f9f481528fc440b11ece0f3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d06976baad46650525d86b8e889451502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d47aa4cfce15ac2eef400b6431e5d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461f14d0fd5b6d4dd1558eb61192168504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a0b214d9c8309c2a179fada6d2aeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f384bc2bf4f894b365506aee4947d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f5c75437d1ccf4c099cda532fd9cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1561f13d62835dc728c8e54aebff1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a1e70a6063d99e7038225e1575ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711b71f8a4eb85ea4d2aa9530783e71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa304a0a641072867548b8980851515511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe25162cdc85f59d83b5d5e4062c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dd0dbd6c512ff2592787bad3f1a93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad445b6bceb052d5fa798d7940d0f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd535898e093efc6dd350afc7acce8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44d482b2701aeea16f32dfc321fb70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb13a1638b30718e0f567f6230766ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948aa6970d97081f05f70cd6df1e199518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d70395a01e24338f77dd23e9fde13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d486d1381e989330ddec241a0fba7fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072138a9e278540f07bcc44d6e2a74b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a79222a7d031539116f8501a7003c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2f8b0c3151528e51c515154843d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04fc4326f03fc97f23565cb096cfa1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f336ef7d7c14b9293c8357f19af0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cf2404cf17f6dece8ec857c855d1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ce35142e389d38b693f762e93b41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fc02488225e0e0688a4494dad4d43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57ac82f3c1d2e5d55687371538919f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb656d973b0a0b34505d34fe248183530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d0cdbc206dd2f524f8873caf8970531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3255c4f8b867601e9ffeec681830532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95924cc76641f180b322665748ff563533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3415411bd7ed1f9ec91f4ae4c117e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5df719fb6a7996e695ad2cce4afc04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3843d85fbeb92d3a16579c5bd98c45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b94c9bae713f61da91acdefa783db1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2307a88dcd1e2ec91f22eea21cafb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db5f2366914f2448d3f294fdcc21e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf527db09d0a36d02498f78707360f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6c9251db2ec0542cba1383565819541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f44bb0fb79a6cd4ca8ec0351f92e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accac852e421189cc3d01d19dbb663d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5b98a72b53665152af57d52f972b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83fa7a11cb454aacf91c04b0b29a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd567d4a8b109cfc366aa85e113ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778a4bcbe88bf9993db6eb68e03acc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a174f72224e24c78fddf122b154a02e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf142a9f781912ec763cc1156eadcb03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4b8752e250f3633e1e73a34045f44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592763b511924ec561a244d3519aa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb485f1682d9bfdc1791d25b35fff6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58020412e5fa86ab4521ccf6a0d4ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b59b44e77ed88693a82c6e72ba11a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cc7d2d2c68d2426ed6f209dffe06a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bce80e817a66b59ea1240904eb1458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22e4468ab7085dab4b39ffd1cfdeaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4916efa2ed90de38e191c5fdac283558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b19ed090c5d0a9b80fc0fe1a7f9a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85578773e95704eb1d6a2341ed0c2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127a6ed5013f8eb4679332c57dfebfa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bf92f5542761127ae003b908d1d17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaa5c7bfe2319735a4819437e23aff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa270349f93ce3f40aacb8bea9578be2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755e6f792c67f59065962970764c5f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430227f2ae1c6a8b5cc8a1430813fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717dcd041012413d0a3548cb744459567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d987940592d6b5d1a9c7c3445ce2e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783b19fdfe4ae19d084b2709fb4a14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab1fe77378c0736cdc1a4ef36d1323570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc06304fc098563f12870de89898d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e3b0651fea22b186453cc3bcdd207572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2eec25b6779a5093d6d6e11fe649e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec44bc4c6bfc19b326c3950aa8462ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebed9f8d35f8066fb73626cc3a0087575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbc6e9aeb1db7817b97db90f726f55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c4de1b458ac359ddc28b985400e72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f6bb71660257cec8a4ec2934d8174578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c223120374c1171050de416765d866579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81e38a3b6f1d229aef05e024b70d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e644b4f6f01b0dfacae64a9cc0e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2183ca4cf09893523d6b87f31e5355582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c00d41406de942135e63509658f7e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b7090169629eb0314001ac28a37f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0143af5890bfc0ffa83ab98d4c101e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ae4390b1d8ce2749b04428e605e93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6613115fb7d989d502630869bde027b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74379e3d2b476f3fef744ec76bb9561588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2f8a4d9a2e95cd3d9577235db94a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec558dd40f3e65b4c97aae477f7c57590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b6d595f60ea0f50598ae04a0d811e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2754a3c1b5e1d75eef04a98fcc12ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5cc6a0772c615757ab60ca8e6ef61593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b1a50ec8a1b617640319877fa7ee9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13a8dbd4c6c3155267e3697a33895595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949889f25b571411c4949dfad9669b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f2d419ee766d1742eddb3a67ffa5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7553956e1d6a60a82553a9e7cc411598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa82c014802cd8a96287bae706eb8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77e5f2c4b323c7374ec15dbd1a8bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c505a617adc37530dea7cc80db7b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c695ca443ad3ad6e3d134a5c9b3a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381fd498079931e184083cdc6439b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f142068006334d4edb8ff4f7772d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92f7f117d794945745c2b1bd1a98a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dc9f236ac0543b35ab8426994f774606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e60d39419a5348df733d5ec554d8d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fb243ba2b26ebcefd652abb87fbba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73acc6366ec273c9e2eb810229fbfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f16a1c8dea74f87d3275689ad71d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa58892c155721ed4e4d954e11fda6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12c0c1825fe175fbc0aa261071e1cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32ab7e1c0248eef4b1b1a879e1ed9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ff057d3a649b49113ab9fe53a19f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6229fce080a83b3fe4035969c5584a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36a82fc205056e813d15951cb65737616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba0414c54be001f2281ef628921a9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb081bf5b90f99a0d954be39749f2810618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cda19a51105e7def11273e027a0973619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb397a292c8e0209dc8874a0e89a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa04c98a19e0a172cec7b7b6cfbb27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c5f4f66c8e716a03ae3d05dd4f747622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b93609f4db509890e52f1a7f93be4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefbb5b617ef35b6ddea29ce80b1944624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562e2a2e5a15a2b6ade2653d1348249625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68adae514c2e91605b8698763d3843b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ad44f83b5ad8c42a845cfbe474a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db51e5f3a25d4f3310efb0a25d70ed5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3249448090ec3e9a4ba1f129f837c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d42cdd1a86ff172b52b985954b146630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0261d8c905b1f0f41b5393c0e0f38fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe7f2e3fd1fc6645a204c9fe6f3005632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819805e9900bf7efe4ad5a062a47d18f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fddce9b2854646aa7df9f4b8c68b2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d448eb0c15fd5aa8b9c1cec5deccc72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061cc9b4848ef8dee9a8eb3cafab32d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c852ebf0ce05abea5e02a77b386a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497552fbfbdfede6ec40671f00d13978638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574fc84a183906272e3f1160e04330639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed10959200cb3b8cf11b9259cd671e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a116d80f05ca7b8aabd2df047c95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3dbeec01ef1e0221b49d0bbc7b73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d542edc497dd1478451d4438c25d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d28c3da6c6f34fed391b73e95dfe0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f483213f048cff77b924e0680476adc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f7456ac30e5010689a105ca42f9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932629716f8065b50fd39afe28899df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914680db53f485fa9bc1c65df0255088648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9cf061c2e524f946c986c16364274649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cac67589513f1aada013566db182c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d257045ceb51078cbab3abfff5fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39128295d2ebc5611e5554cda2670684652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b7b554bcb623677666f991d9e90a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6f27af0a18495c339c3323eec21cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc764217ecc79d6345ec6780bf0225655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12675609efaee778195a8f53362290be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21eebbc104fced59ed67468d2bafe2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d88f9b477f75676fc3a710611563658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6ec4a5f812b4739720dbdd8b9b26f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482d0d95971b9f0a0ef37edd61116c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b984af2c09db29a046ed37ac5b8a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93bbed4ce1f548e69b4a2d8eed6224662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46d90160dce37eea44a3257d1cb07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5575fa70cc047ee9c447403ffe8bc55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124ecc0fbd5cb31e9e7818040bf1a96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a88aedbd812240bd858021b090be76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b79fd0d9c787bb1b4e79a075b7d08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ccf9f7f34711448e05d640bcd0f22668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdbf2e62555795f3ef2cdc4eba8c11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9128187f0dfc9dc0cad8ea53a81bca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00631e35e8ed8ef108cea6a20c0e48c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d50a4004840818698c01b749668dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b06b90f52c0913a2ca42b7b68f840673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a4b4e789d397e80494bdf1508563674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44301419d5ffdd03b8a03d7d768e76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa93d8dfa284ebf8422fd8f94ac599676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174819fad0fa4ff61aaf44f041536438677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f86ad3b0d4599c703d51d1cc11491678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e1a5b979590516693ab525c55d788679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58359646f8e91ebd4326f925c168812680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c008a6c7e202450f87be3bba47a60ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d538e292c883c16c48f829c40a0306682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d64ec0eefed787c5bd7303e404c77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287e16f6da82c6ea5d91a60600f8bda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778102682eb1b2d32d29de2c55a43d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc600ed516e649ef1cc37acc9e56e24f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8642e16a771ac0f7f17da76e72148687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a0ceaa04bacb58a0a9b85e851dadf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec6f1186b0b5ace05dbc6f1cacaa9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dabf863d325e2d80834d4a3d1c18c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727698afe47b298be56ec79363d28d03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f8df87f57a6d918a3f96e092e40ab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ffb84a02f1988110bac273e00a0bf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dca982d88accb31975e6fa0078bdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ad109976b587669553dc1bd8219be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53751d4501c86924ed59382bedf9cd76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c1bb16ad67ae0828dcb08cb400caa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7db536c571e641234d4561ecb8ce5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8b31c8f9f04521a0dc2bd390899d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9f75636a3530fd8b773d2a66e947d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c25004fc00f5b653f892bf73fb23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce54f8cd935aff64b1fc86720d9587702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31256cb64cc2a06df82183aac2c24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e30cedf7eeecdfda94e8218b3725d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718195b7ad169668e48e3dcb5aabfac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b6ac1a6da88c36e771c8f5cd1705a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e4b6bff9b5d2e5dbfff01dd9b7a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed295ba2ff54315dccc9e0d4a3628f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cda1abafcf3369a77f7baf6a0c5d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2a2899f2ac2ee7007970f036e1088710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c5f3db796c7171cacdc2c2b66fc1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd94bade6818a6f07f2e1cd803cccc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae7cace54e478ddfc4babbbd2ebb6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d379d4af6ff35ba6d40fc9ba6d80f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97158865e592e432db6940fe5ef6e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aceae83dbb70e9eb93cbca2e062a4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da588748e2b062d97a291bf2cee59ce1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0902b26154e3995ccfd5adabcc1eba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec99b999acb543050270d669e66e44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888d8e844e7865e37f7a7d7577b750b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1f7e12fba3d6d0c7a8e8e8ade5e66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cde80f258aabab05184511160fd90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d1fdd584d39b526046b356c73e03f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3a4ff2e5806a84d3ed64a959680b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6f198dc9e5048854946900de1d5c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ab556e617b0feb4a9375d742b500726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62893ca5c6123d1fc0e8bc0d21897c63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1a5e9666e615a71450d5d89972db6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f19478b6353d947fc1077a9ae2f17b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b907b454a332b7d57d595c57ea2b81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaaa1136c93ca8fc6c9746a53a3e1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028bd2e8487f34a0ee96a92a513be61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29064d1cfdff45d62179e49fcc5df99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d7ab70835ced22540a89a6fc7b9af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991227ad699f43234e9b1f1e02becf01735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7430670baf30cbed0a744d147c1c36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b38db3c6a8ec7a108a7d358a20d8d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7b7c987834317092d22f133b16b43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f6bc5178b89fa991813a630f83718739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2a9a82befe6fe8b3fd08dc1d7c4db740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732b0dda3e19497c6f7d5c0f7ad86f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347866ebe65ea06c33e2899d2e30251a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633d56899458a38e621f637fc797095743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6673eee093de9fcd8b89f0fa6de5b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eff11e41c7a4b33753c1f3086c2846745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebbf2f7736b5950dc22e42401e5f1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b27ea9c2c793f76070128aed382e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addc7298b207a9359983e6859de599f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ccffa0d509ab6028ac41373f0ba2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352895ce392ee6905284cd130369f43c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743dbf3c44fa1d582bd8bf65afb931f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950da50f0f352d48c9bfb085911e000752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c4a086a0348a66217384f39e95d5e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359d98b03e507d75c58aaa9265fe28e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c281eac5dacd3f69aa1d089d97e6cb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f56a380b358a746abf5f0ccf78ed7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7cd4db6b6f3fd4ee1d5966729d40c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327b163c95eeac9aed09f1aa1ec6099758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999fae6047264ffe62fb4102c6c8e82759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f25518f9712e078e2737fe5e3a083760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516145c57e4f3eb3caa79988aca4444761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e697f60b1a280e4f1d597f284e4f8f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b4221d9c78819a5b544d7cf678f9f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071f6bfbffaab36350edb5ed2515e9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd228b76988e61f12eba6c3a666eb93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38eaa6e3f519496911a24c21d16664766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d453b1c1a01855b32b066ad4ff3c4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bece6c0fb3f136869e8b56e5fd10f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d52dbbe3377081f70ecccfbd2884ae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b57b09a4b18c20a39828fbc406b02770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10327876f2a9f7a1e0bd6a17660f524b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcd76599ce4ed87c4499a9896a6f87772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e49b9cf8936d4d14fbe51d5f5a35773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efc0a4c452159572bc309120e2f54d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f8d88a2b6ce94a23901075b6b31f8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9667b3803c521488b10f310f0d3d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1fd1d17b6f10b1d3e71009a93b15777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e85f412bceecd60a51b532d209fb4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eacdb4886adda0dbf68fb96494d947779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ed50d97cd770a6e45925a58eb3ba3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e537e2904e3cfabcbabf500d567ea781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7790f2ef54c50c62e1080f4921110e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955626b76db48bd1fd9205a17c80b547783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728265961ab1f350bcd2df252915c8fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b22b0e4751df776af78c7083a574b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f45a93c5c98ea3b2972afa564e9e62786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e931ea95df20f7d1e33590c1b1f86787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0c65eef5cafbcc12d0b0a5ae40201788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02a85904cb3f46fcd156ea9a96731789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb074797c31e58969af332f9482622d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ad91098406af51a0c95100e1ef23791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee90eba6d09b2fd40b554d79fbe9a5b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d86a96466fc5285f2dd271d4b78f81793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bead7593c9ba114e3d4d0dd2a540f1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06000c25d79808dbfe64f4ab5aa4e33f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d72391791dada4bea8fe3475cf7ab796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4374627a82f62a8f5f5750178f2bd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5acc0c94d97a1f3fb784b877f6e6ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f04ff5ab91b05195a3b13512bddbc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbbb00e4302c115ecb5006057b2efa800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d27b6e727babef868cb2d8fdc4633c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cab8f564df8f2fd247ef5461fc704802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d51418da17107a019f5d711507b0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f113c4e4936751b8dd5bbc846be566b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b83299237b71fe8b3e8aea9c10eb46805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708459fba0d9f13cfac99feec16f43806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281955233f41c5f834ba87530027d513807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745e34b87ca90e95aff9faeb1c939fd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39927e593232e0db9ffa90531f0f14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f984de8918d3882966e6a2077704c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4901729b477b025275aec7f2a83b59811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23667facbb4925f5f94d2d4f5db19a60812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e32474d4af670a8288acb801fc280813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597402c10b506428bf5db783a88316e3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0ebb29ad52aacfd500b74fa6eecd7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0580d04f27f1004a6a1c12e660b91816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881136f983dde2192985c9c08303d4c2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f97d58be4358d2d2c19309ffd59aed818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b230d73aaf9c051d61c1b1cc71b7b09819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>