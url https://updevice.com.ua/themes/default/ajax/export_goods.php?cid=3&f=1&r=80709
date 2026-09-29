--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef27e15a2530ede5668cba8b060561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc9fea3c029d1cb264afe7d613de202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00955b884bd62158db128b59ca90b9a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53771b9a73a5a8c5250aa55c8d3126214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526e8190e41d8580a27235eaf5468a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07961c1cfc88e5b4afcb467f397879ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b907135237f6e764bac5861de6eab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39868b8b9b8a1bd3ed98eb22a7e860f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db772a06085520303ec316de6e390279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ec967c8ffdfd5e4056b25fa51ed5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a2ba1e80409599a25332bd5e053b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb0ecc9664204384ba336d64275b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902d77377264ae10b523a0922c7495e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a523573bc857497c05c176c34b0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ba99e1d59d00ecb1be9944c183e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aef99e3d8ffa5ba3f7b6e8457cba3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a403442935936a2184ce4605df967717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20152c3e4c6e84a338b8525c8d1f2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2154c54b0235425b44f1a57ac9e76b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920eb8a3cc252838ab6938e15ef95a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b074c924b9ba6e787b5d8344f7a7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcfaff244ba025ffabfc2ae965e05f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cea863943536c4cdb0cbe10761074023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d07142d764fd5e2b1fc4e21a97de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce81ee82ab3c292e4bef1eac72d38825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ea3bf389b5c7bdcec7154587e51b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5a814b918d728d74b3342a7f737ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bbcbc6eaa5514fa15b0950727887d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283058026147e3d878b37deb294366c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29348c3774598492eefe026596178f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326070fd8776cc38d43125ce1e0953f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4fe6413b439dbcff291d504cf2c2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80bccf73cbd770c22882199e75ae533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc8659457125c05c525c59becc8e7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d851f5854d3a88e79e3ca9d933176c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cfb7cd9de576ea0cc6d5cf151224836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100019cf9a9e80aed4cc92cd3a8f251537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531818e08690114491a0b106995ebdcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f15a0a6560359267d587480d430e0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdd64715b6dd2180ed0e19a4a06ff840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a68fff86b64c35e67e98694b2e44341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94702f4cf6e7609ec5b7dbdf7e44d08542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357a98bc3b49a5d4f65d8837914ddb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f850ac31cb7f54b942219301f124a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d582913ee2ad8984228321199f084a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23f34ede66f94ed6d59251c37cbd3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71d241a4c5f3242fd0c2abd68c196e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be9512090fa0e31631489e8b47c0d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba79cdd642d60e5ab40ac1c410d844249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe97c314bfc1b432f085c269796f75e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a1a41fe7991525092cecd608410c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eacfc00f25731a5f667085321748652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c75005a9e80e118f1d52318d772f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7101bbff47b31c2b6dcba4d0924754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a77b48a43e825f89ac15d8ce6db0c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374a66f142658cb70a654c100b1547556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f76f6b2ab81d3122301d6c91c06af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8b3e0708a480b2b9df29cbd23c4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ef7eeda221a6435be0d845b81c4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645280b753f186b331045eac49769fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d63f77a606bfe9844261aeb402f66161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d78dd126f903e11965d017a61152662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eb143cdc8dda8b806f58487d1974463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f24a737dbd37c3d707c234711fe69f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ed5e181449703db4bb4d0fe770fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d74a46c8eded36e8dfd2c55bbf1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6205005c62e3d59b7b01c8982e53e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abced1afba97e0df7539ef6e8317c9d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee8a05e9c7063edc8ec0e9df0fbf6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4859490c66160b7cc87bec19be5007670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96a699f870a944d59d7446adf3814c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48717fa0a094bfa085f5994884cf605572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e869ab1c5bff7b9e7e2c327d0421573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361a6d862588f723cb245df789cb20a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345497304a071da2b730614568c881d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f52db00978f07c48faa5d37050a7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f580d372bc20c56d689431503d0e07977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b913eeee65943420b213661f13e994678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792afd6225e237838e167b1ca8119db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af586d2ab45eb799ff8da1ef06fdb2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd1077ec2fbb8a4329af4073d5afe681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11768de605b155dfc67d7f1960d5993c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12c3f1792b0a2ed5fad5b6a3c135483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678a1e91901e460592919588f13113384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253a9cf3a6e058adc7aa538df9e8b4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785385f530a69ddf7b6aa988018a3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d911dd04f95224c9714197683dab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5773c2c366518624328c7bc55fab9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91170e7d4e74bf0e762a616a00e7fe3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ff2e0241187d279e04aef7dfbae490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3abc05fe3350125c8bee5d26c88d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298556fb9181f79fe6470313b000c5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761eca6f1e0c15cf65861de4784110293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae10ac89280a5b118128f1bd842a88694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fac21478acedfa6cdd75dfa61ef2a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f55d0497267bc4320c5911879252696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b8a1040a57e67c2eeeda576a106d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd86a48b163facaac5eca1e03012e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ba949f5780597e16b05a470b22d6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e86160ad7a99e5e6800adfc92824c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1cd100949f11b8e8a846e852f7e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dbec5742459521f6b03574c12bbae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330296f58f92ab12906f1824436c665103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a6b7843f6da32be7f45e106598ce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c38a27e01362604318eecac819c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e120b4458e4266ef27260c0bae62b43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3910bcf7982253517b5171206a468eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d79d8bd4ad4f2369d43dc9efe1b6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edf06ff1b963ff88571da72e52284d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4853d0c333ccf05d5ac7897ead5348110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54bb1dd2285cab6be33a8ee50147e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee28a66c6023b03854208955f0eb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14396035abe3d54bbaa74671a3fd501a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb50f34aa6ea8dda530fc13bad283d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f28e3a69d39160918042ac0217ab7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c17b44d163b82e20e49fa740cfa63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981adbc06396cfaaa8921a260075e82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a1e0c0b7ed3c664c06de3c6483448118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaacee223764d5dca61eb54267cf6d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92893149a327eeeaa71a1ae4e4f330db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957996667884a07b739e7e696dbd4c94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd00ec8a407ed300c6a3636c9a0208b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c045d32e09dc682da37648802fab651123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a83b76c11f6cb98278c8f34f8ab89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36660a965d06583f9143f7a13640b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf85e7eca3343ef01f953f2f7db426126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9ab48e3364f94b39777170ddb15e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc97ec8e55891666aaafe4753764be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aad50bb1a38f0e979d9df21c1c4d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8538572d131cc3392472830da0d8fa0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02066930dec28e0e9d2422b4a8919c29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adbea649287e52f26bfabedcdfbbd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498786f8a6a60817ae45bfeed3098ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1e771c23cc589a7316e7892534d1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcbe04499b9a3f31d1969d175a345e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ee1d5407398b274e56a23449ddc80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8b965fdf00dc1c05f014a8aa338db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47fbd122627324cf4c42ec4e9fccd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52972843bde5dae71452d49ae25d29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312371a4a1d2246069861054923ed357140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d68e58d674ba37383cef1e7beafe3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99305ec05cb6611d83d6cca7e8530f0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f3c418dc47769ccbaf25fc0cf1354143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0d077fb57ed2068a8e188e75a785a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5fc4ff700af635df7cf3a7aa2900a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf84212fbe017d634d7efb61ac208146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0079271b4f0c5596a18bdea4837310147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476a72d28c205c4c35361e0052b4fdb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509dfb8088806de759c3182889d4e62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7a7ecc6956f1e6ed886bb3983dfa2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af42081c233e9b487bb155dd7ee288151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8b2e63ff348d42d671130f6feac3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1e71cecac09188afa0db47dbeb812153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61f227dcf664a80d409bc6d36f5589154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32850d32b43a6191944b0be00c4feb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190d8760c02b105196bdbfa5123920a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f4226bdd8619f3f54234ce21d042e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb931e85f117d142409181ff0f0ff083158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d95aa4973dfbc18c5535032476dab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7ca1a6c4bd70d981c8990c12655b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1115f2e6e51032e601b7781e28cd706161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875494e3500bf9cd4931ffd9861c1c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ea72848c30187bec430ba5dd788f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c44f6b204fa4176d3e0a8254339a93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ee406aa0d04eb8940ea350cd2b27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480637886a6303aa8aa551bfd17cfc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e2ca51a530fc73976a2c3ac6ebe0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d99bc825261a1d54c3d66f353b068168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d475af3643d0eac88076c6661413169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b818d6e0071a04175a696f696796170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75a9c0e33e10f521a4b019e20bbbb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0cb1f6683443c11c1631e938d2661172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1e7091148a8e02aa9dfa51568cd3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3870344ca6b470c5809f36d83d928e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ebb3f6c9b78ab47755891b1e8ee99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfed4b8e5ced5b787d1ce051a098d26176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342b1f59a4a6142b78cad83f9c54298177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be2d166ea7acc944a9e0a1fd30fcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac14a3527ad5c1419655eafe4e7c01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e87730d73f6723a47630d4c40eb5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ea62c0d8f9ef1a56b6b04e1058657181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d756cec611a6134a9338c7038410b72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc31e937694bc3e6e73e00f8fa9e9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371f5dbce63c5cc58335873c327418b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651383b11ebf51d7eb50475d347dff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db274127d37ee0825cf176114773ac8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67418a6ff8ff80b25af06ac339da0ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d92be0c696ab3161008ddade77c63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387183b6a00686c08a7bf512b9f373c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdb734d3a587322acc89351c2956a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c323e3727948126b7e56195d2440479191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959194bb4b60b9f5022f82f788e8d5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f044772f8aa9549d7485d6a8d95a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea2278883a6bb62520a24e13f409e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904def482894917415b35a4fc760279f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b437b8e82e545fc0fe0e24a7c688afc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d342a5333f915bcfb481f264636b62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb792cbef79e18ae853b253ed71e694c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07bedec4d4f3d6742f1e4ea2c8712199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f289c6c3a668a0792b17f1ddea90f9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70bb1ad3e9ff4c8bbbcec9025bbec3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ddb2002d82a2579bc7ce5d3457909202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea849f1dd94a61f7ac8744e8f62cef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f8d7596a01686ecde9b19f9069920204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1746da82e6ed8bae8844cf2d13e1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63d1fb5c9cc2b48f3b332fae2a71f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb19201f9be7ef2d451f4c1f94ed13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5cb3ae21c57240cde3ed6d5c24835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1014040c0743ca3063e67d13eab133209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf47c4770fa3cfe3c07ca861accb71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c08850fc7012797fec79b8dbe1b5f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7700d1e0a52981e5236015430b7f47212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025d5eb702dc797fe27df09d622c87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4ed50f9777fe9d4f38d35944ca89b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11f20b949bed71689d9f178a6f19bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac7974ee503a2d6d551fbfc6a84da8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748bc8a473c4d8ac4edf8d45e1bbdbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d36f8594b8def8861dde8739ed4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece30b2307d7d552207f3ce89b46e49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b9b47006af40e7bae9e01da0dbb34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba8e9841d8d9715a43b31a5e7ca624221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ba9164f3fd26e856ae941d51623f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66609cbc661ed99e70f479da3a0b6b06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564323c7e6d330ddcf2fd645eb2b7bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b80c3e5b6db34905ba0bd282cad02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f45b5f734ff875d564367b6c5c90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fc96503d2d14b8b7d7c7f7a6b6e44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535ec983190920e9236900a88600f4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df4a4db0b4dae918c46860f599eafa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f9f03d5be63ca657b291e7129b11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f51507e30efd20f80aaf9f3d2416f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40cb54a6cc84bcd14f93633f8a973d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dd81651b8353b51bfe2eb620af71e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10631062f30f3fb511ecdaf47e1bb256234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a069dc091258ad626db72fbc4cf70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb870590a9c932149953797e3bddf56a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6cb92b30d8a90ba2b94a578db793d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4e7ecd676c0c797e7a5e8b823b9e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736770da0687e0bbc63927c26e718fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65a0f25a7c72fa2b8455d1beb3fa94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe69cc6933171cf937eae4a179e0c34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e5a7ba6865a16bfe56b419c3c5f8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6132ddd5b76cfa10fe258720b5e19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e9b9bb4689f1574a7f0d088c6cbf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a61316f38b3634aab21105c7f90c81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f05e316f6496b076895b3aecfd247246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66f6635a0ef138a712eb413fa2ef06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671316d6dc9413e1f5f1274a62b28647248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72abb3e6bcb4762e930153f50f5e83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3c2b358ba7014097d0219c49d104250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c62da47b63051bcf042ffd31c1c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523fe95053b4e70a722ee33b044e6c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ce02b1ddc49e88b55e0f8f25f235d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c6b668df268eb920c269a3583f4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe014779dad49386c8f615eeea27f4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f1ba3601cc7590e588621406f7c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24374b479315771c82aa4a64c670d2e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b911f7bfc91388d632584c226abb47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668c5d1a59dc79dc4e4c47ca6686f5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b82933d959e4b08fd6b13e4d2b3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819cf7c9926a8dec4c02fccd7f4ef6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af219a7673f0c83bb8d117ef849ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7b71a48edfccfb88a0db112ef0310263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefc2f6a0333d90d51cb913bb617d5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41071492a20a2c859caf8b18408e45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65d5ce99113aedf638a953d9bb1a42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebd06784dec84282acf345f907215d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385afd57c46f5810d659c17ab7d38cf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e29e55224743537831f2f58c60e6e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4bd5e6b226d4ff802668c8979c01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ab47b8f564709c5aaca3747e0d31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba012bf9179dbae7936f682e40ffa8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e41edf50bcc09494444b309e37dc63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebf1dea032e566d5fc92a69bb8e714274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb1e452a2fcbcd073012dc3049a60d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3653e9c05bad7ac5977e489ac38404276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552e7a2a09cb5024432275591afac4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c6a01e5e3a46e3eb9fd5515e8f0c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02fcdcc5fb2eeab9817a512603a559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2091b42bce28db8f555415790a807280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87b65eb45875b5d0767d0a3ef7e708281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760747abe613d7a0e9cfb8acd5e1a15d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce7818b27da3409128785b36a4a3e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb913d76041b0cd6544a54f8ac4cc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5610efa3af6815b0887b28812a73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067fc16fd2af01ff35c31ba30e807e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73691fb5168d2557d2c0aa002702e3c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b4b7ac1b592dd0a3e46215b01389288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ad75b2c49bfd2f0fb334a99ac6a82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb647b7e56d09e3a0532495365e19f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d82f9e07adc11c3371679a04efe2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b34eb2dc14e49db6eb6f6d3eedafe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a20a2acdbee21d817d03435191880e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f27d094f149c9668f3c3ec82f1729294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a2f85115b24594045ff5c751b6ddc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6606d6d86430b4faed0add989ee3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349739dfa6e3f08fcc9f1661922b246297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969968fac6e6776d9d4060c0b6d89de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad0dfc9f115037999f241df69e30b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b0d9d0fc5b0aa8da9dd8d04f8b120300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18417e4d607844dc2cc9611482e6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaa67243446438e2016ce22a44670f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbfa3d96ca7edcfced6d639a0cf0f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ada1573fe22bdb2c7eb3fadfde363304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dac75b1657f96f85dbf847ee58827305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b46d5ab5e62beefeff0ad9390168b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a1439d6c1287529a4e8eaf68e2c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7c5885559966c4f5e745d4af51393308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74724697ac0c842b38a6f6902e7a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d45938c27d8f4f1b3345c6c830086310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be754f00f8dfa4b4918dc01648601311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700940d13094a138dac67c9137922b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e756abf86ceceda92980fe8abeb370313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a5576580a265caf14330d72b68fe2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d207823cfe74488adb8efcd423d9d34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff61e7c3606d85798dedf02201a4207316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b44ada4904fa555632f8d04a24be4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62475b4dec02172c44de40f04e811f59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebf566438909225069871e35bbf65d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044eee67fc83ddcc91e0ce3d8d9929320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add78018e4df71d1fb21c372721ec640321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688976f84c1a1e389b0c3b6e2ee96ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cd7c4707f7163059c343d521784a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c575f6bc368600ba78f6c98633b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf8fdfbb7a512ed446c60244679d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bab43b34e6163e8f0ba0c2f1d6414326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4fcaf156a0899dc6fea44794a6beb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63fbd8201d9be419d92fbfa6050d31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac430cbde8fc81e5d5911994e5779087329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c793b897f4ee5a5b4c031ae35525fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50751e6464209c72862203f60da742331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823058f120eb104283f29a96fe5b0b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609880e293c92e3cc4c596cc816f1dcf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd219771536f436885649ee27297dc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a4fe780284569f2426aa5022c7ede335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a0d2c0378a55e809ca11d3c50b78a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cc6de46bdb32970474705773a17be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa8453a78da9c5ce8d3b20f03de5a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688234bf2130e17908959eca2d54f6b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7b26a159ade16bda8377e027e3c83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8d47cdd58a0eed7d0adae62e9946e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeb5e4f9c518f727030e8caf9f2c28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb68c1078e27521751d94a5b65da0e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd857b912110cb70f40a578a9731ba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022ac75aaeae7b6b0b1f969120ed51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060fd4a2bafafe4c3160b2452e39d83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3f064fb4501a603ee8f1363c54c82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c9cea4c005fc8c18cdd65e0b51bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ca42b0807853e2a3f77daf1949f87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8527076b23e71b36d947a689e58e9a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ba200f66dbef528c268fa36fcd9e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6ad8842efc4975e6a61b976f6508d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438a88b93da8c9d036bbf6eb1906d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5012ffcd654d53c0d5fdb76cbd1b50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f4afc7446573cef229e4c815b173b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9a05e41b478229c42a38ea148ecd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f303915940f76751a4463408d69b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c4aea12fb7f8365b617cd41da1825358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeeb76fe8fcde4655b0f03b29e8592359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c60cf857d49ca7433cc5028e5e6d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2818d980b2bf1d8f125ffa34671fa82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af26f138aafa1285f1330c25aa6aad3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece8df1b292601776cf0f65350c5a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb7453006fea8cc191d7c8e77697b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3577d35fb5614df89fd39addb4f7a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349659942c04d9bf82c3e28dab3df916366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8fa2aa667f841130d9b6d42d8162367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8411e3c04611767ab6c3a426e8fdf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f39b6c9fb7107bcf1190ab2bc2556a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e22fa824f6f5639d8af6f0e9e44384370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce195aca8e38e540b7d526e3721ddd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b9228da3874162303b39f9cabf463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bbf3c31d0658805547992e07470df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a736ffd6e5aa3f68530d4a8569ace1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7e55927baf404e5ab0d0e397a66ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146a84bedca02e4b9ff91d481760e29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45560fdae32d50cf3e527b8bb4ef22ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868e86246fdb715b4dc12fb04011c89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb17cbe52cc8941a47d609bd1e36fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e323204ba9e5a95c0dd0949fb8fd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ba027989eb4d0d6d3ca7e37d77a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5996eec276bba6ce0cf453e09682e2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691fd61dd4a9df0cf8beaf38bb8bdca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f592f250b67be4dc1e66a134085ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753b8ec70302e3c5997f87006294d17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d51569e53ad43e6c6c9421ff66406386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9132d90dfe0b05a3f07eb2a71aee5e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab244ccf9558766d89cae4712182701388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac6d8197a6438c5f6b25e0d3413d75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8ac3c64723131d42b77975bf92c19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6175adb91a0816389c16fddabdb38e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffaa3fd793d3c47b19c3204213a062392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3972c2245012e0506db03ac0ed45997393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce69940ca6e8f1c4b75e2d40d60281394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed18975c4d35c50d8f7d286acf60514395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7e1a977c78378146670f7dc198efe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994dcd0d98501dd100dcf9d18d0a49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec918244a075c62f7ab4c6cf6ba4525398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaaff4434c3e5c258c0b4d039c257d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4324e12646d2980a1bd9c0d55e89fac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e093a9ecd12712714f031af5602c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84287c4ff4aaef76eeedfc299dfca928402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412d787426ef1c942ab67b9c702ff49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763b3b7cbf0609bdac3c9870bd41a24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82de3f5227bdb6db350a22ebe24e6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd7384de3db645679e1939544f1633406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1135f6df64ad75c29094e487b9580407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5813e8c7be419cf1d1330dcf4abc022408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702db992622f139c230e13ba85725c9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255759a7ec2b62e23c9ce19ee386d33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad19d90c2c9b56eee20c0217a7e7254411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a1a6bee95c27f28db12d00c8f0b76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5d61d2ac2bd6fde1af5bac134f8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a37dc77e20a756da1b1f3550a7222414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c484c8915c98dc2329aacf61dadd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e698e18737cbeccc0b33bf968c77ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae0e5c24f05297528e3fb5fd7baa98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473b1c7b1e86c323a8f94c82a532af8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad4c0f26cc22266d468864c1029be1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c112c9b7b7a098a64961b6df4761b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be74dd1fcf099fe5962f6f758d0cb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722d4fb81a30743614e21c8810e9b01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed85de99c440ad0fa890f9b22a5fcf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01937ad0d6a05cac60221014b0e274424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27daaa1dc9ad49d8c3b48e185fb5dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372455f2b9bd821ac9e40473bb6dbab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507203b07fb890e8493f8cb658a28e64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c4f31b46ac554a0ca5779537279c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468c1b34a18ca7aefd69f42767c3759429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a24361c8c286130d93fcc6bb5373430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cda2902c271a52be02610039d82552431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d54e63bbfea25743e76507e0bc0e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfcd0ba6c739660c50d583143b5014433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a01b67a7ce97de1c08c33515c0f73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac1b085acdc829ad53418c195ddbfa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a32ea03fb3b854f5f746b2591460436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc0c582a8e5e700b555beea5c56a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75378ccde0147a4b8fa3e09a944f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc61e9bcb3d08316ecd92ab1effac0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe0772fc3010258ba4760ef6f827e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad511ccc240c6bba27810ca55c7edb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c5476af0dadc2c04e7e63f4127bbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86838dd0ec576ab63a199306c51314a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a33f8a2a98df2103365eee422b628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2a20f4f70f6f8e6f62661b2550471445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670cdbd6b113a246b49dee29d331f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8e027b613cf3ed89cb809195598b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8c57a08ab31f217b95e468a99046e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adde6c2f227987a6ddcabe4f0a8517449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdeb49b681a524583b29432fb5bd50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea991fd16bc665b27523d832f1256f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d07d220e64555c89bfe062a37cf2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39549a2a371c2a26ff782f9fec478484453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441bc8017240c839dcf2defe0ca211454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658953f4938ec46ae7812e1b0b2b286f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db11a19138da160544f39ad4c2635d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2db0a70fd72dac4414461c9ca12f1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cff646ec808f897ab46b801610ffec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34115f672c4772cdc43d28efae372ebc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3f3afb195328957f1035a813d8732460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341512333644df1e95e33de4f45f581c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9638b82d56f179ea62b6ff866252b59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34821c25a0c211fe376ec105bb5b35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f32d6411ce878d1f0c9ddcbeb7a3ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52b7add5cefaef1e91c325b042d08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab16dccef5f358df7b37cd48aa6ce7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33454710f73ed45a466c0221bbf7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29438cca3277330501085b9f72196468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc09b4b240d12aed6c8c84acee08de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eb730906dfdfbe3471c55dde4d49b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ba250d811ad99eb9dea9eb5217b03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f5b951b8823d6505414756814a2a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4120ad33dedebfd8fa5d8a42457143473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd071296e2b1a5a5236ececb616d260474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701bf5eb05f1c5d318a58f0c2dc7efe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba21d203c4d6a1b0685b03b0ad53a4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbee08b52988da322679ada72c6967477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d039f9c96417518832817e534075e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625e1ed4b5c184b5db6ed25971f5c75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ca97997a4bc442a6776b5fc8fa318480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd726d22572e5eee274d80889908d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdcb855b2ef3fbaa720ebfa2e1b954482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85f8decb24cde874fc7317f997b3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c238cf2a97232a268f8379fdb5585484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac5220882572b1e463c81a988bede485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a94be16dc64ed3c0b938a8cd88d81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f755ee61b5f06d9c8e91b8eb2ac859487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe882744f4e41323d5ee62da63d5bbf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f7a1929d0a7e5529f81f852b7349e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c65aa8c1ab1247786f7fc4287ef8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6985a2710e13aff6147c2320949bca5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d99b8e5c5163a83463f78ef5dc601492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e67b034233a44c4f43410a55494db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa501c38f061159a0f9841a4f20f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8607d304c6002ecc13b5c17f04cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581d9423c1fbf9358f471c5969aec4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072a988a8dab703a804bb3da631b391497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c530f7090c2d48cb13afb2407dc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6c665ed0ec10ff000b4ea3ed35beb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa747cc0c05037fabd1fff74c4d29b86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c06a4d3c90f7f31858b035a5bfbe1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99e08f107b07bb11ef7abcade42e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff461749fd1e1c23baa27eca1ddec83c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa74e9ee200f70828979266f4a618cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1826d5ae81540c2aaf3b64c37b9ba3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbbc03549116d0d97a2dd0f8bb8c95506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b0e752fd0b68dbb4495d195bcb4f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b9147727def35b895a9fadbd7b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3609de211c268437d911ec948263e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803f5009764eda70bdcdbf0b9bcafe8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e58fe82bba551db1ca9fb6c4108676511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c30563e01b034050ddaec715c0ecfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b295534a70d64906c6d464326a3fc85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954580718a883763483152862d718278514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10d44ea74536501e81f9e57901dc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f005403d9b9c89882b5db36fb3b872516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865cdcc4b08e50183925792a34686d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4f042083cc0a20c3ba58aeafbcc54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cbd9809ca06609c7f9194e4c9a63c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54142b0a1f7905a57a2179e3f41ab602520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889634a8dc47b4c763f12ab859a098e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a28086c0471ada903779116768fe29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b3621e413ed2c863ac9fde135ceb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a129c67b0ce276a47c1ea1cb14712bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448c0842e48b8083d040f24722c235525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91d35b08796a463f87b1d403639c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8e96e5b3a44fcbb355c3ddd9762f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38448767211836cd9cdd134b3aad98ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7515b67889e57f62cbb43e3ebdb5c28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e10c8fec26fb71c77c722fb024482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235c9b3a0ce984f90aa5f818fe8fa89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e31f2069d927977efb7cdd80095a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21ef3859e81a1e13e7c229472189b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7837004f5c8277e4d8e75f876a54db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82300bd2409d645fa9d99fb65c8546e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad149c3f3549a24dbc34b22aba6d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b0e6c8ae1cb8a0aec70e0cc748833537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80540c7daf535022df27435745bca1d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fca850028b9d1c63e3dce6a056dd27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2b8a06e8e99a4e5b3c670f733694540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f30e80bdf31cce191f0135a6847d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f068bcd7ba4555dd808b3e5402e9a93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d01267b75e3aa9090cec3fc1e443e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4df63cf58db395aa17fe91dd39d88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac97139259f609cebefd9e2b05be73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63582dd44b7196f2065c329915015e41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc14bdef96d05dbd9b595457ee5fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fac31432bf3f13f07bcc86d819da0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d026bf0c391fc9748ac543bb5e1e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd46749c781003ea7e8242fe08a6d39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b88def55a2a4facb39c3a30d1d824551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeaceaa0b958edd75c568b57e44c43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3be97a34dfc59dd2a785aace7a3b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee72a159de4c8b531ef0676b83114cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbf7563e1575bf25a55643c7efd54c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0fe38744b033309bf307b184aa6d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af9684b4fde0684baccc058f26f6b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa35ba361f3e1a8c0030b5e1ceb87cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee783ce16214c4fd63a3da8fa9bd939559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c98252387b912ec2168fd5ffd1bf3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cfec2f60dd6f1113625c625ba7995561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b9aa627bfc689ad3d424fa4dab8b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ffa00f9fedc6335439e619dc8d618563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47095b65f83edf1335c6b3db6c69056564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4610e4004823abe155035d13d22f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2080b94f0884e4a74f26875b3e7db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d0621b1466db8d9fa5587b436862e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4c6cf7c41394cfbd92fd89d949fc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aece1c9cb9e5896030c6c21303c61ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187253ef9c7c9d2042f2f10d6687133570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af29fb88dd2c82e21fed81e99497a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ddd799f25f79ff2052415cf9d93e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6bcea5431aa8a276a826e9d438b97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd11cc0b53746dfbc735c2c3539a527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbf2766e4c78ce2d7f4b8207df0de1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced73818390b2aa02d8da71b748c788a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9067700846d85897294ba4dd20d10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b630a43002209dc4a440d84baab1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3803b4688068502940068429c5fc29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420d19b038d5335567d43f17b2d157c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5418709b5dbe85c4526992bd31a25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578b09a6576a2681d67529a05034d1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6de3712f1c7880709fd2a0e20c427a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70e03f1daa9adc2a782852918f533e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3960c6cd5e6b27bdd82d67c965f73c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4213ed8c0d4ac43741416b5997036b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9165de0a479ca52872fce8433d4476587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd1c2c3cdd2733e7eecebcb556f39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3bf8dffcb60326f329238bcbbf69589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234783b63b22c561b1d63e1c76c177f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85278d00f228f3b30ba1e2d7d368eb3b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577e0881eca2e0d74e188839d822cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec62d0d47511e461c623954d9b223593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebdd80cebd846a152bdb7b26db4949594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8f8603875a2b07bdbe22db85e74ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023597cad5b7a47bf4d1fa4f0d17766596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2bee38bd53a5ea3b146f448723f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8927666f4cee2b240a9725a2ea821598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e27cd9a67109e718cb7a4db63521599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72954575229fbc64d5bd1be1ee6c361d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516f16c23f226a4b0f0b4b46f48761601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe7d12a1477ce87b11171fb0e5a0ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf6033992578de6eaa588aabfe864603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e88172ee19593174e4788cab94330604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff275e05fbc9fc4ce5bedff858fa2fda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012ada7f1cb2879d14ba07f0d8f67fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47881f1aa9f9ca6306241f7210b3a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b097e50cc7884f92818ac544e9c726a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785ff52b846515f0f5a2c7e7331a23e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c798e65a64c6010dff57381efeb833610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244d4ac9859529960b38ae94c844b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95977eae1bc16371a1a39ac62a179b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07fa51d7d38954cd896bcbfd75554613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649ba4690e338befc5dd812a3b371dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb3fad02b64a4c28dd9495cc6f067615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74163b7ee9a417fb9ed08854745c95c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f93235e8adedfef3e545e66acbbe8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ffb0b5dc75b0764e8f076e97dfac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c13f111caeb593d98216767f5bf96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d789200604f3292eb39243b7e77adb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76dde7f5d963a320a66bc4ce6e78a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c54820db94cc941ee3558fb149a8bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c4fc25b1a003bcbce8a4e07ef8ff9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cc73effe20646b2afde59da165804624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3b4fe7c5b7d8ea650504f29372e8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace407a9ebc50983ef70d4faf80b24e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85239f07c76277cd3b0f2679ff232390627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fb034fc79240baf2570dd141f209b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfc4647657aa598cbc3f0dedfb3168629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61960c835ef4b342b7e5c9aa1e7951ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a09cc9fe19a9666500a742129c6e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c66f51d79ed2684822397630c5d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43c825a52d8b291227b744bee74c96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562e93d8db616b3af63069a384e8980634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e756d6b7ad1dffb34433a6df3897635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506239f34cef1c180b6b8f2b6676194636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632c790f27bc0edccc5c845962e37b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a2933aa45c509907e136ab6be06c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb159a4470baaf7563a4f09ea339bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529c2e23dc55fce587659df32fc11a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7430dccf1065866d2ca654686d918641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565802053214541819c7302e7692aece642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72831da114e03ceedacd191fddeb63cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ef6306f2be1875e28e8bbe685cc8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635fd898c0551a0853b13b7e97cae1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50fdfd65abde4b2c9ee8d229a7ef0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aad575371a3d40662ef2015b896152647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7133d371b758b1c02527ff36923447b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b183883fe5d9ce8770f4453f2b5a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28644faba1c2f8f57b08b972e68507d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeda9053e79561400cef1a293fca4e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af8ad690e6bf55cb9e4d11ab211ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce0da6e6333761cb088ec67c8bde1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ccb36011bcacbb1bde02efc0df7f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46ee4b6d2495766b0d607ca493d2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef22b1c729288ec418fa066ec0c37d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6746e9c67b915378043e1c2ac9fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc30618e9a2ca406c5d524213bfc4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7245f42a5b9235fc4db1021c52288ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0d61293dffe083ac48c7cb6d99350660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba8564fb3401a8efdd85c7c7d12017661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c0dec98b5b415d9ae53c2055cb3bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ce24f266788b9e05139475af1d34a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698054dec536cb1323090d7690d295664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80e123ae1ba789ac7f9e48d1b80db7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d55804dd50a034e4139a15031bcfe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70d54a435047bf10354ca51b92a5c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd63bf9f0e5e7e5f9f9e6435631eb7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80890900fcdee172320bb6080c2b2e14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5c2beee4b358e28ede1d95d5df31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40da3e3fbd08063811fac82cfe2c67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f693d411729edd2a21dc65e877fe52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe418dcd0fd002a1dcd3b9a7a8837db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb75cc82dee6eb3394e29e68b4d77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf96b417c7b131e4084084023afec11675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efbbaf0b4eb545f99d7328d44c8666676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13295ab51e157b75b3b3529c489afd3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef748c4dace6abd375e02928508e8ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831225971ba29c4f6584b77fb610936679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab2bef02e68cea67ccf63cc667a75f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ced8b38223dfa9f2d6e21a371a266681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916380dcd4d0d78def5a9f6c63287aac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716dd1b93e144a8bc133c942bdedc79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dba9512da80d611a2d08b016bc7233684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8936af87a55171099c35fe6fc5da683685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc6025b84acd9e2b494470f9533005686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ad0bbd96df73ea559bbe7a7958578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc17951d9e8791492b25ea0f4090f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645734b344d3a51f92f021e55006a20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05914487a8ecb880b14679f99110057690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d664823dd6462f19a6cb4abea6244691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ad06014fe514d25af1baea09d784692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be16838c7de452d9d62c40ce00c728a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6b87b919e10bdd11792272e50323694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5198449d3c98512245a818e0f4008695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f41e6f4aa57a69c9166b4ee63059f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb82b129cf2669f107e80d12ee8abf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0bd26486d4895e9f34cef0538e4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988d6d1980d593de2c21eb81fbfd272699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa93e012be76a8a5e3221dae2e27f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483e811dc7f740b2bd54eb4cb5e8b3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aff400736aff888fcdf2e45c79c42e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded30172904e5dc29f4520a387905f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da4cc7804e58500776935f4bfe5fd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbbfbc559b6584ff8836ffc7da5b8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a3f7b9b48b27bb9a0de82a2fec5ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a712436a6d238777dffd8959bfa26707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7f9500e166924470746199a0db16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a02b8f4216d5d8f75a404381444375709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac5a0f5fd44594a7a6d76890efa21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33265a3d61c926cf9ae46f1716c096711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba36698295eacf0d028be04e753cd8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb516ec105b728bdf72151b82ec88bd9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94a6591bdc862083cf1e3358429a0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c0d049ee438aae17d0bef6cd0780c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c52a061e3f249592da49ff8d3c828716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f707cbd633434ad9c6f8fe4b53f539717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f4224019ec3e2ef4d5dc1ce19616718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d151b8f306e94c7e90ce07901de7c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c43b9845266bba95560d71a169451720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1094d56d4e277a6c07340e18948bb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa20d0e1cb8bbe1de2fdbd1a27c46b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443145d562a3babb4ad170b977b59b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ab56c859eccad11d6557fbd97adc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ce46b30beadbd46f514ef700bbd96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c074c9d1347db0c79d9102e19eea5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3ad40fffabf30f6e49586840b68ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8dea21c906308ceeb160bc7acd082728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d4df8626c4dae7e101593ee1da0f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e8cdcc99cce6a88d6f0efbdf5a451730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a73638b48a28ac2beed640813862731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d7291e39f075bcda496aeed44e7d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a52e4dcb00cdadcea5af82af67456733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6200dd4267e8d53f808a40a227a741734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101991e593563d65446a4ae179f7f91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3dbf7b950e070be22ba59045859a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb7c18c4c87188f11f5a14bb6445c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f18f72ec1ecb02414370b56f24fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7254f4f083691bf45eb969ddeb99b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e2118e804e5225f2d43a2c6cf56f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4582855ca15b5927a7d9dd6fed75172741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85126de6618ff4621f9eea5fe7150c6c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee7718cd4955f7b046e551b82e24c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b9f2ce5a0244dce380eb23725491d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc44fa429a748289317a5237b360d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212c57dbcf5bbdb73d91ba87edf16e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229935ceac5fa64ae0a84417ac7c01e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d709a165fb5ee734d99bb2e4546caf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b71ff1d1c5b984aeaa296246d90b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bb16d79e7e0c470fd3da6b6214fdd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f48ee02c53f0f0dffa3708b9cd6f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86d9c6f04899c9d86cc68ef991b08f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f2de025b239a8cd8a52585a6fa03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c731d3fbe15e26d152268c8b5db3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe12e13492440ab5770c74490bbd879755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3a9502ac3b5ea5acd0d19537df55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4ba1898f58c3bc2f679be8dac6fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92492d8b8ce8f46a71f4b8962d1d590758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec21db7c9a6e93629dbef58046555759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5ec26ce8eb6057040bd1860e97da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200e8b85b8a95f1853f64b7909854a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531b1c287ff1136f6208eb6882dea3d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2958a7ca2a149d8e7635ac1749874763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4769c1d175afec45801b8c40438e8fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb7d2c9dada7cad6a2775ec012f78f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0681894149529a374c431c13bb1ce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9893b26e009cffb3272682c15f42c13767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b40988356f13c5f50fbfe485e74e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea4cb593e05135ca9f27ea7f5212bf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0e5ec52a5550296aff5f0d43be5e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb42e1e6f4890688f480646596ad4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabdd392673c70c2c5dec6545f61356772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20758cd7c4a7d83f1b03124144156188773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349689fc719f1b8e422c74e7665d9c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d1a7d5f3bdecd9ffd96e30fc62734775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0c1446d646f55f66fe161a84d88f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8149ad207f9b47c56ea0134f54db00777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f0d6a260c5d36f82a48fbe3264157778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d7a137b0f25be15d8f9d74d41f9a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be994671703eb1395046c8f3e7185ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857345d8d3016b71ac990c6e6dba5cc5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28157a7469623ffd1bfe0745569351cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22363c711d5d52702cf3bb16a241bcab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad73e3a22e83ebb5c15dc04ca483d11784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccd00083270ee8edc4222223be832f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fec9ecc32314305e9faa8132501c2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead14bf5ee67a1b699b8fc07cc794dde787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f027aeedbc03151441f275277a7d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c7baa23679ce15879c4d4cde0448789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490804d159da67ce0085449b55886478790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb88bef5f15e0b294d052c8a802dba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8ce451a7ce846969a96f286c1993f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd242d90e6d451cbf96d2cfa86faea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224e25be48547045cd297c1a4c336c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488913e3683229af1265d062e3fd4e8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f7ab664d04c7d49d7650d99b84cee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836fd52f197a96da0379fa3bab5e273797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779886a7816a352289db3ac08743ca3b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a7c40b31592c5497353b3725f496e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85affce9abca012bcec89ac0206f0161800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1e1b91fa860d239dccbe3ff59f72e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfb7bd5a3518fb8e442873a261ab7d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc5b7c7b89f816846066a1042c5ae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007edd7df50540a2ed6fc9133445363804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610785ebe5665f7aa9d3a01abfcda7a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b7aa0a2aad18c812b790ffc03f0ce806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c330f841e2887e1ba43f0fa8a394aa807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d268cccfabbe8468c3d06523cb6c4b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21c369736428c0973a7b17b0f80b4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a2f82bbd463532fbbc200cbec33e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831df29f5ac9ab8fb3dc317af32917811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f3882aac5b69421047459382aef40812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8b7b4e4dab163aa3a069fde256079813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983be84ce3b94757e341b65e52e4bd7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f3bd04f18fcc241e66f7855f42261815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb872b7b27c3add30f35d785f25cb053816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4371f9994d3a6cd78ed9edcbf3c62e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c26cab40258af9e65d790782f9dc2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da6e4a6c2e866da174d1270eec337819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c29b6bd0e780ceb6ef740ed8a020820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91937f1c6c532b693b8106313c95142e821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c37413126dc7e3f7893a01a3a046d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d41646092e935a1471c3d8c92acce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40486c7ff49a7a5380a132fe6924a8053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb7fb882bbe375eede055f006f3ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea29a4bddccb6425b44b03436af26e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187c7ba3e04682e04f61c221d3f5fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff848a33b1f0de09f5fa1ca563e14757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9b29deaa67d33339ae61e4110c7c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a43eca4dc227c809423b6bb84f299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae66a24c60bd67ce1862bf59785b3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf839241c939319724f1fdabd2165db211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957761537453b101df4d9320f76456112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec07ae427cf163d32526531a677eea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b12c755940d8f33debc6a653823e5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2fec79e882e9a52594843e3a1eef715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531b7ae116a5fcf52826274c01171616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c13a0ef5b3776adcfee05bfec5afe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d1fd72a2ba18015fdc82c24018f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7c2ead81b63a8b0f6e44a823725d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11e8cac2ac83c92a2815a20aa60c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad68153bbffa1791036c40726ab5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2997bb297fec2f6fe991ca38f3d90f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368ed3afbc25a69621d67c7838ebc3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc69869d1516bc46bc59415c40a834f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda99fabc2481802f20b0dc09c17784a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e055c13fbef788db225453129b5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb15503d470ea4dbe442732439e8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc70efba4de27b3a971698f2062759b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94c15cd02d6df151a77235a76893a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae2db716a348172ae84ffab244f9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f59a645f92a6e1a433e152861c6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d0777d0d24f49d9f0979ca22d3cf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435595b5652ea2196efffad421db964733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b043115e4daf8124564dff77a34834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92825fd0616b927e90d8c2263f6d5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9c0133bc0d3a92742cae9bc2fd82236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50208c9460dfec2bbdaf87cd1978a79c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f813cbea788a899a68fe9d918846638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0f02b2331784145b6f0efd07d409839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17ba8983e881f66edaf46264c533dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17459667fab95108273758f2743f70541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b3807e9614aec60e9f97800253cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb4fd27b3b748e6e012f8797677c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c7b4d92be9547007af066b72d541644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89cec3c42c8dba3232927d8b5d20e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f146252a09741a30412d116309f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d3b903e559311057ab9c93b8b1fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03263b72e13b8bedb539cf9d78232aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860cb932bddd7162fad3cbd818b55649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843c3269de3766438d21e37eca6d30950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852bdd12a67dacbc5bf191a23f35d1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12163ea17520a8e5ffdf3b0122312f5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f359116078ef3a047a7a96f375e7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ccbfb9b7709c1c790f8d7dac5a92b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1cd33581b692526e7d350d1f7fba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d47f239d53b832705a880b78ad9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7206f94d9c20470d4667b72b1813557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183120dc84a0c3fd1a4560654de0c2de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac41efab16d3a4a64e5dd1c5bf80d3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e4c9d7bd30bca30cf73eec2e9015860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57173c98cc4b8c406a089c7a0002b23461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930acfa3f4af3fc9c2c77550487680a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab8dc1214dabc4df0071ece644437f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d0f802c426f28c2e562f2acfbc56864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3f60b70c56ca37f4044e4260a592365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff1e7a7ab210fb0d494f36ce721f4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42833d23e6d8750d4dd4ad5a05da409e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79cea9df7e95328fd7459b468a4d6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ad3e56383193cfc7ae090f89d150769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0bbcdbb13d247f166a9dd5695994670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee09afa4a1cce02e32aaa2fe8ecc5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e792c113d331b7b2fa810455f714a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f963933839fb59bb493b5630bf40573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15356ca040569a472fde96b3bdffd474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94248b1bcdaee89d0873b120fb4bc0f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf49a031215e4d52532a7badea50a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc81ef9d2c87235a2bf3c426e4ddc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f8d7f2141227ea122cfd950cfb98878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd26366b58aea4499d0eccd929f07a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c215f83c07b093e7f6bd70e23a6a4c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b5d2f5635a58e0b764953bc5c19481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3ed8ef29a38d10f7d7f87526da2bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f15cbf2344393573899b831ff3d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f44adf2c9a6507c36a9aced9f75084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40aef835fa2a26a157d9a8bea5dbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b34479f1903df0b93690345de97d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb15866eb5636baa8ab55084ad22f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230583237af78028d64beadf1a1590188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c2b035e32dc10fdf645a8d40823589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cc4576bd715d11a7d3dfffebd922890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367985877bb48cafd1f03024ba7bef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93129e942b296fe3f039447fac315fbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4872ac75285c04f8ff3e5d2350e0f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70efbe214f13f26c6ee939235039fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303929a3d79006550cc614a6b42419b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f277d2e3caab919a61288ff6866c0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7812fe1a6e03aecd9fc45ad25738d1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc788196b34f440ca0f4fdcd867b8bb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6616b9cdb4dcaaa54b1e4adcfc47d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc201e7403ee65a64f9525dfbec3f21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c6c29c4fb2ed6645d2f8c5f0586e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255bd4525d332b780377b57a64302f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577d8e732ed7aba80e06b1f0a2c330b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821cb7bfad16fce917f8d39aa9f73ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d93784f06f84954031ea22adbf05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68687c24ef69adaae984c2f3a3dace4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5638db217b0526f07d99beca1b0070e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce25092cec02db8ae260a50a67720b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16334f25be3295eda6b7b8253ef2de8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d5e6ed232bcd5c4fcf08417e6e415110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf8ac1ffef73fb04d444e4e0fe619111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74266d2cd2cf2781c4f19bd7891eb79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fcf53f997f885febd2b34ccbaf38d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9352619aa23a2dd30959db8f3dbba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1254131f24380a640bf04a9d0d51532115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f7dbf0a3a6f174a9a287b6fd4aabc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b83520a3a0a1b3066749b0ea9c33ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3f402159ff763e8ada12cf11ca862118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa25519704e9bb7789596bfba8528119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3e15be2bc61c47d1e7792def51c81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb24ccc35344ae7c269dcd4c85e61f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf365d08edd7c9122b1b9887afdf881122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ebac40ced8784de206abc1570d008123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955400f2e96412a8cf936b00fd61425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b05d42b357d9f24df7f93b602945125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facacad8e367bba7ee27fc20226c8a58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69595a176bbfa07af4225ec1d815d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af800f31fbcb9dd53237b2bc61c5574a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef8a5096f8f1a05ec4f62e3607dd5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dafae4e6c51746f5355db59c9de19130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b16f0656f7c20f11a67e8fff8df52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384b553025bf045b8ca4a367acbaf8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b2ef8d74a0034483c5120ba94093133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d86753d124d4ee2f19498606f4dc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f4ce099d158d293dfa276ad90b3dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931b7f8140aa9d0d611b084162ff619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dfe746675ae2f1e726cd70b88796f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c79fa2f3cb405804711cb9b4ebff43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203618b1911ad28b38dc29ed64764a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda26ba743eeedd30e32930ccdba6005140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dad04dadfa61aa9cded30582b75d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3f2d7900edc1c2cae14313487c227142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea58ccef5005b33492aa7f68fcc3f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d35334ec2a8239a47461b839145c80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880897206f9853269adf65162a04612b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f8ba956ed972775201f3a143d288a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4d2e8952721988dcbf45a6645f12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777e50752129c287bf941c4bf0e7c61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79425c4aa45592c26a8a47f56d189883149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae8758f26a6c836a34488d0aaf98be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a246e7ed89f1799168eaff6586b152151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44207a8d255d25aabcac9728482cfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623c974c9943ea6736c96ee2614e452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c46c1e3a47ec5c9ec05a97d0c8e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c3c2f567d8a803a2621a0e7797265155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1286b106305136f48a003c903b818156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ad77da2c94e1e698511cdc1ff6121157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c2cb2d8e04bd9dc02e68731025152158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c234375ca7ea188c0f8243e4c2c20b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34542933a17ec8e7507dd880e277396f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64023c92f8d432d74ffd63c63f8353e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a851591d75eb2f6a94df0efa3bd46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba41021cf5c4f4ee1d413ceef3de33163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1a07d7b96b8b500d211fe43496d5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d71b69554b8a433ee9092d9809c4c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3b8c2e6a9f478def37ec0552495d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1dac033c29ce8bf835f5d546b77b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c95d6aadf410e357dd6e77acafce82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2af8795dbb6cbe0349ba51aafcfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee81820345028447ceffa50a80a5cee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e00acea85150ad8d77ac1b331ad59e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881071c8f3323f7db1a35c4a137eeb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104db24947a29bba4bde5213348bee7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747abd46e920a0d2a72c9bfe76000f54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbfc813d1557ab9d6284dc8e836864175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab3da78df2a6368825e4a96e61dc06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923b270766fac1ff10e9a5bf5961fef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ca0e04709b818202ac187873c528178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4d6c6feee8579564c43aef4830460179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61dcc9cc008505b9b1d748cc7cd20a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154832b42efd833ac722dd6259b189181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ef8c0ad47db8e24fd546aa20413d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9431187fa4793323e83b6ec1fa76a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a77d357ff3712405b46ad01738166184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ad053c136795eb63ed4847e4d8c26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292bd419cf0e8ad14b37d8e0f12d2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336835e2cb1df1e2b891e7324d76897187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e662aa98997632993911ab20f6f97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f7d918097e7fd45024d5eedcaf7c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f63472fc4fe5c07241d0072aa5e5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec79f0bdb3d3bfe9ee3c48c3a9e70e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f5bbd7265ac46f83fb715013144f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6b0e607f93edf6c358107273b0c15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd033ab0b6bd1edb4e3cf6d4ff16cbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565126246f282eb75fdda44432fc7f3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda2d1d51a2800e335fe79ce30c230196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267e5703f1c98c3171281b867afad7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2529eaf600ee0c5f612f845eb3905198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823909e70f345b1283ec798170e4983199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350c9422a504b23dd3027c27e696537200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a290b4da621dd859deedc28d808d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025823099e525d7894d4dd3b2385c4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf47d40f0eb1492404363243b2f447203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5322f67caeea3367786727ba23cca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bac5bb1c01332eb710c318b3a1dd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af68225d6c23bc2a64ff047d8bbcd9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7470f255c667049c1ed737fc047df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca572b9dd890216eea6518ae858fe2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee6d80d68654ca5409ace3dea62061209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7acb1404db5ca376e8f30e810dbaa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd408e92a666f0410c6a42b52e5deb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e91900f6f1983c730f23dd18d863ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131ec285f0a90bbf27d2a3656dc9c79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa77c98e52960901e6335096374f1e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea016b8c1741262f9d71d66e0a86514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e78df8f118734220df8d7a7ff07e50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d884f4ba5beed9b7a29de14722fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212194bd0d0983b412f45ce2827089fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a4b0da36685d02b2c42ebee86af81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf9feeebd23c2d5bebd919f3027ed1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea430bee15b5191ba68859e6cc22cfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacb6563910c3f94d525d81aab7dd33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7b24ea9b785bc8ddef1fb287f56e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed9cecea9592dcf75e838b15cdb5ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5a85fd952acb4be4c9ae4aa3fc1d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eea6b407b170f4b37b5307920233d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2d86d6e6fe460c297578ceaaf5b70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539236bc423237e7976417594d70e8bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e51e06d4046683edc14761f04883be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78dc97fc0b0f5f06742b51b88a00b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa4ca05cb6245152a791eb49c76ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce777cde98bc8029191eaa64137277232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1b4228c09633cf47078df6d0d475f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa76518ef8b59d93dc37c5b0488ba22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613284589a66dba185a436a77717ddde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a30cd65c845946e475694a04f0df5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af4da077431c0de0980336ed4c549237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f868da66971190b14e025dcea52ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f5940e7849959b9f3ea3aac7f6a4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b3863c13ce7530e548f22156a4c8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85dc5d60605ed7cfe613e6e0c3156241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf218c054a7b4958add21b60410eeb1f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa99fcd94403af232935c095b337e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1d09407963ee7ce07fdc806c5139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22298e5942388c363256b35144beb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78793bbae66ad93709e4b5c4dcb508246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d9caf7ee04306c7551612cd18f673247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef868443d3869fc194a8b073acfdd5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf61860558293b058cd1da5e1b628d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702303a10409bf9528b3d7c980cf70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceffdaedf90688f13b4f12412db0d88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b6410be0b6e60fd8a4ff13de61f15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c8d6c672aa417e873cbe0ae1b5fa3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c55b92fda50e183649f590acf6838254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189216a6dcc3e1374bace5e2911ebea0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd79f2c8949fa3e5c5c369f51674143256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594411bd32065b123b6ae044cd366c86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279a9bfb10573ea6596fd0e4bfac8c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b288e6418db32b7c534078263fe35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429b52da892e484a6a0974870ff24c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7b33c12c289c1ebda618c0ad727cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723773b7a2b5dd67522fb9fe23bbfd99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a80e8f61df272d820f7304a8d4518263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc29afad94e63f2293047361992d79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2488c7cad8578244f5852792b8e12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62fce3ef7fc39281669e487fa1b9c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49193c47a0e8ce5ced607455e381277a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d22fd2e27c732ee555dd586c3da2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92174fbd6129dcfacf274786472f6432269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9fbf8ebe7a4ec9ecb18d1dea46896270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69536142436d3565232be3cc72bac4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f7060d20e90dd18c90285a7d24f49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8c2c709d4fb2dc0748067b116002d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa080410353a9d05c6c10acdc9abaccc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7885cabb13f71340834d3eb57b8915275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f5013b964b207ddea9a0c852aef3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5d51596ced236c698a11aef4d553c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9dc24915b0b3184bf4318f2c1ef06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaf07ab302f0b6c741f44619b5ee5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d3fb079e2d28e310c407e7834c2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b84e60f11f890f4072164c209cc3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3ad35b8e53b07dde7ba3a86e5640e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60e0bc54799e6d293a3a806dd82254283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1dc71b70e633c253b58501a63b6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe519bf72b9d00010df5f25075657800285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677989c16a83ff7d646a9b4da4a50de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d049d84f4064afcb5129275544e19c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b50f0c4e5ec43cbdafb2eeaffda2eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39623fa0afd00c6f3d994c1ffcf97983289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7349a6ccd5ffffcacb2578c40e14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493efbc04b4e31cfa4e955198a4177c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad7842549fc2aa3fda8ffa161afe57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10859645effda0dd8b7791776d8b76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692524a0c38a26a9efc62ba1556b204c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a488749013693c30167d415e9b08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7058b96da0e9ddfcbb3b92649834296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08dbbca14f0fd20156130425914193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec9921d41fa5e672518e0490e03fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773118f56d6deecce3c8bf19e56e9e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f9148949c697479382a8e87279498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62ebff458c547e75476b4329e7f022301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792137d1e17eb646d1214b0f6147773302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eba7fe9ba9c01f70c3336eab86eef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f91a91c7fa700cad5eb76184c690f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60272bfafe3afef7e1233468c1e8ec7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eff0d09e9017bd904b6a94cf64b644306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25465943d7111d45e6be1449b60f148307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429048624c7d31bc0c8a35ccdab870f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf90ca7f2160c29df7f9535140e6db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4dd615803caffdac64612c88db09d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e79cf9998f96fea08c5180ad23fba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b30e1b16e3ee0ba50b248425db7549312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9469d9e4c75ab9b49a0df2a9ca60b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7082ffba51115e2c3196ca5e24287b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408ea29bb51871360eb66d355643ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515faaaef006b621441c431f7933920316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d56229ff0db2c9a19c577b246e316317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e9011931ad61e732d17a8e1561b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da52eca62666b4311c057e9cc1c6fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35581885c1ba150b0f474ecd38e13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba87341c4a605789cf8a5422cbcd22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e987569c9e0a51f4d0964b6232c35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc91a0b5641c543a5cc93bddd7fa3a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27d736f0b0a9724b0c4d0ae60d515324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51b1c41f6bfe21b2303dc6ecca5ad1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9459bf4561eca12fc6905612ed73d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ba024e7c78ed3ca296d02885632a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb41c53b0e12d5002824a7a1b65678328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ba0a9b5bd5b3bb2edd12895046954329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1753be0037c516fe8159bdf84d15233330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896fa8c51c3568a518526aa713f27d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670450fe2b0091fd2a1a4d26ff8352332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c84b7312966670014153d1e8ceae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b880fdd8f3715a6d77b4e0dbbf9e9f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cbda515ab5ae2286a673167e91e50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837aff0484954d00a9e080ee8d66663336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a955dd536ae3190cb3584b29d4702337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566dd032dd0eddaa0a35ca4a2faa731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2905e9ed446a1799375318e86e3a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1310d6cccc2d5c164f4c518493ed67340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096552b4f002ee8b5010a85bf78c8b68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a745ee1c859ce23020cf7caaff19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e5631528cf2d489fe765e31acf0a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f799d73e4a4faa333afd91fd4b790e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08d64a8eb4db3fce2ffd71bda50b89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d9c770608fdef42e3a353360bf18e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a6ebf9a0b08c845e14a1dbaf49b00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b50440888f97bee16a824cb4d90ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d05ba5596bbfcc968083887c58fcb3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd82585de17fd45ef2fda38b115d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4004b3a9e0a26ea3c1f32dc4ad7ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f7d6d1e5e2e483d13421529b7e598352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ca4280d0c70238a94315d3dd05891353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4be0fad2cbd410ea7d63bc6ccfaa8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba2272f2fa4d737b6fcc9a067ac363355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d084364efe53562ca51761d74a9f8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f79ea121d3df8513740cc37f0e20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490471414e2a5a034b3cff091eecf98d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014d63c2b06de1b4c4451a4eced6ad5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049341366891893d174ee6b7ec85be7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a845ee51e0adcb97ed8e9b2c2409391361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f226ba4ffe58b7153338d2261a5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e011eb7a5eaab9a642d2f824d4cd922363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11176ab0ebcfe9eb80a45e7ad56b2b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2334a8cb8fe10a8ede4eb4bf7089a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775ad8dea9c53607b25faa13e51d5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea3c8202fb17464911fd0c90efcb7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e0d6cbe0616759423d60b9ca8ab2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4766484e4e339ae297a9db1d34dc57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961786aa9029cf1a5632d982cf8c81b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b85fd436c85ddcbf37dd06ac8d79a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caa3f84660a35ffe83b1b4f3bfc766372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36909d8174ce63c9231a15c17cb243373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e121fca57f07500abe5fb4fd28aa16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e212cc00392207b3fea77ebba60d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5d992fe8f6d90bd980f95cfe7fac1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b399c3c439919ac692d9bd3f5231278377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fef8612acaeb8478a94ad8f7c68982378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f4b42c618ac07ea44ac6d69f9104379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dff6fd4ae565512d4fe393a92c7c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42669c19a5b9f3908031aa872edf73a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19731a3fd44e6c16bce82a831c388d9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb116d4277b630d95ed3155e4d4be780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec39248c6d2ed42c1880682d2a69c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc86ca48614e5e0d05b6db1b47721b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f4f2f4f70b0d0b1900d3bb43c4ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078aee173dacde970a08b55585b70ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737c597290ffe536a3c8102cda3f998388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab35b9c0c7f6a9bb9c1aa2563a65ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02930055edd79b5f176109ae2af931a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4984480eab5258cfe03c5a86b7493a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfd8753177fbcaa95825f43a569b81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43f4cef19f19d66f2837b1adb071eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e583c9718efda99ecb8e62f2733609394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf40fc3aaa769ea6eb88785b119f52b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d198c13e2c6de93e7c906ae700a482f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410be0c0e5b783f74d9edfba9b76076397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993bf304effc746c8d0a270fe5d8608398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fe97a002ce5cf25344a420620fe93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a70920719e279ca5e6ec3fea0ce67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd47aee9f2c5203ceca3304c754c0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74884b95b05313e51c1363363eaf44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f156e8e6987804296462561b4d98357403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebcc1da2437ec542187aee9658a383404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81389f85f7d37ad8e6dfe202f26de49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027b36258aafb97da44d7ca8f58e54a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afe57c7ba85ce6f2a3fd0a027c3e19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5712b782c274a8099b41273dc87c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5f210f6bb272d11091b39e4f06592409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acf8977de8b959c3ad23fb2809dcf5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885e591d365d0f776798408b1d77691411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb685447967640b65f66613fcb8df1ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d942846ac716a0faa58c5420744bbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c95e7dd63d2023385b6b1aa7bb3ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c064cffc82fc671feb7e2d72672da3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b124b7ea2057c46eb2d45d40591872416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93691f4302e85937c8b962df3da5a56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd00e800e7fd7a33980fec22a7b633b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc489e201dabfd7cb783fb41f2937a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32be84c5739efcdc763bf117610bea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56319662ff98b8c63df2db7c113d49ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd3f12c149909e3af0c2a539a5d9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48f55e9cfc22dfb34bd640472030a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28304a1a11cadf8aa927651e038d5e55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f65a41a805b1c7ad1731245bacf31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407294ea3acec9c76eccac4fdc1c1fd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc1c7287e20fe086de248fe2e7ba7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd9425f029d27bb3dc82ccfb31cff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515a022c6f05c2626087583552b174e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a519760f0aa2de80119e294d94b9efa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39a99dc24f146ae0f6fdcd2c6f5ef5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd897d73946d14c31f1e19886250d0da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4cd188fd3269c42d3b8ccd32f58dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe7390097a3efb2b79b781fe8b7205434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95bb58828061ec41023e482ab35a7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98316c77690a4146feff2581fe8469436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40309a76755eee7b3414e4b8d5f9dcd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d9a10bff990de1a8be7bd02c9056e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c22a7eebcebf5288a6c3f691fc224439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852b65a6ff9d3780e99f6949c51a6bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90204bfa0a8a160ffef74bb484f062f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c5b4aac3a7340d81e8e4fde50294442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ffdfb8454c7cb004db576e06c84bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4193a6eed1f870af44bcdf36ea769444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aef6d73b1d269cb29b6274de7af3e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f82ee5757c83fdfe53c2e6a271c13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdce392572f2ec326a2b48400b937c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063c93c6f18b439d2724fef0ec16791448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99b7c86cefd3f017075770ef2b2b2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28df4f58f50f1ff86c048f15a59183450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae067a59f3642130fa568871176637b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfcf3d6bfb4304eebb670f939ad751452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67932cd47d736789f0531f759020c86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3881d264d360cf10043d0bb33750ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf9f9bc270c965d35735ea3b2e685455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaeaecd474d649afd092ba03b70e0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a6e75ca0c35ec0b4127d2b47267d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d7e6e116a3398303aadb24bd20a38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f90965cb06264c67d76fca06d215b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc101df884a9e883b80c3bffe73898460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c6f9d6c6f6608c58e781746d8aad7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b83a8849ea528d4595e284aa7e36a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49236fc8bd172e8982143039bcd44c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea5dec9ea1a580deedb8692e8d4110464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc227119fd5f3d07d57d1b21520ddeb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2d5874c067024631e8cf2f82bf61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f8cd5e2eb8db8e9cc041140a35ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb4e7a8ffc6a3f21415a16f801ae7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e988413bb64ae99ea87e4aa877b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf116d9db67ba6b4ba0f72243393c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d37dc19d0de5cd1d0aef10dc8fd6be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbad62ea2f5de0c98dc8fe3e0aa177c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d812e5f23b385caf84782124251a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a81c6fe9e89f29b27b947699c8ddc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8995d0ddc5770067033b59b01d71d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2af9cd89fa12e3e7d2279a5bf752c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d6d2ececf62ff15d84f5c2c6da90b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cdc924cc9b281b0f94679b9f539ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8000c8c31967c331b5fff452e501e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759c2f33369925a31abaef3c8977032480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d370fba669126b4702957d7894d7982481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f3296733eccaebc41e46e66e0abbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f755c146eb965743a2edbfcf88bc67f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21849a73f99dff24e191eac66e65f44a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ff04a3095ca02b40c574467b518d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bf895cb0edad7198e582867fca735486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988a596e8779f4cbb16d25ef336d96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5d0a9974070619f43dfb53cc7433488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5e76b23bcd9990f5c32af00c09c1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29ded71b7f71748e95f49e1eeb0857490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66ea739e35eda7ba58673dfb737ccf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45562fbfa27a00ec7f5ef711a7bc28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c70c57a414cb3f40d67f85c4cf44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01753ca3e0c139ccdb9578be855e3a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f113b04b036319c583d22788325d11495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01695b40d95d9e0a0795d843f388659d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ef47d777011d3a56bc71aadd244cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09943261b9ed7d95024f924290765e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d988e05f37188578be025b58b15c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821381f9f0d2fb9c9c3a3344debb6091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f0766b72349855b635d58295de78f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092babad2e9bd27cc7706f71e9e96e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73079fa81864c024007843867318e27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45cd88b8255558c259d32f803a662f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b12f118019156a3f2e0a046892385505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de37cf4c9e699dd57bf5fa7af0ac3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df012ea4eee1fbf000332f9e5ec98e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e05adf8995eab4536fed65cc6348f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892f702e9b29628f92bde4dad1172c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f77f963f579fd85dda43fe40b68cc6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f2d5da7d80f91f7a4f0cc8ba9dcb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc21d47b8ff40794221759d9260634512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5c5270629137daefb954b019e48c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3158a93bad79bc6f4d5dc29458e9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8a331c9e42493d028c2cd494abd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329d5a04fa8e17128c49209eec9970516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf94305d7fa2183f9ad11e57d579947517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec16828af26dffd4bb3e4c17d4338ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b1d40d79a13bba322ad6741ee6a80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2d501761f4eebed999b4385b5955e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592755e782e9fb2b7f41e18b7b7cb323521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f858b006fdbbe7e3b304e91f384e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8bce44ab032037181d0bc6c75a0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe4b1625036077b2514173bc802f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084773f12ee3789a701caafbbcb764e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e449b65e98ed0b8d320f30e3ef1d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7a1466268ab19ff195a0b16c21479527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f723ff71e2a854b4e5428a94f28317528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559454e48215d5012c3acf9e763b13b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05bc50b925e71f5c5469817ca8437530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909e70cae2b59c57dede74cbe91791c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341f3255dd8f7842727adfe95b6b5cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5e5c6681da9ac81d8fd7537b9ab6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b69e34eced453a009d276206e99486534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99955e22eb9fd3efacdf7d1a7b2258535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e650f71555469e20b3eebe194c1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dac4e4c8aa324e8cdb10837e602e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54beeaaec5eef6f74a525720311fcdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e4adec7040ef0d5d8066c306195c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce5a87fb5dfb7297950cafedf120a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc5fa12d07c2d445fb7aba0bbda3a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da00c946e564f46da0cbc957c72bb00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53398023c014f5f5608d896d3cf3eefe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fce7a3a0f8c9cb493c45d03edaac7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d523dbe73178f7a8ce0981cde308f8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cced7d4402ec1bb9bd02d247e168a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280019fc3655eb35f2c781d120e33a94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c39a17aea733a6aacbeba0f3a0db0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c02aaf25a205e33d3a6c3eb48a88d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68466139d29712ed73e5360e02a379ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d158fc64e71b58bbf49e6dc4d264af5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3888aeefbe3dadff17c6023846a83de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997bc2b2bfc284d6a2567bdc3d1906553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf9f39feca799f552f714be270a927554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31794cacf6340414edf7875818a07ed9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafccf9b25ef51cd26b41aa6d11bfd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6200e838bd86a2a7bac1363e02b29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baebde795c095eef725a02f58579f23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b5c14e8476be8509064e5236b238b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a4455cd71037d8d3a84b66f4e847560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed05ae8bc72f21d83a0fbb5446302e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a365df170516090925cf49bf2cc92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd18adfedaeaef167b6f9fe1e2e6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f580f4c2fd9c57fa9be1462d922a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbf6df088908b6adf52e94f509d4ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e8262a634d562df48c5c38876801b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8d9b63a86780ddda2b227ccd5bf4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b3406fb8dd815dcca3922a7d36418568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076db1975ab5b50425dae20f14031df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cd9d4c779192f0041adb6f58989a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675883c4a62b5629dc2950143a666c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2eaf9dda3a713c53ab2c194420cf9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba3ea0740228beda37ba9d5f35fad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52682bd9515d7e113f3d77fbf2e29c16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1b5aa73a38443899f02ed1a6bf472575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc7c7c827f59ebcb87983d11fdf5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2caedc1abceb70cd202335255b4c62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe672d57ea51eb6a6a36678b88f3804578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054731fbcdcf43450e0fa435a60d86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982cdab67a6deab287eb87b1a785df3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f78ffa7b27117a2cb69c3a901f158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4e5dda612474d7224909b6c5a1a57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110308cc92a4615aaef22c52b1ac685a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4df0afbce5be9b7730ff8824d4f1f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad49735597d471a77da75e79c68e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def49c33766f6563a58ed131882f27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbfb82dd6fc60cc24998ba00e11ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c34d517f7d6d3dd0fedce9ce49c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae5ce9fd154cb295e07810968888cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c47af16b5121646fe70c60058a97c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879da4f94a5574f1aac3f57b8bdcda86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96657327e317625bf50ec2e87bd6b206592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb991d4d8f9984cd4b6b2fc8a36d119593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f2861751909015d423fc31e02d558594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747eaba51aff38df142b078ba68b462595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458123b073f791944c4109c206dae6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470a26a3e62a42f12226c02c9a2ca1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f98dcaea7fe747c0704b71a7a178c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1277e197aef4f9abd43f02d043d7dbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ff60690df6472802487254a25765a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc97ddbd54be3df82f96bcd114cc470601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d971f576d42df89a15cc78a2b1ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6253db34537d61209efcb418e0fb87c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29207abfb7ef8f85623f6c615ac86085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd05c9336fb26bf047f63da42bb408605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaac359465f3d3d2f4d8c56f8ddf919606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d684994d39174cd0a130ae9a3cc436b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96920242b1112221b10606beeead6927608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058e6e1b6806b35c8757fca411c0c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927a55099c9e48c018ecd9e345746e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48bdef7408f83d3d752953511defd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5851b87c88e117961d784005729a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818a018c6dae9a89659945250e162fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0841455729729d35edca224a1851e64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da55b81e3030916dfc91dc1788dd31d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3c8b1f1251c091eb080db7f9dc9de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55596a6b37faf74e59ada683ace2a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17b3e6807afccd6aca2e0101a40072618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d30c715c1e29ebb14e7f8c6a3699619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f3bc5434a7466e4b8e8b10289500620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ddfdc64e317cfe56636b2eabd677b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220ebcffebb307191fd83d823ea0606622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e92fd3074a0a99bdfbbc547c5b26a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c0d0a0df75f6f8cadb89d49b77abc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f2ed7d21a913b1f2a25024ab400ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da813516ec4f5f120135e2e8fef5e9c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d41d7cef9c9e02f94abb2c9478f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f5f1cbdc3938040dacd25d92fcd4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8247c015054d70b693c29d6a3855430629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1b57dc2f5ac80367dbe321e48ebcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e262f43280a796cbf9bc25e84ce0cf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5db878dc2976d8c3b5a61ab6e50c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a8052b52a18727ed628dfeec88088633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eeef1ebbdcf4a9d84896bdc3f6a3b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2846531795802376308191a7b15968635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87f627883f1d2d5a0c4a2e096a0ef7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673ac680c483a036c13cbd280eecc76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793273fe58a96892be3d528bcb21ca0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d4f1eefd496156f899bbb4c90760639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc27c8f727138aeb5f055134dd6d85e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be12fff81749879d4738415b1bc05e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67d5b84a8bd449eaca5b1641014407642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360ec9a7813bfeeb5e4f2f9d2897f99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883667f940e2815a6855e88f8d28d43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ebc2af6b4993188758507cc552a61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426db5ab4a3c562922dc571e4b8be73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22278967fed8258296e6dadf5ecf865647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735268d673522185b58a024c1405b3f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82733925659d3c81e70602615b6c6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a93c6359d4bc185b33b16d9ab79b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878839a6e825c9314e5fe953573d8fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fad1c17e03b75d88f8e6b55a6a308652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd493a271de7efe9db1a2a60da18df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb793c39cd3fab33d7d969e3507b52f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab195f7f148176763e2902266c5bdc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6615d9d08573332f2adf240c5334c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508dfdd24751d58b79664942c7e55ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010dccbf5426eb418895d2d11f5fce0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a240601106501192b967acf8a4e0d90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c526eb45e1e9dc3a056c765af0af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35144c747df089ff2d152cd776cab2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739db7d5833f387af521114cc56f425662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e217224bb52941cfc963ba9e5cb8af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a9c022c7894d6dc478fdb4d5c1d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfc72cc19577c0a4856a3f15ad2d84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d058397eb5e806ff2af6f564a5778666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27ea6f4511bf716902809b88aeb895667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa2ec5a3bc6e9b9a3fe016aeee84d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0a28cbe4cf7b5cbca93cd19b00b13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15698b8dc19489c565cfd1a303479c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb4ee717913e40c4df4d55fe3e87e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac707b226aa20d923785c5642bdc19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b80cd4083057c21fbbaa75a09a81c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b7f9c2b0937c0917e65d123cb30e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a55c56c5aa34aec6c893bca2349cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adff26debfc839e3a3791cf151167b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb7e47fba59536d22148334f737b18677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80adb320c617e2ebe32f45571ae586678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db496375836f62b839675e82b604f42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447045001eb72cc4bb1ed97e3b5b93d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2144f65bd8692f275b857db9b51cbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2060405f1e9c85a97f3c8345e2da40e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc08041551592bdf55c45119e0dc34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b444fb9d3d426eb35f9816bf4aea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56d6bf3871d1754220d6b32f2e973d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a4c60c3da307f2a16c51e333738e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4a52b0ca7e711779c762af3bff049687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60ba6eeae198c2c4681f6032a07db688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba9537256d39bc9fcc0690051abc5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c77b17c264110237417188f5ff66c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e42c75697e37ca1bf8e2f498550c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c0158f2f17ae717c58d8144f141fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cb256bf5e647a881ae27c381fae31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8e0cf313470ba7196d558f3068e36694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6332061a34846e97fe072482bc318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504a1125bea07a57a7630ea2a41340696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cd6dbfdf961e36619ecb1d5fd0538697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ada7bc2696d248836d201a3e4d7b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af1e30ec9ad8fa23e800a8022fe363699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165355c77be21d5f62a65db28def34c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34e956b1fe6c9b392cec122c187206701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3aec4259a928b6cf864eb941b826e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8155171bdf59723a9952411ad17e9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17cbdc626494054148de23f0ad20f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf314626fc730ac3d1d04a2628ae18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bdc3d4e422d100f7b99a40b31a61d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cdc67769b21919c239e013dbdd840707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d685288ccb8a7ba1c285c09d171835708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d00ae6fa35c5986f77b9fa225b59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13663492ca8e7d11c154bc35c11eacdb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070e0d9a30ee5b625bdec84cac24d1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ff1849e8c88b2694c5694f3e072e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28baf157339f6a7b004eed3ea553b49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c256aeea4eb452282e43dd33f7c180714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748f37cc8fddd87d6998796c8ca67f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d56d5e627c1fb55f29932f4194123d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2354dd6421a2d5749a4865407f512717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8b727cc201931c9cb8f6daab57eee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8679c80c27ee9b7466ea3b293b401719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35514f60a340f481d3cb488dded4775720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556a14bc70188fe95eb0d805ae6a1a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92597d8d913fd8ce614e7fa144961d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700f8abf624a7d6649c782bc9d28d8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f95094794aa57e8bf0f6847cf585f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507166098b41a1247a2801078d582ec2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f229c098b03e0e908ed968c5703f143726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a70751b0723ffff34b03c3c21ad4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade21ef5f8a8331b1c39793d7e1ebb35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44685f7b0df143a3c628823b3811d9c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0154ac59325ea5db5a08242754ffe4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e378bd5e8ee7988939b14a3ccc61a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45196036aa40b5590bcbd0bda1addc1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2012d646c42a12849264a9ce4130c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e7de22c40b89ed482ee56656c6a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4288d6bb5226b602082f9018b78f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac266d58efb4fe39b83229806273efb2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4060844ad9d83d027459b866bae12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c0490ed8e3f5d2e36daf3b4b8154a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fdc2b61a8cd892cfdaf9735ef2d8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36459c4378123cb9b8ce600353a069740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0131c2fce7897ab1d9f61d32136dfa9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ade022d51a04acbdbeeaafcfe510a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4cde9ef2e4ad23802d9a4cc3cd69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc08c99ba2b63ac40431564891aa206744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296285e1bcb0272d0e987ee492a09914745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4326bb936eb93e6d81ff8e37fea7fe8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8eb0f6761c6e0198d8664290d94c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d15abe25a192f25ce6a8c4dfc041a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c92badd2edc03571ebad2843487575749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2371ebe752e9e32c20d1768d4f5fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f12e9049c7be8060f3a6d7c30a0fd1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb8850cd17f3e28220c88cb1d4ece752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dffd50d5f35f1659b8a968269a68c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f38115a6b6aee7ef5cbf4abf8b1dcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d2f7add76fc8383497bff34aad6a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb21cf315000cefbf8092d8686c2f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf00c47d8060df72b14d1e71a7cc25c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a352f6dc2a554a5ec82f96a8d3d2f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbde96c530156cfb70ec15c07b7c80759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f08c92535955eba7f19ca7edaa0d9a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a594e7baeb021a6fabfe2d1545557761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21014b6b32d314c1d03d16c96cc22c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfd8ff79d42f485ff3603f8ab44241763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e87397c6510e38e88de77d680108a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42f5e862700584e6238a4742fdf744765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb17373ea7cfc1bbb9394625ee7f10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e787fa10c50355bf53f14e5f5ea9c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6c536b5db8586c04c7b91ae888fc3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb85addf4aea63be0e58514e9d270769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbd6fc7aad504e36bc85957e27d34c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4792936189301b0595c904dab9a38c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48930730101020638b531762a82356f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac3ec8974f9a23c205e1c6efeff17773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126ac8962cad78ffe879661dfbd69e5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e380bde9f2ac5ef85ea39fb83a39775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed57060e72cde3104ab13db8bce9891776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53596843066903592ee20cf18b73cc53777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993a1a7f3d3673215b8e2faf3e22ea7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1abb977a70a3b23eabd7bf6602eae0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476d34b4063b94f7d01c9d630f893d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e6a2149b8c1b906520be06db21094781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4582c47342c9d313e147c631b250782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124ccb0198b9187f102a67b4f51e3e6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05c3b7709893b8a9cbde988cfe9e9c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374eea864cece9efc0a53fca2031c0c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c1979a47acdc2a3e4071b3c930956786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5cf56fb4a759e034b5c1b479ffc33787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dc60c30ef966349dddd4f0646d9e1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd197ff97c7f5212aa3a3bcbad3f0c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbbb6225299d04b1cf78f8f03e607a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472bd5794a39ed72145fb6c31dc80af791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a67d6307ff80c76a359e781e38149f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a79905be3bd9f7a6aea1fdda90ab793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ba7e20de4291687c4bd235ebf59be794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b78219175b981f882102892bf52040795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa72d93f7c35f7f55174e74023058f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8794f5f9ece7eb752274a58e76a71b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fd8c0d84dce9e9c82917930af9253798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c549d756754af35b3a9c13411e1c129799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf161f07c55c3deef0d16be8bdc910800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aefbcca230f85073481fc68b57533801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea9e4c9d5d6a1faa93bd0303007038802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfdf9a2a275bd6bf3147d515b19211803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cb55b788423ea626d8cefa6ce9b82804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd8801359fb39334779664eb89048805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e788bffdb4d1e81073b42b4bb6e0de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2636d498233c93cd09199b50e23408807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e421685661df001701f7a7d55c4b5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259188252a41e8afdea39a574497129809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786e796bda09e911ae8ad1664d5cb91810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002be110319dd79ae097a9d2aeca8a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9af08ecdd4a1fa5f47b45463009071812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4acb62b76e2a4530b2a9091a3a752813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08309160974607e393d2f0e51f1ff404814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb02107ef066e47618e7ca46aa84f9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed324ebda9c9d2a4420abe784be56b2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f4d2fff0fc2aeede80df900ebd03817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ddb5ea6fea0d02c36fc9c4319bda3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581383b53b4ada29f535c62771adda8c819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>