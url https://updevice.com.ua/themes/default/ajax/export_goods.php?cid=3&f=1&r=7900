--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351e6c00ac6623250153385cad363201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea0d402be77bcdaa5f29e0162956732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feef718925e6963fef1394715402a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec95335b26b784aabae70aa4f0cc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94301c1cc548ec3d3d1e31ef654867a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f4f774662f7f9dfacbdb5fca54e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d96c08c7ee6e87dca9aa74df580d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e09f3016f1aadcc4ca49f040c456d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596faeae0b73fa3a6dee47d90fadf649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4213e485d898446b02f4d5db28d4c6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162fa248c18b678f395745358fc392711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca1c398efbe961967832bd62cce5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcf4e88f878ac14c6cbb6f298ad86713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58094ffb483908b3da6a0470cf6e9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb9439862891f3162262a0822067e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6159ce5c06698a8448069305e787ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bb1976070437a05913cae2b18b13917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ac44bf856779e11ae03c6a8dbd0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf614a411df95ed3134278a8bab0c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c7dc3050ca74ae7b698c906df6a2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb89369e24f11959bd7d7ebcd2837ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaddc9b5e15b769ce6d51e85883c8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097df4a0d200b3f8711b7a11af5274023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06fd86f93e516d3290bfcdedb47fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c4ee4a293accf5476019a6016f6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040b3a15e78495474780141b3ee14e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0263db08ab1c78fa8210c21e3923c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710f0d18c0a0012e092a5e2931f50128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c74fba152eee0af0d370d867006829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c0b6010462927e30ea517fa9a95a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755617523f6e138e07b5c9a8be3852d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee40e4506d1e1a5230ab053de07808032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b401c21f82e9ab7bf326cfbeab7e1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d6fc718451ab2bf2c8f545a919fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c9afb00740c25f42b60e1d2b352f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0bfe9fd2ca71d64ab5f22e9b3f0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5d541f1f7e081a0b042bd69d2c25737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104382546dc26cde1e296d30da86416c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981bcc5f935f3e8b5609170e5f0905b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0068bb7984c01b768290b96b2a3c18540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230cf0ac099bb895537077d68322ef041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86637ebd583b746605bdc9ad6a2c5dd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e47079bec977621ef18ae911f014a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba2a1f8ea1dc01f21260130c0967c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d456ad4ece63c2171e7ae21ada28745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b20985c0f0b83f91e48a2679936c5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb3d491d92f53ba57665b797578edd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a6509d1f97c2a6a4619194afd7ec648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e2bef4cf7786f07e1c7d6d2cb164449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697c66a6b851b43560478fb5a26ab9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae9d63c4a515461a8af5da6c7867d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee691dea129ead5f53328adb123778752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad1d8eb92c50e519852e0918335a7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb96f1ebf06bf1aafa587f8329ae78654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47836b844463f1e89652031e9570290955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146442e4024298539059d0f89c21921656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718570b2b7b6c44092fd2ecdc30140e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797327c8b52f99cfd8d323387ca9f1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda82cad6df93b0b4a37cbe687e398a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6dbdfbafc1ee2f84e71b0b0845c5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e338b4d979317d2e4cc8100060dc0af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785daa3296d11e46929ef10a74add962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3254e22577c122d68f5c845373800de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16aa27e9729dfce9ddd3b49c8f721264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65998c02264c8000b1a3ad339a2fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb23b76bb48c4d085c06e66e5795b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311a5ae9c9acdb4c922f2c514a7473967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034cacee021d7ff74352ca242e8e5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9cf87ade68b94a25f1a70ce8c695069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dbd735afc3b9959141a0b12ef073270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316b03b3510bab8beffb27b95a58f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08321ef82ad7ae27708c3193e7fe747272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770eb5e15c83b0a48733e0be1eb60ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506f6b6616c97fa13d06aeff021ca074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d977c051fea917f515e44e7e25737f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca136fa9b2743f67a0b68a4073211276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d1f73fb73192ad83757b16aeba6e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007f9fb4ce1369d0d6c4e524b682e0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d580e7a146082a53100e350950550b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed26e4e35635e752a76110cf8692bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba63cc80c17b2786f94d3187158dc2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416fd84a4459df8a228db10f094dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c1ee0884a21d578a2982d92bf87a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07878a056e7d72877a15284cd5609f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2190565523c9e9fed9137a254a70bb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958238b2f4152b11da4af555abe88e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb316e74c0d39b364795ae98a309357a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a0a8951062b86be350ada7d483e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4017a4ec46afd679af9c19dcaf94589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c4fb7f8c8bb6abb0fb1d9379a86090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740623dd94817a3fd0e27620c41e80af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745a89c57fff23824fd6d8acb7c609692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6a351c94e9748aae6b97bd6b8bcc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24efed7640a257319673f91f99cee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba56fabe5b9f6e4db7b3426fe0365b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eeae52bc2e3ba7ad988ed63e448c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62de8913b8a4d5842a7bd4f79fb28e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac94d851ed0c07dae8a8297d28fb4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f39c042f25ca9c95c6f673ed880f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8e43283d0580bd4f2f5c6730c157a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144a2b3c2e59f137b5120c3f70a5f3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cbe814d758e3bba0204612e5f854b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb68a9ba610c3ecd09a89f0cb8ef52e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77b4ceb912b541b5a15e112bc8ba7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49089c06596d8164f6c96825a598164105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb7cc2cd5c48634cadfeef9c5bd99d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da4ebe05af3b113e2464f86fcfc7ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a4ff3946a2ce21c39f8d3e67c9ce1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361724f08a291a09ded728b39a1ba877109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af7b0c73c66de1b8555aa4620067d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd33e37b5c0ce98a87630df193ccd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f450f656ea89002c8eef65a2b6a0af6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bfed211b053cda7acaebce852b5ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ba2cbdad7dd2459ce7be7e1c6478d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88d145f3bd47a717c9b48d3a287d2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3040bb7680905c3825f39c9affc739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cf668f84ea90d96cebbed02d766e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119fc651c028388c7d79455ab7ed384118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0daac74946d502ba5634ba8c5901119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b39d0f84e6fc5a2bc6a151e0b32f3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4d762d22babf5279ec539b54a5c0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25bc24e8538b6f4610081f233a0df9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae82e7234609f8374febbbc3e1c0f0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c1df44529f6140d04da5b98d45188124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa130234faf084a1a17dd0f8bd07710125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6ed7b9ecb80cf147d7ab07591a4e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc9360a83f2fd7a353b5b82f3a9c0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d668696dd857daacc19d94dec717128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153fb7e2885e12727c54b63a19679a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087be70e85f4e7be74cfa4c408410028130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78738bb55aa681134e3f581d4e487ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df62ec755773b29636b6f2609fb34a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c4e14fb5d5a4c4ec8d6856e7b215133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b00f4987ff506358d958a08ce3ed11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e397e69478cbeaeaed03a64d933c075135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2d7b08fc122ef3a46b42e6c520ca7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a4a956110a27938f5d509a21d249137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2344aa79e8fb18b59e564e321dfb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d933f766b3b014cf637464f363a949139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2befdc83173e246759425fc39301639140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab73258a9e05541245923a835d08577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b59cfba8f08264d664f714d4cf9380142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56098ae284f246ffd9fd3ea3b17118143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d96c26418a172b4cf202648fd5a66f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0e894ef16609289c8449d0b5235c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f358ef90336f2c30f57a4267f7703e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854af67f5703825dcdcf292bfe98c9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f189f2e667a5460ce8d8485dffcac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba87c98d02841fdd2e63cab9865be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e40a033ed4c4879d6880572f1fe25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24700f0741155f0e6195e2dea09f5ef3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e07a630790704be255edef335fce9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d5c5c16e8bdaffc5492e8b74f458153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d26f04fb4b31c8825cd4470515ceae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3774bb792b01a07f3b5d4dd9e4c95b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2dcfd7eb3b84e8d6366e588db56ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80476fc82667a57a89d73c21da7a3ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1899999559ab109e00128b8733147158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93164d08f13dc09fe2bef94a81936159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d78b1fb1f8518befef5880199e138160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcd049bfc3ebd242c6ea27c388c427161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a853952b1f6316e04842be1dc632d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2d0e93ae1b655da0a58c614efebd8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ce0f579756e2ae7649eeec8f4e72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8bbece23a028db891b04ca21729ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99086594515898dc30948ecd1679c7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e185c91463e56054cf863e49e351b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd464559f33e4ed216a6bf06f502800168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2004438ed91beab5f6e6fa209df8bd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91221770584dfa81e6f827b64a3c850170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a798278353d88242ac05f8eb9a52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3cb327a9e75fd4030278100dea9c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182e0f4faa92fb2a4697aab22fdddb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fa9b1680b22fd0525918ddece7269174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3271fd663fb4dbade6ac68af45a793175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff533ba128f05269e192d2d962ba9004176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385181f63cd395b4f461f09c753ae1d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57a60eaa19367f1ef42793dc6b69d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56488669e5ed6d8be4b68990e2d96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b1f14880a71171c76fba7b1f10f17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43fa1daedf253f754608d0c4b39b3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cbbe8d3330bf5917c5d02ead8ea9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a440a0a6a89642a44c8d92b9c7e73183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd6ecb27971111984971cb846c8303184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b765c81d0688f7c4bc6bde0b3c888185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b10ed4366f05aae88015b674eb54e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c7de076c29c6f60e589d2934807b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb90432f8b4cca0f346d6577c33fc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff0594486aeeaced6a772d7a2f8bb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11850a9c97bda5dda45ff402fd72466190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf522e2d6f1f815bfee9b502517aef4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f542d73ae2861e6971e7c538c86e7f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbd3d33f7ac6a20b020576f3e94b19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f098aa7051be4c91b33174280149cdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86368fec394f8f127329393070883b8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c4b3b663d36873e37914dd0e49bf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368afaa43a3a981ef2c0645b9d051fa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae54a990e79c9c3b66eff98a615636198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7d2b91e07e3a98b844073431dff98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715790221481139b7181b862c623de3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0caf0b5d4a5b7bdaa7b7800c9b11c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa529bc792da8d3dbbf6c18de36aef3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059967ba8d82e7cb673b2120f9c4b9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82267110e5f393feeaa8240ea0ba5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80e129121828ddfeb0a74d8fe41453205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3fd1134e5700900252ed658d7197206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd444bf26add221fab44ca2082b7ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9160294fd75005d63622dc5994f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b9db0d23652b4568f703d272dcef5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630932a494104cd4534106012f0d868210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4828ba632f8e0da8246fa2032164dae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6498f97108cb4597fa2609610bb3ce5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db423337a459d31158e7c7b81cd41469213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90708ac7fd72ed76800f8ca1b397dd70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870060290dd454800cdbd905284c874215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6432993d016afbc61af3dc10cdfe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac750eebe4c0a02059b336f810e63f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bb41268dcac9a23bd7d52253f562f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54ad6cb1c25bb0b52579f06536a10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888615f92103b828f2dea5092e76c32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd3bdf1e87789fe1146818b901d00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8486e9d438d709a3a781dd99e335222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2512a022c83fd9a790d53d9801ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b57725bdcfe0284b9f15afc9592821224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83355e7fbc64fc040633b35f7d3c506225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f78283e6b879ddc1a764f891a1ea1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66a672d41fc3ce0060c50d6e21f358227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef18ab59bb7fe19bc6d6c6d7e41a72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c478ab67e91921620d6dd3db621c11a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b46f22d03352bd00133d0a88994a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743139edca0edcce4747d1c1a267fda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcede3c3c1887c4b2a042401134527f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7307abafddd1933c8afcabf583376a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39408dad40ad718b9c74177f8e12e613234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313d988c3aee2145e4f0b80ac55040235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e40dfb4a737fea29a439caf003086236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f61caf5e253057d49fb7439784338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf074f0f21cae2ef3bfb9b597d4a7a6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8bb78fd711cd3115309052ba51c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d75fcbe0966084eef5b6493a7b76a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734feb0d7d8a0ff0540af3896f44dcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc0a6773ebc59ff2b743eaccebd20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c5b203b5b0e91c6d8582d6c99173d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe765b78650bf319104c3864b9d2d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb6b8987f2aaf1615d347b9b70581e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dcef056757e94bacaf0d0678eedf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ff368b3c9153cc3c5a3ccf455f83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586e53285650cf115dcfbf0d70ffa01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb658acda95e949e2f39fb2291bfe64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0b51e7e557b5e02903c80f18e1fe6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e975a0904547cdeac55e648ced4cac1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af46374ac6e90956f2b571b9575977252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fad6d63d8a7350d829b64a5bb07da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b6d405c9f0c493570058cd488792254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d39ba0f38631aafc393be6abe15e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3a481e779dee45bfe2ce59b705d58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b351b4c32b039dc571bd6278acb69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab20fb7dcba5e3494c28f1afe90a831258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b8b1193ce1d59632d417c1b2f4bee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bb27db69fe4f1f1f00867e61fc45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5eec17ba2b6b490b73673fce2773261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501f6bc19e9cc85391494b15a99fb6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574078416de87593fd2dd91ee8d500263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88478d307c26c956819da1afb548900264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36b1577f7cf131e11eb7f1b2dc6c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c931848b7f7df9bae626c853c4072266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f44102c24cbcc41a12eb3ec0b356267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0fadd2538176a0138777adfabbd04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b857a26260249bcab751c42ef3ff34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a55ef7008a92849c64d9ed68928832270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a64c9fe3362f02bcdf9ee9230af0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5a03993560d409e5598a57b1cfaf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f1f7f47932eb4204538aafd092fe6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a31b59b1b84e8d681d9dfa03d4e4bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85aa9cc940b5b7041c2265ab70053fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8418157b052e6947094dcd8146a43f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883debabd7c117eec9c984f7cb14ab18277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262a5b28928bee9f20c7d0c57b667b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af27a7c6e1c3d05f1767b5e82679a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d0c07119cd596a884bdaf6e5cfaf5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5aec4758c89f7f7cc301e59171676281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421976905b00020a1ec06ccfea2838282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08295c70a5284bf7f80fb01576a23f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eaed8241969c7499bca2701e87ff7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1c4489513a982513fabf21c8c390c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe6212191166a43ecaf87116a77ef8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7341c016540ccb4de21731925b531d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5bfccd813640a299e50037779d938288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a15d1009d556dab96830f6c2c6a98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d142eb491c9fc0da1c164e3579164290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440b4a52bf63ccd7213057203d6acd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c4b4656ef152a3950f0d0e8fbe9a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe83f37c1e11bbd904fe6c53be5f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d4acf80941cbf018ae466e7e92f9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83019c0f6c4434475f6f48b465d437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5a18b1f7dfad59a6b07d5a070e773296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971bbac2fa4e88887593f9b31e3a29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb759165e5c9e9cbc16dba6efc0801298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91539d4eae653b6348d7e8b46127bfa6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b2e6d58e86893fd4c57fb8422dd8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036d207d2ea4f69aa27ecc0694b7a9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69db7fab0edaf175b1512d0b9acc20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370fd95fc406425cf0cea78ba32566b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33a340f4ebad31bc03088d6ac88837304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9072043e8b72eda8c2fd323c2936c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97c0a6545677091b94bc35fdf35427306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393df54f5adf01a836d438d727aa8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e3cdb8fc57ce9ddb92d75cae5e00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9e0f35d9006e1a04ddbdd77ca9351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c076cc4da710821de7b71a527ea4f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd7dd7812546f83b429e02a6c5052311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597fd136cde81f9dbaac38c32927dce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2789bb38543c2b6ef356e7d635022313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c84947e087589603e88c8f383d2ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafec2ea388f66cc49dc54d2e0b55627315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a842ec5eba2f4f27f0c58c2bd910c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf7e09c2b280c3bf911c5267db2950317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a310221136449bfcca0ec97b341ae05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93ff85b5912cbce4fddfbc4cd5226e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d6a3fed8c35a9185da24bac3f29c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3912f61b564541464403dda94b84988321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180cb841914d62ef52ea8074097ba67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0debd522ec49d2bdaddcbf7368beb01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ac565defd9c8c1c0f9a70d8f5e12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9706572d62b1a53c1dec5bb06a9239325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285cacb61d9fe396e0498658bccc58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5a1dd79afa3e94254c830fa9f1fb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aea88d7c4071a272d2471901ce17d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff7c96bc81003f7535841dc88d2727329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fe0c8555227a01c4b8daea3efa1af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cbf93d1f8956fa47ff13fdfe20ec5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e13f519a35cefbd085de0204e289e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01939497dc55b29626aeb19bb9b2560333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8917688b25de523e9f7f82962d681cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6faf943254190758c7ebffcbb7df0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b8bc1774819605ac9c833c87ec194336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1fb727e0bab8c7e806b975a028871337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758574e780d085546eb940c2c82e9fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed494fa48c432dc296ec3c089aa3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17047bcb5bc3fdd38cdaa34b91b44cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21a19c5edee03fc3c684e54741e192341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e498412e4bac9f654abbd2fd9e0602342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df64939bf1c1ca1727b27d046360006343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea3d4a2424a2ec74dea90dfc84b32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2be2e9794c662b94cacfdc29d7400345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993a0d500f0035247f4c0fc5c0faed1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97dc41132c3bcee3b3709322c7a2a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5260ca8fa89d5c0f70ada3ea02abf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4796a847126a62ba51bd111dfb36e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e1ef923297710b9faa8e5e74431ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8602c2812b1f939907f95d5ede3c517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c79dc8c2ec328e3532beb19841f83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6178376fd1c6ee9dd9943969ebd90c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f303f248df5d587657e82cae99a63e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736b32ca2ce321167f4f2974660634e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e6bbc24970dd86f007f8c57366c36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff219999c62c8a1a4bbc31b1bda86dea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022c41c96ceb257cd6a9cf5a699f198358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719213c4013d72d65baff9f2a345513359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae057add1440ba3052c32ef52a3f7fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91975a7cbf52f59a44606e1cd4264451361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb06b773756a891047e6a37edbb48a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647be7687efe52125312c13591cf617363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a870f30c54a537fafdb028063ad4676364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575018b884ed81043362fb70fc473c98365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c552df34056fa5e8eecc418513dfcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2be5ba6a31d297d4e8bc751f12dde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c9bcd891d92e94bbf48d90ceb8755368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c130891db496b26c013d714b44c4ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe8f0db9dfcdb8aaa2905e25346fe6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aafd5f89d1795eb7d6535ec04dae96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4636e636e4ae053e7fe843517a9a2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffafb34147fcbb218a1a26fc87a2b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75266a8d0fe47987ba1739bea8dd418374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d2fe25ad33231873de4d0b1e3a21d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2ce4482c6a6f4b773d1e094007004376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7022fca8c2599aa813bba7a71076bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f336b7a720ffe9ffb6feec3cf6947e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa6ea443ec74e80c5a5a698d4389a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba43f8c975c6bade051c00105978b34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e2caa37846d361f86408e8a50b8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935b18e3084e851903c31d7ac139f9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0957462bb7dc01a1d8e4718501f37d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7225cbb3b8b46af101f16d60436a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f83d2f6041de289e217227e480966a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba3a0bb2850a8bd17bcf9990f281e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b14bf928e36bbc803cf2ee3c1285d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193fab8113bcb4e16b645a4556a6110388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae344450fb631336dd0db8e639a92871389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70008d640e04e8bc1db28b83fe4e8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cce1df51610e326cda73a8f5406cc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de284ac5946db299a2e5d644a8296cae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a5ee58dfca652c0ff1e04b68e0d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243794d81274f4cc8d59be5d6692f1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29289af25e6117069048671f370a32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8cdd8093a1952e522acd35d33bcf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a785f2464b41eefd1443db2b8a41f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb5466b2909ff2b14749371b5587e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef535b557694d5e853628e8606539a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73386b253455fd3777deea2642e8106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a86f1ba81b843c39408b06effd1de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948a391ce5dbd72d716297647047c8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e353339e8fb5152e20e576ba46fac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c09f7e881dff0d03d13b6fb59b420404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87450893056f37bc6f8491af51a32414405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199810ab3efdbb2ab023b4822114e919406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ca409e6980f76221bb1c0173f37e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac92a0080ccef94e156436f45b486b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6656477d2dc6d8fe36b1eb2b6593f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40a88cd60ceb3198d11f5102054031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b602ea9482cfd52ef5b0a66f0cdf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6afd5bb39368a41d81c63da746bb7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee73001c823b4a26f389bc003009855413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc4e070d092682db6a530eb2ae0ab3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90830d19f89d867f57ea431ff033e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98c9f2fa768bda5efc7669fe1617b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ebfc4f27c0d2d10f51cb256cf6aae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c504a97311a4df9d010250fbb2075b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411de80f51ade2e9105e0518f23999d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334386e77394093e1e1d83b65e2f0ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147f79caa792b35b1fee08207053db7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dfabf9abc63a295b506caa1e62aec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78477536210076b7377ee8ebe8986c98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076104925354f3ec4ca18548bed1e82d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a720777dfe05e120fba25ff4b3bcce6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a47561d1980e34a50afbe1b29f3b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d83b5a3639f1d71671732c09dc09f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37f141f0c1888f1d7382a06946348428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13bfbe5716b6f584eac6ef082d7eba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21ba5f09bcc7aba8f7fb37db3523c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953767d513100efd76c02ce4ee6dbfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be77b3564ec06bcd4ebea6492d311432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2c93168ee94fb7ccde66997ddcfe0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712fe0cb4bccd384e0e5f2ef021bfa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106560d09bb61f4e8762213768d31cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ef95520f4724084654ea46611902a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc91633ebaa33c60f018e655abd69e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ac010e34b2e66184bd1ee6b4c3078438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8f3bc71f887bf13bc1a6cfaf18bd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ab4de999db3a037366c75ba88cb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f76f2ef90d5c3ba75dc29123e0dd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743263318c1a29ad97f17905b742018f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823fbd97f20a9590c9c861754aa31cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d457a8813fe110a3e038bddf1b60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0d90adb18cfbffd1c9afce732158445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033699c03c5be1f839b2a3ca163d7f17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d66ebaf281922e6b7d150f63ba5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac991dac42cf3bf54e2f2270f31db3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0b1c258db8fa3fd5908d2081b314e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bc4769e1c3c105cb29798641b0371450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81119ccc501e4f29c072c695d92741d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4535d9df4dc69618280162014015ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41a83a4555cd8d4f6994ae26bf4325453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93719f9c107900537b55a02f5cf3b83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb45112015a15b824d95d603781dd3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ba8a7581aaf41c00a78ed6088e757456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08875d5810519680f32a53800633e672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64bf1f0be0b33e8713e88983b6dc26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def0ab923664a13d09538e312c86e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca01e98b2814ad3abecd60efedb006c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d5b258843496c7fdfa8394a44d2e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a726f32e9c2a88ffe5a135b6e7a079462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca4142b3c27b4e193f1b58a16e9685463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653eb418ef8b2b324670c7f88b24afe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73259a5585212ba43103fdf99411c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e64e6cd399eb32a2918c009f251e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375cd4c8d70b646bf3e7b91e21aed59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f9ffeb6a39720891afa9f6c608df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a7f883eb2b5281b8c010499570b39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef836fdb7d52c9e28dda306daa91d66470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f41934ac4ce218f712c68454b63de4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b180fbb8d122484a4ad9eab0f8f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b2d044db74ee35ac4e6a9538ffdef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45902159cc216649da6620f41df93dd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb55e831821c9fe042c7bedcbe326f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed73fc592dbd3fa53e85a9515c3dd3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b7ff4171adf0be201e22eca72ce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc757085f42d97e6de6a2e0429e51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dbbdd98603e82f1fb4cdb5b27e6b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f73fe7aa418c8bbac0e2400165a13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1be5f084cffa38a3f0dc3e8ffb8170481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f3eda47cadd333eb9f6595f144fc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a293afe4492423930e6f577a3865c48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f0b5268168ba1bf1e3e0f2aa35f4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e61df662621a8344d8987df00fb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf87487b57850cda4975507c7fb108486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10828aeedfb2b0faf5ae8835eebf43d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7e23f5f27ebe4e8c4a14f4f0351b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e3fba834e668ff0e4f79f1ae24ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67744b901b66446bbf65d5d29bf93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0b893ddd1ba7d0f685f419a8ca7c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef8c8264758a55163e4068aa6e4e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e67b217142b1176f94866969179a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d469a243f8acb85d7bb49ed84eda1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6af654fb4c72cd994d6b2fd1fb176495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa598c24abd9b846ddb33bfe87ea6eb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57255143c72c11233ad9876f4ab8f9df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b1576210cdfbda5591e8e2c42b5ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ca3df9246ef2c27ad88d2257d85d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2326bbf5c14ad95d4e5e50f6f360500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f62208064f6040fa140231b99c3ba0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff89578502181abeec28407cae1b2e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6ce4acdcaed83d18bf250a50e79c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052d7af32ecb292f70e358eafa42c75504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b53a9e92e047009dc5f7bd520cf54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d9d75b6d81c30b2db4ee6754c442c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c25b551fe009a9491bc8117cca0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0c21bac7f09468f7b9279859b2c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001242be1c67e70b3c1b3ec31e88639509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99972949a83a3945157b43163123a70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8466ee41a3e4deb94447185b45a044511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d059a0301f59ac574849f3a6a0a0ef0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943799cc15cd5128d441319ef0f70cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1d3884a0a18d531c1b797d17c30be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d293b412bf18ac5581b6277258bf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1de174d9cfad1f3344e3e84ebfb9f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f215f056fad2221939f3ebd215b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e27d0f525d121ca883e7e50488ab86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579a91003744a943ef57ab675a9d625519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eefe3af6d0a560ce2e4a19a4e30b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670496f660874dd8d8ca3b8045e5844521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2473b44b85461a8869da3e880d241522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb418d4c95aac7985c24a01e70c3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b00ad28f9eea6f9e4e518dafa3476524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6271b080322682955809a76b57fc9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41368594c6f8a52b3b7990fbc52ae3d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ded7b8887a206b65fbe06dfed90aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd073785088386faa9443e2dfda74c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd5ea3b332202a54ec0013a98bf420529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92cac0c4c765eee3b58202b5e1a781530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493f44c2403015408c90eb097ca5915531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d864d63b20f51721b643e342f622532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a653cf4d4e5ce8c842bfe531e1a48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2347a64a831b0a9ae8b1cff7c5fa134534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8974a8de05421df66ce7e5c68cd42e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f4b441ffadc5cd32652f34634fb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12644f5857b60a29adae17bf30886d04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa21b0592ba938426f0f2a67661da93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46044d1130003d67e4d6e6699a895d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb1ad21ebe2116b9f61822129223f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9748ff34f6fd87fd988080caf8ccc7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41a765679c943a17245442baa41d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325ea39180fc78389a74812e6ad334543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bae7cbbae6ee86a16fcfa654b3edd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b45686fc400d242dab7d8b8776bc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b899bdd7e590fb052ecef6f5cef22f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698305ee68f1b661ac218de49b2d621547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393029737f2e25c05e519be9e49ee24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902362e0a50c25698d6ca748305e246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772323a1225e06539b8e51225233965550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1c3b1eb4d43d4b5b618504c5f9889551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57865317ee330f7965ebfe6c33d14825552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46448c583e46818d1e85925614d0eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862de901e057cd152ce8f1d8775137cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b59740fbd1a34428dea2ec87d9a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef48e35e3922bd34da50fbb315b5086556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa738b35f497285bac97d13bc3b45a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62016d165ec3b0b3c7bd3de5fd8c5a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec6f2e9eefd538e40575b4435523f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb791dabfb02b17ca099f19ae4df951560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fb75c5a0a978491543a9f2634a51d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762ac686b993eec37009d2c721e8d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d713b600c5c2dd38d52f8d62189b19d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a52e169009da976dca3d5c16a5df9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c11e61ed1f7284988e04159671f86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d932d38d2ba468f31da0a94bafc6b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4108c99a54be9e86daf5858ef10d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a0b2896157b61591c111a2495edeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99651c19b6bda0bc05ba2c613c2554f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7e639db911dc186d5b1b14ef68171570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6130c01f4c8d0a179cf748f7d3927c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0353955fc9c29352fcdef1daea12566572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140fce629056400f8736ee48be24ad3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412810330cf4953923c13179eb33c8dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b142c5c4a55bcab98f33a3a3eaed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebc1696519285197f25219e5b07925576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d262548f478052183c6449734d01c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb7727e57d9703dd5a8b168d4ec37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d68c1ad27b39568f59fa18c5cf6ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46466e8cc2e0bffab86b20f197e311580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad58feb2c86e731e49ae4ab7b92ee36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01664fd02f22358de255b92565daedcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab86bfbea35a3dde79bdb8c17ec4ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06525008e91a71de9d660cd2d7dd4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455a92b2c6a1174bdf1dbefe2d29c29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f402e29816d2b01f1f56c55f727b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062818601351b234b3ebaa3bb15f5d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094694366b5cfee6c9203843d3401e4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c2a078c582f1d323c093650c53483589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445776148ed56725770b97f4d3197e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f20daa1612d95d7ca3531f15aacfc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0806ad0107dcfeb861fce19ba984246592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead87021c324b29a221d4416fff9eef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b53417acf6e4af9f91d6577afcba1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fcf099de1f8149647969bd7579940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03b66d38045d63fdd3ba6e69bd8c05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760aa4f142fd7e74cf69a49fcc15826597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cec6c5b31b2ffda725be0496614e7e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e718410f8f87aba79a3c79c91691d14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221da69c9a0f120408ee66b99cc35e74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226b2fac7d490ae0e168f14010c92c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcf0fbe576aacdf3a71ba3feb5fcbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d196e002260241cbd4cc0d35c2d1e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058d6f995eef3adb4511a7e8de8849604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed34f12ac8ac25e7d8aef69fad1f545605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74033fc4cb77e5957b673e8ef52600b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab9703402a1948e24bfc5400f1ff2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2548fa8901c275b80124c46bd85356608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d7abe4d8fd55c6d81994063971fd5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314567a7fac90370f3f37d5974c3b4a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5af71f0dad9aa4a888944fba33318611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a3dd4d000e4c86321ffbaa594d03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e12af35a62022fb16dd1115933d83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e85e10bc4fb47998b527adad501f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9badf354353b79f4b94162424eee814615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4adc8d98410aeec72cdcea0a8cd6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df97957d4a8e2493d7409906106ced617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126746a5a46ac6ebb3cfefe05db5a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4d79d23beba556708d511f440ea6b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfeedf4d21da1be052f206a8576c41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb9c8af7dae37ce9265ebc7038204a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3eb13cab63ab8afd2c313a8b95334622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f617eedfcfeb181e56f48ade8bbfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a096ace72837c715939fe292edd4559624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6dd369b17f3bee66ef73936c5b06b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5400101a285c676b025dad85e2227626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca58b112591e278ebae9dfabc40393627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a863a930eeec478f05114a7d5ebb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82e97b9e94ab875b4328719728a6e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa6a06da42ac6968b27aa28ac983ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c5495d481348c7e62fc84a3792502631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c74042a9cfec9c6c1aad9d98f690ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086ef64bff2423d00b50eda24c13970633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79ac7760fdda44d7bfdb8b0dfc8ab1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e845fd8ee03006fbfb145e584fc72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b88cc6be880be34e3ada89ac17569636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fa82eea0a5130ef968fe53f437547637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f83da9dbeffed8f1d16f2d91ba4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9ea4438d2994cda5910d4742f8377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65f593ac31aa597295c8fee77328f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78478389704781b8db69dbf02f5bd86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94334d4e8bdb4cfcbe2acf8a6548256b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187612cadf6801a47447738fda29281643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b6799db2bf9eb4a41c4d6d2334d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d278079ae9e84b0ab340e91268a08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac8ed63e1e50f4745fb8f7e7476b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309b9b6191e56da7baa66b4f79f3a29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468e25b39be49df68f64b2bb9fb74f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fce9e40119ae30c8e00059c798a10649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad8f7e12bc45aff82d68a167a02c37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2132b7bcda07b9006ae921c8eacffd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a265f9278942a8a0607c6f773778dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727506054af5b572746a2a3ec1ed87b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70c03ffc94e7c12102f874b655f604654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace184f13874e07f81ad08307ca8b4e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86293c99b65552cac8740c6f8373ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d609e02a110e1cc5e89c8bf8b5497657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40b3f7ba1eb83c4f1fa076dd644b6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb1d04477919bc06d5c0d8067c97ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12a6ff4b8ddaaf1176db2e8a4f8da5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d936d054050ac9dacb12554b2df1882661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67e0c141b9961553d355af3da98986662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d418da7a24ebb34100cb09d6fc890663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab1f6e5835550dea16c023afb041d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0010598c25e502b99d27d201b8c6b79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63dc39161a8a3a5f135c3c68d5c2f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad777fdb8c9bfabc596bf8d2ccedd4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe4506300135985497a88c7f14709d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487825fc675bd4eae28274eb1d3d317669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c563ce104eb89c089b7955b0ee2227670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8563ec88f30a119c3be16f940ed16f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89781fdbf03db14865c04c00783dc0ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7fc615296022d66520d168769ecc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c679cc54488ec993508c14d6f34b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb01a1305abbf50c4ea347b8536577675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454b1751001eb6f1ae807819f9258a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b02aeb9a4eb752f9e63177a69b39e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777ecfeb255714f6efbeb2ac6520ade678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aabd25529975d13158636c75a7e1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f642b42c0e5d3a76a15236598f0c70b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265cbd22c8e335a5f11e92471956805681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9886f8a4e6e2edddd427833adfdc67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a99c52bad9a331c6357fb8bccdab4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12d0c314829f5d6afe33bcdceced31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29eb2b1fa534a7eb668c06c7416d17b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27612818d7ab245135e46e51968a74d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4885cab9c9634fd27b2fe290fcda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6d4de85196e6a4eebfb35c98a7042688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270f939aef1eb7a2d05afb4a81ff81689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cb9ae77b821733cbb7d1269ee370f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e6e040aedaa4f5c73de33a18eb2ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c57b9effed87949ec140cbfabb84b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d067ffcad41f677080dcfff59efb3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc262c708df954768446d344d80f261c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d63ca69a0b17d4c4dc0f878c0969695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f57db2170aa8d6c59340ab944a3be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfd8f343cb21096684ad3c1b9cecf8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0498a7f4a373a48bf6ac407d6522f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9a283005b2843d9d0e12eed94bbd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4241141ab19cad5af328d6d80373b40700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068abf2e1d44fa71e7e93beb4e72a62a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcad3cb45527920e253af022d0e171702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e076359edcd60618fdf188707e2e06d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e55c18240c02baa9ad9746da38888704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26a382b06a863afaccf497fcb53c40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7512d90cbf565c2c3c5948fe14f854706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9caa916d7b579c1f3562b71d7217e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cda980ae51baa09be40df1ee6729a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb93a90243f8c83f28d9a89f635b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4bb46867b45a5d1f32cba9e5c8edc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ddf969a0c7c5c069d570e410446a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a07e72e596005e866775964e55682b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f51f6c008e029843dfd93be6afb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1e07f7a15dd0276b3745da9c566e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fafe7c5b7da093a96925837ac47b40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8c1833a74bd9df9e430bfbd81b667716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebfe61edae197dcaa2c76394dbdc20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdeb529dbf03fc689a227c995fca75f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df432b8dd931a18f33d5120da8aa7ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a54cf5db4e8ee0b384410d5abe9cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531bb7a57f767616d9a0d9834ebf68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066dc4769f3cfbbcb81cc849378b252722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfdf7335a623903ddb3ac4c06bfd30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc834853a1d9580b3625eb80f24033724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcaa48498c986e09062caf3a42a3cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f2ed47f74d8601ddd0dace7248781726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e5c598c0816cd69e5fc163f8c3b6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac96c739ec145cf1126b4e822182e26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509cda6a310e4447b239134811c8be5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f16676b08c6a92a5f6589ebb2c77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f218a60811bf9af7d508ad8fd8b811731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76536166224a4cd78e7da35541ba4856732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e503c7c70d567d8dc4451756c214497733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb26ddda7cbf6e00c23749b4c3ba7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a95a0585b841830d88e34833a74038735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d91289ca5292b9fa001d6660cb4652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a731f1e6e769c89b0cc8dc53130d221737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d88ec3a154921c6369cfd89942c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01623b98ee58354f28b4f04d99ff7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25364dfc8fefebae70b76e3750bc60740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d7fdd698339542532802d4dd4b7bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a39eea325a8fc32ed4be233408828f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f98584947edb038e017c0a9a797e3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac15d1e9ff4af1af1752b8bdcb5ef4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f8d3d818c811c28a6c0fc149d23b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ba70607cb78bfdd4ceb1d049eb7d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fde472bdb844d17a62f15ea3517d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b66f9e651cad6c1bbf96f9751213e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51a8503dc32a9621c45f6031d832e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9281b740a5b23f97e196396c453fae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77a4dd94fd33a8d6094e0d2b1f7b0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b555cd26f94f1165b53f5c4bbb7fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983449de317121900a1cb00a8c895b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c9afab6b03b8eacf9e5854f955f09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1203219af889568cc7ccaa988ed5d9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6a505278042bf5359e81a5c2b17d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5877b2e823129a40904f0839a214bef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6a0e9f5b7ecca78b6a2da5511d42d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f735570ff72918b1a8594eed65b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34100c78b4ef1d1d9d99984b06223c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b448370ff009f8f4b8334f92120ea0f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09fa1217184b121dee8feef6eef2eb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cdc3bf97c9a3b705c12fe0cff7d94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd23957303e972f58194826107b6b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df331b326eeb880602c53e4995dc0537765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b75b2c86283d7c9a0cafb067b74c70766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043452a379a73428257d03853c6aa95767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f98015b06218bbb986fbf99418258f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd5c6aa04a1d0baaa1232565f55275769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebdb255d0eaa9b63d3edaebac523e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10183e67c9b9c37ac99e216ee0b526771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6e5784fdf2fc83ca205f7195bf582772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04232179613aed2f524c3db7fc5c3d1b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975cbdb7caa196e20f0eda90eef52f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2196c07051350d8bef7c99b477a3b3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328c3738961a0f7aea3b4b14cd6c01a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cebe9fae750f66c7351c1bc3b46ae2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9d96b73a69ec1c9dcd4efe1556ec5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacd3a038e1504eeae708e215a925f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b80e5d7864242ba2b6f141b93e8914780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a35ffd3b0160b95e4b7897fa73a7ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72542ac2c1edb2a148bf1a3a05e3cb8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593e20b0548de7552ac1a113e7bb16c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd86889c909d14e6395f2ffcd8846784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ccaf1304cb2933e4959562cf83961785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d38c025e472925d2c85e9dc95bc59786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f19562be01ef2515fdc2864b3af216787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49560aac5b2fe0d8abf1dcd49eb66e64788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562420f477a7b86787c505cde307650789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57275a35f1a802fdd6dfd848a60cd384790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c64873305cbf41a59b1201fcf3d3e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c07d03e238a4968869bb4e423c6d9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b30846b601ce438b9585ff98e9353793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a377ea17e350316420042974710db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe172e75ec5dacc7394acbfb96cd350795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de855890993e97a9860c1c4c6a8446ed796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb378fc92f631f387de26845fc9757797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712a167c8756df5a4226e1894a85ef798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f44c76ab7e7b7df058622dcea6fb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c7133e3d6bf8b7924099dc189ad6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5cd7a396940397baf0b59867ea6b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063932906d7ca0945b857dc79b6ae6d2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d113c36a859af00c9f14338d3cf9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbb6c53da68ead00167ebc118b4728804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1618709a1e23b3d80fb0bdf1b1ccb3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf13efddcb97e0454cfc9d4505aca5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b6f0eed5b7f3bf3fcd70a543c757807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533d23da949261dbf211824b32d4fc1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636b443cc05825732ae505988ae6369809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d1ca124b77cdc4defb6e21018c71810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472109f3a8c8308d682e9614517354811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10932d1b3a281a5f2444a484de7c3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaf698b536cedee9271b6047de1dba813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa7d4bc4bb100cc09c0d23de72d08814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ff6de830757050d7ad2d33419c756815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b83076d7c5fe03cb1cb0d15efba84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77a4a8ece357f79fbb1de235f3135817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2669c9e4e9cb8f091ce249acd58b0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbc944ce296505f9bfeb1a13490b50819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eebd8ea55bccf250653a7cc8fa2ca2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaceb8d44c9f705fb119f351e44081821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec7d183a4575225beb94bfdf2ce365822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245fce304c60412a9bfc7ec6fc76ad823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27cbe10b35c79351892843cb0148271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bffa7996ba72f0e2082309ecdf45222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd95ed8bfc6c4d6a9de4abb7d5d07733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875e1cac6cfec3cd0ff9ef7367cbf7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a113f73d01faa1d0dd3779fe31dc0695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d6443ee3b21a1172f7b194813ed256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161f5e64a8fa0095d49488ffface6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92b482fe51a3bdcc1634aa8298a5838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199003fd5a8422b50171d6329307c4819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb0c1f35a51852705d731e69c5497a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4650ed4aec0dc23bc377ec71c314b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f84d4bc7be6cf19193e7f58d2b3df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962c3377e5e43dbbde4518e94b8a1d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71abf03f4ea30087050298ed5556a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a9ea6cf023164d1f325c24d451c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae96f6b4b4aba30b693a0d8f87443c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af3cf654036dc0bb416a35435b67e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38cbc7495b6f7d6b7dfafd95d758cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf0c48df38b372ebfa568b87765d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467510a471c80ef962ef80ff7603ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be93f061a1e1c0cfdebe79a854694d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc63a975407b581eac7052c958f36b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0211b1e06f72a405cb47811937df1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32198acb145e80dc485e7cea3213c7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcec01f84c8517b0c2d650ba191633725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280ff175e468a7b842f7b5eed28c3e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d0a5bd0b19f8c41d749095059460727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ac36df8dc01c497dc1db37fe736ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d886614c94a688d82e54f126768e09729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5560c07060e8d7f6957df3c9d40c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436260b68e8715da46a5c462c216b7f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1aae4390214e08832b93c8f85a0ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094053f4730b15a2dcc1dcf7aea438b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564c27a5247b4e81a97e7233a2f67f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762cbf9fb6b3cdbbfbb79c45648125335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b40c11340be25b66a179f757e0724a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea74b653d274c534aace2d8f5fcced37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd13e7fde7011176d5b4e3e1e8cd1f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815151e029efb320b5c38aa6928bd96839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d949c3f70ea5650804c0695ef2f6a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8920c7cf8b125a3e99b6841a3b3d1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de5adfcc0a8e83ee30c3efd8ec81e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e2e964d289206b2f1d2294382e11643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ac2e16a8c186b88ad0a738d80798244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c0aebd4576f8153707b902a41899545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefad806d1736e8c74e6dff96811475946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9869c0fc4ca725f32ced7ffd179bcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f52c6ce8210648d742107dfd5d570848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c23c86b50a480f0144b1750bf0370b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef71222961c4dc18d7acb8cacb74ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85608feb24c4d1be3fec45388e0eae9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58ba3ceac5c0c763474b5230f286352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9133bb0d22585559b4b635ae24f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b71e85571bc19329c4cb027165d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888035ac15b140560ed804b65d298b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fce6d09a0d96e9f9dac1138e4e891156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6351deb70308d7c79a38e78932426c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f558b8340e2d058f7c61abc328877c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bfd0dcffd7dec25fca812005852559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a25bab78086cb9168a2fb9e9a531e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5233df45bd8276d067a1d195d1ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3c8b26318f7f088f5623ed194f4b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ca16200d16875a6d98088b382690f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eab0c7f75e095de6cfbf27c75bdab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74577a72261e14e499d0c210b7b4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac865837257e27205ffe90e65ccfcc3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7588ab3ea901e4db3b3634e17ab6fe267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e7027d8726acc2490d4c36377529f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8ed226504a2176f34c8cc2d02b27669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1995a03d3459eee07eb0213b41d5a2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b64385ef63909fa7622e8f06843471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72366a01ec748a52eef307c42d22e5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823abd650f6368b9baca78b6b46f1c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a58f470181981e7298fabd8da7c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f50dead83a198b7f6ce670883cdea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6f6c4712add8b0ed233f07b3d459476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553a6c644f9ea6c53b7b3a724edf7a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4547648293a69c9b2db88229413a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a8bf1b594c6bcdb8833f786d7fe879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f98c4b8b564481601c666372082980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a71dfdb58f5fe9bc169394cf48b1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187e680ceb60c8cf041d329ce2fdb7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbc9bfdc9f9db19fc9282e4e505f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a9816cdf27b4f5fc41da1e496ee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1e9fb800f20c9376c2f336cae509f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69636ad51ffb90fef4d4a4b48ef85986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c72f66a059a185998acb6a94f115487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4025beb3e2874be3041b85e8d191f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0046be863a3481de044fbb2a3fd4389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae561fcac56083093ded804f3bcd890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11fe865716c2bb003cea78160cf95791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998fe3a8e8ecdf6bf5813bec926366892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d88e6d86615fdbfe4c38db439499693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befebb0fa4ba8b3402a68e8b3ae97aa294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43171695c865d4e6d9056ed28dd4fb0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7570ae2ad768c5311e45fa2cac92f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee25228a4507a53e913d6e6af566ce497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0152f8748b62ba302a59cbb1b578fca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2491a60c96a8da72c7127bc31da8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca21a3eb67a2774719ee85f1cc229100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794a99f1208c044d546245910720feb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fbe2ca7333948bd024ec02d89b83c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46728d82ec87e277d57e46bf8843a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d672b2af8da61a35633974ba290b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d122443e8ab066d3bf45519b37a24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a7de9db6bfcea77a626f5203b24d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98454bf1c8b80fb40448b11c8d5cad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3074ed3118fa835401989837eed92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11d64d56ceeb73db1f7da619bc7424109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b102d31caf8db29001de7e90d257dc3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4bb6633d9853b7525f9c599ea8f9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24760b58f1e6cee1911f631e83e716e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431eb85a791c6dcd17c61b42ab5b6f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8801262015612de232375cbe1665b5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fe46a14b9d24b74907bd19f82abf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062184a9156bb458704b5dacdf6395af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d6f61d1610e5e41c6368f7dc53a6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67013dc8dd15dbd070165c80d56cdfc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9176cb57228c316c51e3216b2adac0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d665ab8276971cd452d4eee14f400120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7e9406f8deb9f79ca9fdfd3d4d445121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535205cb71ac294784ea3a56103ea61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d84864f545d3f31736aa3e1fc91c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8931d189aae11ddcf287ff978208b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a90b930d490e74b1421fa9258bfca5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cb46efc32e6b80348ab5721cdced4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32af602ae3662807304ca52e080cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12508004ee5f151a84161b910830e19b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6a607044aa875f41d3650c0d0c6e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc182c5fa9514eca3c2fa5ff20723130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b9b56bb068d60bde0245ca1a0a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dd12a013dfb06c161f6c2d9fcedce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf982551c883eea21d291900608a6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287273f77253fa08d52315b6af9712134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa65074b5af7417948bef024bb58cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d163934d2ca7eecc07b5316ab94f6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221465ba85b9a299de8be296ae881c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993539d446a911718d33c8a57c774579138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d08bfae32e756a40cdc90856618411139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d27ccd3e111b60fe6fffd2b234ed2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368eda1434e34b27838474427615fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16395288f981004f2fd66f7b0923b4a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec786b78be8e184bfd5b72bcbc8cb50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9727e840610ffd59ec8e1c5ca537186144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d520283024e61eb7691d262d7a68a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cb898e664e9cc6f1537f703a125a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f34c26976c1d1cd17fdb0c7b2a5f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b0db4e3339bdbd25851e5442d830148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff618fdb0bf4501e29240a62a5081e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa39337fbbf84a7f4197f0f0cccf59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b24787c54710c93b429c24142ebb8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c35ac45f809d0bbe8b7957d40e5a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ea52c7fbded7997f8dcaf6c2476b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818f5d61b2c0df26812c8c6bc17b65e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f5314e9f61fdc3432f7a8ca57906c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee892a808ac42cdb7d0d0931150adbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6206b7168263a640ecc569e67e6100157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624fc146b0c2a2373ab1f5e62547836158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e30ec293687091d90e126a530eefc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0f52c60a7c7f3b1611ca86febe0d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14da9799cc25f1b1ae69d0299db4c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8fde24611c4e1f3556039d9f7631d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d716d0b1840653a54d12581c09ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e44ef34caf3d0e89651c6f0ed362d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98af3f4d9f9bdbca975ba6f144b8a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b4c927cd14dfb5c7fc22837813fbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda38c28c838742747f83dc1680e850167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ebfaaecb1528ea91827941baf74d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5664300242a30aa6fda4a0fd05c90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc5145a4b588cbed21c408d861e05f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7719b961f705a5471baac09823489fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb7c216e5a713b68b8ea775bc244c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b87091e3312b4d47934b9b12cd57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea0f28739bc0897faeda07873accf3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37782b5d3a7e0989dd49cc08c3cd8618175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d437fa7838eabfead5024cb276effd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7509420ac77bdaa487a944e05c578177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa455fb39555152aab75b1ff02713cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be09581dea265ffa30c3f7e1bb23d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871a0d85db7873f8b54fa00ca92fd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba42483ed62ac897a802d7fbd01c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecedff41564135b913cd36d960601c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc235dc59af5e0617a088c0b73055183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bc2358635566006a6b5d1fe740305184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab372b46519c62718edc1128aef76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb649deeed5e7b0d053dd35dcaffc26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149401beb83ad2d2dca5b7009384e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2f7e4fafa598bf623cb4722e2ce6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7969ab763ca5333a02e5945151b5ff0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b86e88fe243fcaf1ad1d6b455eee3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a29cd0fb32072a9c5a0597d0f4585d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70e2e83fb8bcd2eb3db81ef31e733192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb45e3f3616e1df00473460d0b7f7c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe748bf8c629d1994695cb6e2e1684194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186364da3b0489cd36b05ee072f02480195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16dc3901a3672715b832a39705e7cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d8d061abd972c55dabec2593309ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f495bdf5879b7c76df7bede7166919198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6524f6ff506754fab1631cbf784994199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992b5ade5ed3ffa5be63d1aead377c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c99567fd1454c4f32acb4e2b0728201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f8c7fdea3ee8fa0522d9e7fb2d99e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be176a464eb6424ef7c5ab482aa7920203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5510bcbde4a3ef3669d90ccc4a5283f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986cac3d3166158185d33e5f98b3727205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c423a736a3b52a4254aa8fc4ea1cda9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78096f7eae519ba071353f16cbe6e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240deefbfd13c6712a7aba1105976e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131431ac7a2d21da6feb23da6f6eab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c84edd1b8d48b9cb91ccae9b5154210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c4edc367e3d8438da07489c459b2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d39d6dff3123732ceede95218ca4e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08487813f918dc0bc59b170795da69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297b1884b69a572c3b0e768f206f746214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49108c7e096b24b085b992a62dd0c694215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f667149a923f6d77b4267a919fcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e160e6e12587a6b591f7a286b399217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b82a95972c679b0c26460b887ee1d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa871505f80cdaba41f1a685c5a485cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466150af57fdc76d765691ec543e224220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc14f89c6cb9dbc537badc217ba786221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99d0359431d9679b31b0c71ea57f7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab922142d0a6058ddbb7ebb7cd994df6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46eebd7cde5f4f11e15bbe4d7b24b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86192aacb766df730e0f9664b482dd3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74739d03a2dc20e5cb1810831899e36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7817cdae91781f3dcd5c5e212df576227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfcb4b29a408e416c35bcc7ea6dea4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde39522cf3fc61d0507868c1f5243f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ee6879b51afe7013de6f94c5d2d70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242f547942fb13a0331050cb15edb93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2532a1aaf614a1fad5a64491f6b499232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525292ff60ff29abf8e115ec1f03574233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c65a9603b67b4da6f21a6de9ec782234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff340818c74be3a2464a5793805a394e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea0efea14ba339ba1197a1ef8860d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae48ca6dd9eedb277825a01b41613237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9cd80efbac3b982b8963dcc7ed3cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d0de96e29f72c32507e788273f76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2bdc3d6b2ff0fbf9633d581000b12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b5dcb6d039a85639b395fcb034dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b8c3f13ba07bad4f5310ab1d72736242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e340345267a3514f5dc7bcef3bc6c88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049d898077a81ed3ade3b4e6a7be2e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da9bdc74e834cd396a94ad77b0a3e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad0d78a92b8de3d2518aa0f46c456246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45e0652dbd89d7fb63d7bc920e9fb7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0736cb215ca3ebc16ee656abd58374248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f520681a631a8a765c67962808de242249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c87c1c9e0255185d05dc12430f283250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047a786620231bc6f33f8ca9ea8792c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aeaea91663539f20eaeffc6d852a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5c54edc5947335d820e1b8dd87d0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81c27320cfcd8543291d07c86a7e4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2498fd08a26eb360cc03f1cebba127a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35a4f3ebe3a12d3fee128eb804c993256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64420998e88a7a6283132c896b6f62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25a8fef27ee4931ba9fb4118d8425e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebbd0b591b879c8038043ae2dbd30d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bad97f1ebe22900f344857d186634a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fffca65d1754ce8f745e95818911f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0f829edc59b9b233627753f2dea1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dde4886f1783311292b24fb94b0a1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38768fc2b21cf13cb5262d126ac7637264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f5939111d722127f4287e434455a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26973b0121955941f937424e164a50d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29dc0e9cf57a7e35f10bfa9e3d8824267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1a5fe820f5e852930f540f897fa89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fe49f8643acf426d5787faedf75bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10019cc7e8ba1a4ead0b7f608650e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76656c474d9b8c44e3197735a573bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436ccc1eb0485d706a0be71bad6a872272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f97e5fab4b7980abcb27cad7876d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711dc4d846a30241b848885726b1f95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6428c66a65be61a9337c255c347f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794350133ea0fad7b682520ffb9d98ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61881ddeed2dba5f86da56d474ee1301277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e396db2d84d0990c466ac89db6c5dc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec377cb4ed9a52865d944859576a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf22279d1e88a6a0ff74c2aef20db0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab7952dd54710230df8ea840bd0ea0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b028bd2292bbf7d3787d48c149fdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3176b2e01123a7e97e7ae42653023b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8471d5182a7518c2c680b732ada9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f4e736eb58e5a6fe9269980781d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd69ad3d0686de85c25b32d32aa517286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d51d44957d7c36792cf48a75a9875287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd10ce54586bc236750bf18593a0e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0eb9b3ae57ac37444b6024b82e5c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f0fc8e6d92d858af01c39ab01b4e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a94abd4b11309e63b73c54f94575291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a9a20f3b01a32e335834f152a3c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7457b01d92d29af66f52351402d02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb7bbdf0da2eb5dabaf89cee7b3a19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964223ba07066fcc2bd85a0a6c42e4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8c7d36ae994556b102cf08ac54f95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e905109ec4950cff5c891f2d99f0ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c2370efc46e10f3e48573201351d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b09cf6d6985a5b5fb3318f45c2a050299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544464cd3b688bef864dcd29126cfd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38dd746a1fcd3848588bf1e394df68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1269d1b5e57ff8457c2c51ed695fa5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893b0fcf93c767bb204319df65ae520303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2fd2a8d2c14d97d01477f25ac03d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24911d0a1560f2c71eddbbb4cd7a9ed4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d1fe5471f851b1812a818a5e4328c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f226ddb236f417bd2036f27ec8d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd9a84929862e9d0b04a4009f0de4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e077f802c79cdd97527f13570b2b38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec47b489a1d09f2b3509d01a6f505d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6569372a251a2c8b9763c76e8b376311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a90f4877442c21643cfca69d1578312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eee3b5475e271aeef9fbce047e5bc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324aea10ae24e76f105ae29ca643fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3bfc90b24a2c841157ddc102dbed9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe0f1d75bc24ad7abc900a32955a1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2470da3131ec7a510daac40314901a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205a4e1cb7ad8d1749d05baffaf5277318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb7644e01c14364b2ec1bc27f24d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c31786b69214a79bd99afe92d78b1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66de50a87fdda7467c83d504eda60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbbc15b5b204e09474c4c58366e0ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb6e5f73da13b5d1313fac28072b3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af6134b1dba18210905ce68239ee3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417cff39fff6a676fd584a9aa5784f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0ca5b5d5e1852e82a32aadc6ca653326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d9d785951133f6df7d2bdd514790c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d5e6bce444181ee66bf1700906661328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10193da4c9d3bb8f7e2f820d844135c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27907049c8ad31a5d7f4e067315fbc9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e5f4c864d45a013a97ec55d2e386d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38f6347d7af0abb48089f2e29c20fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274691b9af6e2704e7ec70f43d703549333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca407828295f4fe40f98afab59bf31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bd8fdcf47f5cf3dc1635ce68e677d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367004cc269eb53c5189fd7eb04c5ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4131097ed83444ac37a0d0f0fb89ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4c20c1c65d37508dfbca9d000de55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57ffbc6a9ed7b996a156477bb13119339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc8d76aa591f11a5b3cdb4d4721db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007220c0e01d73f49a06b0efc9d4065341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52edd052451e5548f1d29faab1243d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246772d7e2bcac8192736f0889a9959f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3244e042c04b784a70f70d6c6e0fdae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefc27aa6f175a61d71f173be96b316345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f344effdaf205892c6b720fd1321e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c142b3bd89fcf0bc2d84069aa7357347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3df016bf0d71281e5d87aa58fb0e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da4a9c700d9b9dbdab1d03d08ce9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69cecdaa10de7adf143bcf0d350709350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29678bf4e02ebb16288a49bccf2bf02e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387133812082c5ad0eca3ad46486860f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f919e9e953feed7e88c0857a9d0b5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b76dfc08dfa61a09491ab99ab6ccf4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb13e5c0b4b3138b8016d8f3389a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb52c0f7dc77b07124ced3715ea23ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb166c98723082a7e0ed3df31cdfa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062642beef492eaffeb4bdb9a435617358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee52bfc4646453fe4bb08f9e7d51c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde9d4027ecf55e4717d02b3e3c9be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadb9264c721e76a6400bcfdc10f61d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f9cc58346e19f9bf2801581ccb2b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc00ea9a65129b089c8664a428918a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43086312663a5210a2bddc4b052b8495364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a8f538f4371c422d90c06527536cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54885264d3eafadeda05492670ad58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0f037d82e7df5ba146a4fad3eaac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bb4dd228e3408d0887c1681b74552368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca3df7a38a059f5b1293eb59aff732369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f94d336b7cf501e4892cf80d3aabf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d497da4474e956c8504324432edc911371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b12a28882f29757aada7f0d0cea69d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db0d66ffd6a5398e1fc110cb356498373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb85efec367b667d3d2e33b8eee10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc481adcb3be7842947fdeda9eb5f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc196718588a648799d71966e25ae8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb778481b94ceec7fc9f1b5020043f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ddaadf1664b83d9fa2151d9e80d39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19152f6585a016d39df869669f59185d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a729b11316c194ebcc67343851c68b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918df042be6e0f5fbaef3ef33ec001a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925689a9893d1d41f8ab6a394d7e2a8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec64becc16921e955d19860123e6d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba304faad9d07d5fb55b95eeafc57e11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fad2ec15f40a05425dd18c270525ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa18cf3eedda5adec743d90049f2e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa6466220db899549079ec5f78230c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a6b8a5571570b1f71d962e17a04ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251cc1336849eae5e069d0b18947408389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fecff15d039ea996387db1f4444bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f1abe81c7e71eb5781d33d5a02417391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a44e76e42decf598e16cc0bea303392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e66d35f6ba75774e2751ad1a890ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740fd812e56a82c07fb151340b75809394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf782db31e2ae15ec0f369041a0158dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d2a2beeb6dec7e368e54fccaa0b6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8bcf57aa3a6c63c8beb72059adcb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699ea4e4fb1578efe4cfa6c935e6e55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea09fad3349dad1bb903bbf7052e441399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc96718986acc7c3201c814d3b6551400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a03bb61ca1c1c962331af7fa420b31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a2bfd8dd3a0db71d5f13e3938cc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1d0f992eeee23ab1d4061d292390403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eed24b53218075479aa187c5841405404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dda788b57fc352d9f609d15ef8bf38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e99432d6a9686f3ae406ecb6c9d89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd69948b856a93b6299033d9049251407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598fa29947f5d1fbd9788542037ad7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8ec4439632a5fe3be31568e080466409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89dccd521223cd5828b4a88835b13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1a00abd0f69f1c50f625f0e5e8c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67aa86eea34ddddd643b7ef0e44ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62402cff91461305df938b09cfffea67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f74e765ec8ea92c07674c5662cc444414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d91edc78bd380e3c41ea4ed7959f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31318e8680ca05bbd71bbc05f01ec3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f970b4352ce25a05cb43dc1c95d26cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3e9af8d0882bf34bd166afaeff90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c715e712e4b45ac96d8f39bacf8f86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dbb50d2c0eb3b5cf056d79d4f9d2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5fd76a0949471949c70cc3460fd4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54ae5638729cd27b05c0b9e8b045d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab07e177327a56cf09b7e66d6399b59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87657ce179935d8526580eefe60eed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41abcd1ee5c9b849285aab91c456002425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a04c6f152865b999d01ccacbe91b90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7500c20ca0a73f1bc8c6400f4ecc8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaca5cea1b1aced6d89c2abf8dcf31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833060ebad23f81febb92b697adff0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb54f3d9586017b87c02ff69f04984430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dac98bf823fe15caa1ff77bc3247ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec389714c602829e4828ba385570c80e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f8b2c035bc10df822e02a3148206d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40154711cfe816298cb1f507761d6bfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0136b7c90c2ad792d9a79bf62ec03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb8e22c9479415c37972b54907cdb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f0cc1bb9624d88f12ab7e3e871f8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691cc9b81f16d957329c452d56e5282438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09da49e8f0a582773ce5a0164e4a7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10b52e0a176363516944397cd8701b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316c8eed0b00b5fd8d43d808e2062f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f0b4eefd04253c6bfc60cac5aa40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83558c4a750c2741e7ae210a79978054443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ef0100575312082866292c4f4f84444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2e8a06608fc81b4854c7ed8ecc4f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e880edff1ac9e917920bb06e0d18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94be27646ee938a37570818ead22ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed89f5bd0bff46ccb8693c9db90c8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43193b9057df22cea1496a06d3f56d61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3579aafaa732d4816b1247346f8d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d8484bbe30da6f63c8d9d91721738451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99ad8f090c5eb4f4215989822e5792452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a0f34f6c75cef9e581e70193aada3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2e30af97c3213f83396f736fb78e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5702e4e18e44a533357def2dce98190455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa553f0b1d5671333f0f4566912659456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1aada19b3dc039b1548e35ad3bf0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcef18f5f5388b2318bcb5212df321458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3732a7f3dff6f7985d8e38ab980b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e87acae4378ed341901f4e68dd8580460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883d04512d8c188bd6a0b80205dcc10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973888d19b4449c13749a152583802bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e18a275d562c321179a4a0f0a10b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d261086cc7d21984749226f8dfe014464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aab50d81b69e333bb45f8c962890c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ed124a934578f53739310bdefe730466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672f8f54e95591232f89d3a02cb8930467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42fd58f4e9fb5c391baf2a24948ebf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b60ed444556a6d05e54a13d65f281469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8161574f61758182b86bb9d3f552f44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fa5e4e59df80cb82f3c0b8b6f2402471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed92c57d24d3ca3e3e981bb2538d38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3121bd5353b7d06f31c5dedb3eae18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea59f20e8ebb6d25f8912231147b2d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e70b5a8c90fed15f89575669f0c8ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d545c4b6c02e57cefa11b840a51d13c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3512645e5b1c21b66cbbebbdca6554477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320c02e2a24f05ab40f848986650065478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1e9f175ac28dca4efd41d67824ece479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71a90423845075bdfa9db4090aaeaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1995823d6bfd4202ceced843885b25f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db08d58124b711194867a46b529a028482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa22760e5428311da66392e535b7447483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69bc508ba852c0d4cfe9f52867f9d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7d0698832d4a0c0a582613e36ca39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c0b4bcc75103c0ed015e82c554178486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707dfb09a2173dec82ea90fb70e5b1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795775e0bd8781fb175d78e177caee4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec527625664ba17f83e80f6d6d760c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9b7d43426d10a488d7b2abda71909490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff884352139d6ef5923500eb6dd5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f622cb84251507f5d7c922677ec3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fa6aa4647c3f716947efd37d87670493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb83766f668c25b13d4b34d65a6bff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91805f68e17c1eb9cfef8eba56787f6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0d1671892499fa5232ed1338d341f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b53417c391b3eca463cc9c6f434ed0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72663fa903af80c83b2d35970a90c98a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1649175e343d8c5196c6f3193a20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031e6a847392566cb2f659fa75283b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00f2cf637d3a0179cfaebfb66049ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41a5283befc5ea88ace3e75276287e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900c9a25e2957a249dffbf628f2009503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782a8db0bfc3726b9b8e29ae7a43e9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2babf23ef793b18f6d4383e7454c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc707b4bd860c334b6eb641e81b61703506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca81407a20ef2868bdcaaf7ca3a73ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785162cdb2850aa03c8e2ee1bed10b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1a5e12f9da22c644667c00c1acbf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd58f1641bfd683e49243998b7a10fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a3f7cb449ffa4cb642c02c30b2bd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b32bb156febe730f31e9237407daeb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672ed7c39c744dcb55bad949124ea88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bd7c0880a6dd8c335d9dc7099f57d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b0c60a2eca286cbd4608eece0d2f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29e8b2e16d6d8006a9a5d852a57c0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520b0f933449ca40ffe3eaf89fd1ff6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f82b9db5959ed530e0a5e81b200aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06955a3c099a5930f49c716e2ae6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a430167470e1c5bd2047e7761d204d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353311c4df7217d2121969f3cccd5fe9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fe9c6c201992030874a0d2adb7eac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927362825af17b5c4902ad3dce6a970523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f029b58214e8aa2e662045ecd15376524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7932c52e13b0797fe47f062ff2319a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc36a7ed0f2aad4049126b4d13e2cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96ca395957c81c5ea8e66081456772527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d7a2edc5d3717dab820d892bdbcde528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527a04faf23081644a8277696ebf16a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f82bb808fc149e4447e575e207f6d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bea305072ba6a086462e46358c1f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329081da4db4b3b54058e61563de3756532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15e3bd7abdd4f71f48c16ef4630a79533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73c22472fdcdcc9db8b12eee99565b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268f2db97eca197e367b213a5c3720535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05d2c79e057c3a66909ef30bd67ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c16bc0cc7a7d1e2caa66309024370537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c9fe7b9860051d1b194063911018e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f60dfe2a05c53c416fbd7a0ecfde539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d93e22049b3c229e039f01ff7c4e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec43d27636262428f150d38cab37dca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6045176ef981a6336e540e48706c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08f7555cb4571aa167b13e9d4c6f5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637241431459fc81e9b4d01280b8aec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71351f87227ee9ab8ef68eb605e872c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6663dff1327372f56f2fbca74dec323546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb393583ff4f503859be21c288e8cb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4fd3027eb8ea8ed3217daf0ff3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e36973a4e3ca268d5c6cd77d2d8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b894ca7a978b53b716f46a4a65479b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654dfe96759120e1b6aa0efa90f9fac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c9a81a4b54fe5fae019f9cd19a90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dcbe87234b284284d50d57020c445553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b156eec27bd586c8a7b677f956af9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac915908f22d8cecc6f223ccf08fcfcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b822069be0c3ecd90898ca71616b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410bb981b5281622a8450d4164c0b62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c410b176eb1451d4262609445089d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3cf4858dfa8c5435abf17796beaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59f6e63578dad19f0c5c0200cffb96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af907fd786a72a864ee1255818456db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78ef6ac18d7a4efd446b555752fc04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8fd95a0aaf3ff735f30ff08f2a203563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b9c9fb77e34bb86a370a8082529c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5b4297145d33f8c8591c3ec553661565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301a3fa3106f80432d52011f5534f96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c350061781fd745182d8bcdbd74482567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f510d5c482c90a8ef79035e622fdf6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3779431bad6a8b971f436a13598f23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e7901397464853ec2223505eab4e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8647abd15ec24ae0fc6f224538291571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7917992a57bf67461ded488bf0e65d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186c566a1858531df923f7b4a7c8eb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a8a615535708b693d8d1f55fd1c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504affc6081fc1b8b4e239237267e64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcdda80566c6fbaa04029cb386a50c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db93f9600810b40f00d027636cd5d99577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405695fab8f22f2b37c47c4478c803578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dfc3aab37dbe7be24fa8d6ff71eab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d4a73ae4ea4fda31c3df52b3933af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca045b7d909ce36940983cca949faa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb2f819e5842864db0d09ec5b7fe74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda3136bf305b3d79635e3202d42d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608176325d4acaca23b855e90c6cfa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c0379be643d306185d7e2c2315f18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba79027bfcfad496f10fd7e619bebe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132d855adf0ffec81245665293e3442587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67da2e6c48f52284958645a8591a7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5a35e20543a0a2e3dfbd9c9af3561589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db132deb2495aba51355ce397ab10fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f7ab95d2a70e112d75fa00e50493591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b834b608b09e5a816604d2b6bbdc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6654da5de15ac87c77d447be5aa3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc35e9fbc1e7f8e80b6bc527c467bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800e82b220c1664929ef5f0cd6a841595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e612ad9703f628f49e9757e02826e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4deb54d7250f0db7dab020eac86a60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592479db36339e0b3da63150e93b37a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13ad388bd16bfde60e838602d88ca3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71c85e6705f625d2f423ce99a53171600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b4b924a66c52250efff91969a1a9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b875c83520414644370520b7193f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460bab42a2bf247bd268f4ce820cafe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b9d4294538a412ca7943be823d57b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aabd0c9c6f30e9cdefc420a8094653605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb4cddc71b9db095e1cd5c5cdeffd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d255e510c0e24f9824a2d418e48daf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0192af551fe9a67f5944e2d97f4813e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973d8dbf662540395844a70533ad569609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd35e4a420d12f53a3082357467ecd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aeb45dbce839905ac6a0f4b061616611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11026a822572cef91376ee94afcf6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f957ab1632a94b2a0c3e1843cfacd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17307bea8b1d5e0b66cac94ba084c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed2b97ce0f3946dba490fa53e946ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d14ba97df3fc6f4bec9720d985fe5c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfbb1b6ff5709f98eb72c8da136355617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3849e26eade034405e36f3726f3f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfddd9a02093f89ba06acdbe4ef886d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccdb777daf2c9fc1cd08f8bb90bd3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96b7a3e776337d8785616cea49159621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da1c45c296032bccedad913ea33bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55df5f50bbb3db5d584f534e12c2854623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e12b2bbcdabe6cb9abdae82e0c529d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb7b88ed8fa5cad44108f99ea3a98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07835c1acc0edf0d82d3572deed05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7578fd3789039c33625438bff1643f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c84a0c519f12be2952ae352ce61d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f57d47418a4b0a3f8e7d9b381ff2c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c735e19d18dbd1ae432b1db5d74d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad347f10d7e6400e6a982b0105a6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bae6c4497bc6dfc3cf4ee691244f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bec9aab40aae13100c9faf3a55cb6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6065f67711c787a7953a701769992e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40667372233095f9992bedbde588fec5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc78e2cef26a71c5e2eb5da02764d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9ebfd7801e9191aa64ba747120712637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba282f1d9e99e292a652cc70e4ac24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d94b34c547a8a4b40b37277d2756cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f7f8b2e4a9fadd25063a9bd5110d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bc766d6a51e4a8b46302ec49a6232641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4bac16338d2c573a9db36fe02001f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff2c61276fcabd4d7ce00bb7b78f12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ed675223949cfe40d624ee7781fce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed801339887137f7ecd5c07b861c636b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b5a3da6aa089d88f8c24785dfac1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478d2afb26f821597623ef74b38abb8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0a3c582a66e3479e93da9530fd41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0f19e021e6dc743c1a1f396a2bb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da4a1b69ab02cc410e62a376beb976650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5643f7cdfefaefe030b4fb755da06d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73ba30c9f6d2e30fdf13ad0ae18040652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b20dc458794c24e97a9a6b49f06e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8480518bd4fca9c51de967775457c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051104f264f65a3d4cd2133b46698d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7cb2f6340c83aea8f6e41d53e8389656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031f7dd9811d318974bdc4ecaccc3c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180eae862c637b2625df762ec43fe0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d859a87d26fb52184c3a2a0e1566a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc51f7e0d8f3b4bb512f29395d3a79e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93499b1742f98396832573d8970dce0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b043bfa73337499c4bf8eaf861ab0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98cd1d623573f0835e43d715f86b0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ec129d1e440262281920e0362b000664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea87ba2d65d7786e7afb528e66447dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c1a5c69c62cb9c72c68d0f2774e69666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c74befb29f1cba122770a27cb96c5e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b107e244bac2be511d5d063100c2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf14498ff3f6e25492ab0b45d60e190669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cefb4969215e7442715ae18425255670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc345b6b62c0cf6ecd2dd4a413c943671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8f156ec66cd2a779c49cc651dde32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5f5124f02f4523519ae6a4912eb67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49df27cfe5dda6d73115133f6149ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541f62f14373c1b080605fc1d38046675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bacf4cd1f36672d22662b9f2234f95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285968f8cd841c4878fd34b5c60186d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6e978f681c2e6f67e309b116f750678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d032e5eb2be955fa66cafbfd4319679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52ab10059d779364b155cff7eda6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020be73dd628421ac5bf498df85a5ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac99242536a53cb64ad71fa4a2444682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e12be6a2d19764dff7a29c2e70aaf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e23d7e697d5de9f2b6d576ea3415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318046f557326df94d83630c7cdaf8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4713e6e7ec9db1765d70cbcbe5cdf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da221700ea136006adf57695650adc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e029f0a1d8068ee72ace5fb916658fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a95854e53914588925852000d51b56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da249f1276cac32c9fc17dde835f9bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa68726e8c400640e8c458ee1368080691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77166ddec1c38f241ef8b69f6a21cb7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227d9d48f1afec56ce4da8c9c6708a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd922dd68aac6ffe3619bbadf75ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65323c7936c05b9bd44f5f4baf96da5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a642328d8dc00aed10243f10fda4f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f6b8587bf68d34f50d28421c0c4d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a18e2d09858d562b09c6fb0596516698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dccb0817f6bea1b6ea54970489dfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a7daecaca1175bdda60e1e723f4f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7fe4a21b22610ff0739a90a1cfcc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d455128b510a047da4e44d4cef6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9e46ac7de57035905162f4639960c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f155ac11f9d441534ae2d1e9367973704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af387831daffced80e3035a77668f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b114dc569dcc14ed5d852a6f96b12a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945139b52c564816e3a7dd89a2f0925c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fb033881886dc0b0d09acbb961025708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d03e397593eb2fcb1022584efbb05a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb93f9bc48b68d7b9c115858119526710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526ed5066202c3fb742ecf1970db4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0877324c10e5c0fbe69eb05a11abc2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb5b50c6859690b638b7494dbc2921713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0995482e837dee48ccdeba20bb053714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688bf5be6c6429b62ac8e86126db1c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d85fe7a5dada79b7e58e5483b72f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b028401ae1da3c8d9eada57629fb94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa95cd7c49b9d1104ee93e4a1ba7755718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b80fd4229c6927063ee08ac14cebc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99acb1bfa79dd4e702ecc86835c880720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed87c964cc4efc5fa78773a4252cfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91761ac9ae99a40e4e86323c01cb60a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca67866993efe0ae6b4db08f63b791723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80e1a0e1f5022ff7b4b15f6adb87a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f942fcf58117271bcbfc0cd628e71f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409167c50e72e71415d83078e26992b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51c301be2c3ce3f89e627b503f39d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87233a02d9f748bf76e14b46593daef1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf999124bd9030d54c5b62d5875f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2afb772904eb47c944fb8b1592cb84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008394d3bc837a66d38f295cb563e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffc6f4657c1dd693b09b6b81d00ada732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f87b2caf85bd20743deae84f18299d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e3f599ecd6e7bdee2b6e406924ca3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d77fd133acfee55b5f7213622063a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacc8bda78b96888f8745f49db318e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cdf53035a01e3c91ec9c7c3b9b73c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702d8a6bad5559d19f09c2706242e92738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85070c34133e3452e53df70d3f5da84a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90667a31d2b43ad358e4795a2f2b8cc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f1e6119ef2343423e8914b18fe836741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52af1791f92dc5cf2ac7a19b66e0ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca516eefdae2f4c51285a8a7b5c22f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea980291cab0ee3ef8dab93571f1d55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ec5944eaeae9fe0da90fdf84243f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8b820d7afbe4fbc255a4df0730b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c240e2bf7986e7d540928d11f24238747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611b1a230e565a32598f1383a3b2e8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927030f7daf737325465a6b52aaaa5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3dc13abe5d99b11244bdb64a0dac8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e44e17219d675c2ff19f49c2e2b48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d69ffda900dcb3eb720556306da0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76be4b990b1a305bb8fafed38b56cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c5dd01d2c27e341a34e208b0950e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da3e80a8f797267fce3a8765c1555755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b023bae0ecd0e621df7daf7c635a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff8e933e5a34e47c50b7050e40eb28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7175968c400b597eb5473b342c2d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53357ba2ab7a99fd72cbc958e2da528a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea7f2010ae7a1657cc7b1d2108f3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa43d6b02b8fa190a4902bf0edcdc4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507817a6195389536096b509cc7f1ec3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f658bd3932be2aec718403f06bcf3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89d3cd19fda30f7e6d057864f30d3d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f9cdc22da18b921b73c53253f35c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d6a7981bc88b878e85a703036f811766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dba9e3dc7cf0b2e94b1eec9edf137e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e810e5887b0cb9a47ffa04480096832768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a8fd106d0c5693f37d42db75e9a6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e684b7edd606464e61088666f7d299a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458332a1f3b232859e2cd02a2e43648b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95394c9d0ceedaa28689787ab923b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed345ce606bf43d38aebeadcd0dbd042773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd9403163db97d7a1bd992d26e2549774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0cee6d975c535edef4153961b4cf7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c080e033d3e83e7752ac7e3fa2e6a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bee3359f1b928f37d9b2a298f614f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5d3102e2d0969df91a1701fc1bbd7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1325595ffcb692defa4c4de32e5854a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f3c65a54b8bf6e35d9da69f3ada03780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0a4b8ec42210ace42a7246481fe7b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385a674e38c231bced1514330cdb30782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6cb5f5a640a28efb335b3812bcbc3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434fdabbd9d61d1949620af1ed5e24a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84594362d5c67f64c761380e0efb8e2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf75fb7ea1310c74d864c481f5c937786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67008b2875cb59b29b0d384b78322ebe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe591ba874a76454197fa58c22b6ab788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad6d54f7bc5dec53438e830914d17789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd5136d9bcf02e24ed8e78756cac0a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a527664a6d689f1163a8b0efc3678791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a01442f2576fd2ac8a87e8ff80a30a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607e9604d74389e9dbd6bbd50ab2e30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3783751542a098e0d3b444397c2159794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74cfabce712332c0042db34b5ab29795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f838609ae2badc875408b4fca148796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c0d0bdcc72ea8cb159f3fae38ba6b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffed9fbfd74384a53d6c2e1b05e2734798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953e0c7f993dcf1552b2a89be2def51799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0c80886dbbe13f40c2327759cee1f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082de1daaa775151b80fc37f711c565801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45debc9be736e246a493ccff701484802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414f2adc7f1d9229910e9b46bc2c535803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84376707a77dca01aa1ce57210f884f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568ca18a9712e7772e07424b722fc60805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41add2a0e7806227982730db8981d16e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a1b4a4a27911dbbbf7cc7ee93c23f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86046d6603789c558cec832178416a24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172eb09b268afbaf298276e2725fee809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e6eb819084b87c726384b5590164810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b601b4edf7f3366e747a856ba8b717811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8937268b0a3aa53de810bb6ff9bfdea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a977223538159aee084807b9c54a91e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d09b824ea94b9d395dc4a1e99bca0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3893a0a0c33b12504403fede5bed5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f5e5d668913818f852919c889abf4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc964cc6d8eeaee7a1741f820274c1ac817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593fbf94cfc2ae4da15e277c8520d70818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adee16bbce1a0b48ac37c504c80be0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dfa0ba7f39671c025a2cc17db73f2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab147ef8943a4425b5a74af286c73d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb1f59879cb9a7e44f508e1916450a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716973fd4401644ae313610f6e94c3e7823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>