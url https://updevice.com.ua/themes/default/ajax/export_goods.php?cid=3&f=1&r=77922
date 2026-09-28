--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cec962b9165f27632107e5830d2c901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5530156e55dc651723656e05bbe932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9ddf23d911b6444b25140faec6bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69000292be764a117e8730bae5195f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be5216f140961057e7fd9300937f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf64c7dbb68aaf7117a5766d1660fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248d25bf1565f12267227d61069dc077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053532f8c1343ea38104e73d449bc6b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ae0749f0b75cd1dcca20e43b164899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4ba4859b77a8e6315cfdc722cb84a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea618066411f80fed5279c5cc459d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f4a1f2aed0f10d9ac77b980a01a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6b6be2ac9c9f405ee8cb5c35e82fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d698ed0a731649ac3313a524082e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee082b479824098a503794deb464415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a84e27c5fcac65da72d4fe62a5a02216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b864d729407be97ce8540a807b89117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6579240124d06c5f66815a4f941cfd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a319bbcdd7d6f73daf35bbf6a9c9bba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a7200829c3d449eaa455ac3717bc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188a88ec9a1cf397280b20ecb6d0a2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ed44b073e85469c9ea669b9cdc6b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5f36cbc84bf307aa93bdff35ec0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0cffb24a30f6e7b971ad0a080b2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccaa3e65f2ebf4d95db7834b7eaae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9f034c0becd11878357953cfb87526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198319ca49bf8f097c64c662401e45a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefa8e1924e80e1413acead4039d94428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3f87963f105d5e84002856f13b35d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c556fc1012a47be38cb96ea2f6803930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ac581fe3f5a32aa1bbda0cce680e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0bbc11e50abd3837eeb8d02d6d73132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afab1853e86849d81a9a79c0bbd79833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96045483922d7f9ccf405568acc4748934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07342986bfc1e4acfc706ddd5c0530d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac432f116935d8d213523d9367fa22936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9ba5b2d19ceb81b969ee8a171f9e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a31d17b9f88f1e9b24318a93d4fd9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334ec68447a7eb9a8f7ec074dba97c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4521f28d1457728bbdd7c1b297dad940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec37188cf33ee46c10e7782e31324641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b779488c2105d12a329b74f4deaa29342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f322c60b4bdd8a64aaa8838bb33943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa824a4886e87a47640b769f92f007fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab70f9034a93db5c0fcf58ec61924a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd45126e1d9f4776107463f00c4650446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f4bafc9c613cbf4e100d25762b45447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb8d2a0c709927059f5ae55f639ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4c2eb4428a20e37cdd2d4c1c8560b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d85a43b37d185e5644a498bd1df0e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e9cbe89ff2eb7a4e2b3e963167dfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440e94a132cbbeee14ea566da5d02e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97995da184bb34a43adcbe6c18ad175153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff4a37b4f2948857d4d2958d51516354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9ea1a4567440f50158a1dcc93dbbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba88be5ac1a5e72678e6042aa1791356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f50259e6f4c12fd15a9feadee51a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15666850f8862857a9a8aa02e97a1ce158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907bbf4a7709849817628bf5bb12e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe2435137bd39ba1c40e0b729d0b5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265bbfa772ab337ff9ae5938d6413461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b13b7c05b1e97d642b4c93ff2a5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962147e361a9836c80702d71b1c4f7d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f43123069667f9f89647aa6a543d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a670553ea6c8f2246be10b0a4026565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39aa476378ea7271e47e44787b35b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4c65bc0cefae3ba9c676a7aa6b80267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdccadbbb7555892d54b13044abb8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7969034b54c7b0aef695a14fb633469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffa51703b6b78f863731fef11bae1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab198420fd9439f38de6d8e184ac9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ea495c28d6164ed4aa181e66e3a1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5dc1b5bf64549aabe93bebb6a63e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12522dbde940d2dd6b7cddaeb771b8b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860270bfa61ee3eabefbb34f961f81a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b05af2c8941eeac0693c5de77995776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e493f4043c2b0987117969aca4ca9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f985d7f28f915df73ebdd9ac09182f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658be84ec003a34b151b191b2b9deb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3252cc69da75130423a13840344bce380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a796e59874e7e942f6a0e71c0d28181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db378209d53081c759ee59fd97a8c3a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e295781b03e81b26c4a6b5285c495083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971e6938fd511d7bfa0043417157a7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8cff2e41a5849b623954ab49edc6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd939e95e45f141f0a62dfe829a6be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28a6880712d9dd3f6b9a9222872f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded664f196ff2b8e2e660b064727c9dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185734d7f5563af8634826a59fdb5f7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed4a1e3cc5312c3ff3e2071aacbbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf08f0fbec5c853227735165ecda12591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5e951fa1a2120d38b78770ae7ce592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f80a5294ec5421b4565a41ebbaa50f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad0b7a0c207e8908640c421e548a0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78981d522fbfd10e5eabdb94ac8f2b5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf89bd9ed1408df1b23585164c8d3cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a83bb46431e305421ee7047b3ea297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c58d4422ec246ec6d97793ea1b26c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9bb7c1d67245b9d07bfaf735a6bc099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a5819548e366828bcaa253c4f7fb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a816dca73186824a0373e583ca29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8145c0a9991554280aa27e91c6f92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c76900e1149de3ca97ac8d9a19222103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925ab19bc17324a93c9aee4ff69bc5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ff16b2761deb417f53a2b7f3e0888105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d2af66d146d26aa1e76f64f08e9a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962540ab4b448d84b78e3497476f7152107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a30dde1c1b16b8c2a41269d2390be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53631df5e3899b749bb126de5f388461109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9115758d62a29dc383230fee29d89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed0278e2f58c6718ed006ff241e16f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61607f5e625088e3e1ceb44e4bff1da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0888027821f1e93340ccb9f1c26386113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e6d96648c3752d64ad962c9e9cef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e78d94b47bc543f28e629e8ee9e21a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b08bde99e5b238efa03aafcc5172116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da852d47c7b7e680eb8fbd4fcbfb35a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1c5d84a6a7c018d7e50a07e5ccc3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac28983c8bfaf5fe078dfd3a4418cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85aac30154fcade97e8fbdbd162ecf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea496ce73ae772988bba27c39df39e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b4fd55c9d80ee84bfe2fd6b77f301122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e95362b91b5aad02cdb60dffde8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1ffb9c456dbfa7d4d0203fb9fa423124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa027fe952c89175f5225eda15c8607e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6fb126b91900f57565507a859fdb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e44d769b5817c05aeedd912e3aa08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554e119760a0333d15c1f825360e777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac80bd846b8167b0c948f0c79a6d769129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b574fe8d4a9b49bd9192f95896e56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645bdf604ce482bcd42bb4d4732d15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61650754b78d4effc26d718a3a9055132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1adf5f4fa44e628049f579598d0e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8432e32416a1b0131f10cac31d1ef4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674396097104b9d332a386a5e3f05e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421878765dfc9e204f04f4c8710f3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d9e4a4ff593270b950018f7f3780137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c752fffd932e19ca281d3ea7ff18fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6370eb921847c2db33e43ba79b2563139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05adac7409b544494adb6197e55e607140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae19476ae337d8c5b23d6617842c6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ea148ca2e1b43d4e505508ac24e19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b778dceda2fe45844ee3d73c1ef555143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be50d4fe6d0bdccba8fc1b47b05d7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eee09242f795531c7759d953c99d0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724862e569107951e03c782739cdb3b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d8ef1636a8dab869ff84cc5667857147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd80bbb8ace7092aba651e012de18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64560dadb483ed4505faf52045c21d07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c44636f23f29c8e19767bf1d95567a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63303896bb6473f95294cbe45b60dc97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612e4561d3cf0b968b69e57a8ff253152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9eac20a291f4f21300f9b8d0b442c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66745a2daa7d4d1c6683b855dcce1294154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5b584903e475010232665ee51952155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa94477bfc1cde92b2ce9e83165c2e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da86fa61134d5340f5ecd1d03936be5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17f7f98b3842bd9d5951ae7ef8cba5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfbaa690ec2ed5d3c649618db865a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cca47141962f7f5478aa35d4c8a48a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd1bea50fce36a8f9e91b20affbbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e202a22b1da2ef83bea8ecdfb45be30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d920599eabb1e9e8160347af18e543163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641817060bcd312cb618d82e186da9b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f6276ca1f56472f4ca4bb2b1fb608165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb6e2b5c80546a6f079dd51dbbcfac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcc161f32c98598ec2959cf31ead73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c543e9db305dfd28629609ae37eb418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca459fe7f38b67c2e99a70518a28546169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d2bfeec9973ce18789a1d391a9db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba30f5637486c186328f443f978785c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b09bf3f1fd7fe4f58a5c3b6c1853c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357067afa2ecb54469e7f66f81fd2f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81633ad8ce88560285ed2706b0262ab4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3383b114b03676557127249638a5d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb0c2ff08434b12ac74f9f6e2b0aba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f8fad699a54b46f9097e602cb3bbd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c41426f318ac86d02144cfbaa622178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7343305a57b722dc8dc38e5ffeee0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9771820a70af8753bb85b8a21a949180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe06f4c199bb4859cbe725065328f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23315304f87feeffae5347ae39800410182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7980645a0ac20b52563227c103814183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cb7f853c777c245fb992ef199a57d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a0cff2d0305ea6c87db2be2cb1bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecacc7b9a5b851050b8e56b77511353186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da5f674a46aa948ff8a5959acc9e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2edfba5e3a06bc1b16e011e771ac8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087fa8f19a1278e104ecaa654ee5a1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c549684c85419a6b2b956ca0f2837190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2469a0b2f1a68fbfe6eb2fdeb79f10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5a2cf80ed84f92274677631db9670192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad40e408755ca276ce99fcf1d9c64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b689a33f513b83e2b6fcdce35e14be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eeab0ea7b03bc0b3bc93d8336583a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad1ead65ff592f18da4a9397ef4741196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad3dc55caf02581fd7afd8ca3540d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e46f0faa9b788bb25c00e1eaa6cece198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe58b9f6df89615bf57652a1c3e1d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8fd381eec88b2136f6f45baa02d01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75066349185521962f0061b1919e53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7ade1d1813530055dbf9162491410202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebd48fd5c4d903976fb25ce0f82e87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c34c3008748240c7e12b47a1b28196204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c9f01392d25642e10b67792634e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33d26cd4020f26558661d7cb9087d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ed0b03eae84f42039ce6f5282823b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183763493f00fb294792037a7531e33d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8bdbb85b829711f68c5790a06db8d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ed5a92a9121d322a2826f849def0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020d4100e3eff2daf0bbfc00b005005211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4d4f2df1d7f7b8d081237aa9ecfb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab66960ff6cb8c40d9f772c14006f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198da815ab0ad523d21f92012e892e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4d690826aacb40dc863551e9a0bb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ba19c5784a37e521900adfdb060ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9215fe80afda2655f07c0d89d313d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf995d08a8983459c13a3f31037c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca11427465d741ec57303f49a0268219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287ed282521b25efe3d43d662e06f89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f8bb10c21d3f8138c26f52228f8c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6770b6ad6a04b8f6c8ab6ef9c462e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b423d8f79de8fd959f5895fb5b168c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51164d37fe6c815da09500ad75a5b4c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1755cf38fb718071c33a25f287401a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd88f0ef878121fabc97dd07da97780226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b5ec96c2db7647cb5d81e90b06d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9b515257dc2c5cafaf5bf9406c4a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc07fdc481fa114755e55a74ca2ea72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8fb49bc08c413f932436f25621fe4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817344ee2a1b6665641b95b9ccf8507b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691644f15b5c88860b73214b821b29e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba500db5fc4bad341ce3f2c81d4463233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af78b5d00392d2ee2cf5472ce9545b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b651b22d264539c4c7d1b356d7f59b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aec94c69b0c30fbcf56c0427eec2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e24e36c17310b7d602c905afdfb67c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8eeb85571312daa9d8940c79c78419238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d4eca32cda5b539c17ae804f36f7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b778d6caeb02a66057fbad1ab0d8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8088ac34fb57ae2ccba7bd0889ef2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa82323a6b2af58f79576dab5216292242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83159cedd25eb928daf23edcc0266732243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3379d39800447ae7094802e56feba6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a91e10cff125d0cd2162254dc1971e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e72e3889e36b41870a0e1bbfc07e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd4a68cc6c844abcea2c001c9c8fd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa7f19cd20781fdeaf474208249cf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c758e9530e40771c75df0a398bd0677249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e15472379202de014e93a9c7b5ea0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe276288ce8285a2ccec8eeb3c11639251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05803cc6bbb40071ac64a026dd95e4ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d794a7972ff7ac7febbfeedd9cfd2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d92a46cd0fc8fd1bccfe4f85ff1b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9792f977a23e75165c6705cc43cc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d35013abfcfc23f1dd921d466b4d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a542019b0e94cd6691532b3418f5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd178c8fd0902035ec92a6c53fa1c5ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90e537ebfaa6dbb59c33793c660b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341db80430d70f7b8c089fadfa9e1b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d24db1c2ae688c10051b85536d6db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4c6e293a67d60e2a85fb9dee1ac83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3469f66a2ea1268db7ab419e397d066263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b3c3280675fbd8a4d483f7bb0248c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f1df9716169cd23b17bcf0769f2f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb742d646c361b1c9ecc69fa492ac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fecfbfab617b34ece30744c319b97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d0b764f211752c75baad68b8192ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1d6d6d1202bd6e29a950abe08144e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ff9cf5bbfc85b0b7eb483659c095270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ed95b66e9873fe942ed28ca7fc491271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a76bc797f41c90f53ae50184ae539f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a229b77881179d3fc6c78274138b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea6357c72eda559c4fe319b5a0805f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ac447b107e970a2cc69952436335275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbb4dfc1825ece08f7ddf77d4873f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a25215888dd4d4c08f878ec0f4959f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f30b5bddbd68d7c4d791036e0152278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5359e4106f24361fcaa1bd28e22771c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b38cbf11918867cc747c955c255b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4da55fcce7c9a6bfcd60ded7940e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1231cf745dc94c7b160e12a00ceb21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d83fc3ce31ed79b45b189687ae634283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dd0c106970280c3d5f834e29059ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235aa4dc2312c857821d7e0e845065d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56938259a4c23d7f2a8d56a2a3991994286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acedac3618db794cbbba0abec3d78d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e2acadc203f12f6528d549c9b5548288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381040676e87265e2d239e52e3a971d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9b1691f7eea2c2e27c21e48e4701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c238e1679033f7018bd48b32cc132c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c25d054368b2998c0631ef57e16507292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0127c5f8f6893b54b600658d257145293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7dae8bcb15cd8ffced4360568e66d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d85746764baee44557c47cf8cb3fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287643e2f69708db943b23f1694970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1238f3e2db1c06a2838850e8b60b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364359978c81f7144d6594dfc5392dcc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d6aeb8249abf69176686b36520f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3814f67742e274876e34d3a9550cf8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd05a7a7176ff3fcf3020c65f6c78a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3300c57ebdc5ef2a9e04597dc08c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf0389ba31f6958ffa7b443ce6608c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb349b2e908afd8d4fbada1e23273304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb601833088136faa9abcd2f3508f678305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1779369e946539eb7a607581a0301e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a3532f65d1095bea6b738cb108db3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff16596e69487e8b58cf9d80331ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ce25d281f889a0ce0c5179be9a8fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61ee4d0c2121ebb8d90a4798b99daa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e501818349467fc52c74c909dbecf54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e713e1ff3e1ece91f4c27629847b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f35ca6fded6958b86a549650a674d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc7e8b5b4eb7e1f195ffda497bf145314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f9ba7cb250f26cefa330f771a5e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaab7e15b8ce2d1b57b0141a3d9148d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1acadff746a94fe6c8a1e4899a4092317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b455d27c97a8cf7be32e31901153819318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48bc9255542ec3b200684a6647f9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281a1ba23b2178264f704f0e4f208c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad291732ab7985d3b1740243fd758321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab47586be2e0b7006d51e7a9cda74d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c505548999c1bba717eca29658be387323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576c579445937dd93dac2313c8db5b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c74291ddf9b85ba870c7553ec636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e980b16de26abc7ddaab1f13f5d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b5dcd168da3e02b591353b884b1ae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2037304ef230c86dd3aaae7064af1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8616c8605d8a3befaaa3ff21866a72c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceed6a9eb0dfaa0f9d74afe427824a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917502842c1d3d2fa4fa0b0f00515a78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6fec98f1bd45f3ee2f0a614f3693e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e5df924a94ae9d6e34f62232f3242333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835c1af2457e7e25628683c7ce8f8bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e51f0982202307e8a9052cf97663335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d7fcbe15ad76bda225d163baa998a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef8dcca1c70f79e7897420d0f6547337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a6bdb335a53c4010753289406a392338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ab76d8cb755eb6744d05ba28dda9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd805da807a87df3042eed4493a91390340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d176efac321d9eb92700ae447caa6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d790d04771b515b654febbef68a05ad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a9bd4a8a230447e1611558139c82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f16bcd1f8e5b323bf21fd5073a27c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c00ca80c484e970c41fb7dc68a37d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e14d38f29ff65a72f44ef17ac08d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710753d0dea33139dcb2e1e51028e573347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89336ae61f8dd06e35f079224f6597c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2b4861a85e8a3d58686183622e8d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49fe3d81cc4cdfb8fd9cdfa1d453d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c70edd0a4068a6629c7b547c55ca4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2721c96293b038d0b75529f6c9144a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb82f88739e6a6e2fb028fe6e7fb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0740117616344456c5680a93693cfde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7308dca6a07f06522480f8e82fc2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d7a56f394a7b77b8546824b366775356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0890d796586ade2bfd8b8153664ac5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05ea7f1f67c53996bd7774dca17729358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0cacce05ac5f83a3bf40156089bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20273ab6edd780b69ad743411f19f85e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343350c2a0957464af61b56de4e36cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e1b06320250d76b6a25a3998c689362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c133c3f5e94f8e28bf4ae3fa40536f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad907d0c78ea6c57629180e6fbd70612364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ecf332f004e41cba142ad4649956365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0da5ff853a783110df274e870011366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739011808a91ef7f28a3a4690ff2efa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f07e7e98b0502ecc282f523d60c01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3095df40ebbd124225dbef069af8ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31f2508cc6188ac2cd92c6449c50f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99612b1c7becbf0836eefc72d74c421371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aad572b6fb9b46eab3c69ecd22911b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e70118411f2ecf5e173dfde886d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1976dbfcfca07801927b8dee290b4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d7269e092bc3a33492b09cbd6e191375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93cc6c3f240e16dfe0e0e7aea02678376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed939054a5bb0898a41effa4ed2b865377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b87c66851204c0d9ef6660469559b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040bf9c54d4c32860d84f09fe0f67d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212e5cda91cb6ad7f5cd1bf91aabc0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e9da0bb8f608f2b42621d170cbf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ddac452895a5e7c3ea6c68d3b2478382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57df37a0603d25a39345e7671d4567383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fba5fc32611213fce1c0e32b3289b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456407246cd3c0f3e2ecf4af8d08d0a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726907a694c1c3780681829e353c08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd707bc0b12835a0a39e72ea76ecf998387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58394e128aa0c3ab94b35b2a067997d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c4c3e14bda8c5fc8e0c9aed8ac994389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176076affd2beccf96b7171226b5bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bc0b6d274f12325050597bde3d3d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c2b83c9a6ead9275aaf262b2d736d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48712fce7ef8092c9998a6960cbfae06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac217a411e8008f4a05e195af37929bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff031555fd2d429656ddb6024d74c17395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f41a672177620f4e40c118f9d78a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb24ec75bf301e6fc4c7208d2823cf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35197c64ced824c9fc76282ea94fdd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfc26b059aad657d80e091093f6e5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4d494b53179329f7b5a61aa8ca7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a4a588c1a5bf747285127932278d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a854247f352c416a861c838d8518402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf2baf748be296fecdd929ec8837f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c469363348403ff392ccb6d3771999404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f056f4850c29a59558573ce85ca2a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd1b82d26a88a95cfe4982002b0b14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647836bf00d7fb17e39c15366d02d57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89c66155a09957bf6697a1030cd10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6373701a1725060aada36e5f1eb15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e67bdcc6dfe41745b7064a26be192410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e3ca51857514fe6cfb176bbdb79f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6716bfccf2b293e7060f733b5816412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd1bb3b27105a0c669570677213ba4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496cad8f526ace6fe82c28919b503e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7c111fa999f7835bb876c6036ed4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7027e84b53d90827922e39117874b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a635434ac42a8313cee6c7cf81824b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6a93c6ee8f0ff6e72565227b192b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae3e1b11eac800aea87fd7ddc2561419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba9e93ac25bc40bc947e8e26f3ebd8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ba2e6228dbaa1ff1b2623c3b5f9b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5c289fd391c0d0d31bf059bc6a2ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f9b8b69d20541eb0e9fc87bb89c8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a8d56686bc6300296c7165bcaeca3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2903995cae61acd32e812ef1f4379e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c79f1db023373eda695fe930e6722426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e4fbd7ff7d4e6d99bb79cfcf8b95c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc5a621688ed6ddd1f474497057562428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6982abdb6ea6047c4efb419b4f84c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105937c67abbdfe6261f102e4e8de20f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2f78079e53075f7dc4450e82b6a84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28727902a83571631a9001b6588354d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65df32777dce9ca92985bfe3862c4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60cadfb28bc6ca86e4ccabec01a035434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1792ff2524058f5d16ec277085ebc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c8106a2db4c9e60ba638b2604e3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8210d3d72e0e6edaf7d521896de6817437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220158f8e51e5f57556ec1f32a7a6899438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d732a959ca17850cd655780233a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb00ac016f450ff1228ba6b83d7bd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c59431734868dcb087f41dbebec5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e4c2a4c8411ed759504d56bef4d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1006bd27201691a7e964b6da2eaeef4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a393ad337f621cdc19d7acb391b276444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f23404c692137953eb7743dd04d23c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe38d3d5f401de21176620709444e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a0b243702850dd936eeffa7ed628447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cc7e9a235f74721d0fa2c14afcad7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87e98b5746740a77adc60f3871ae2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a8a699662b2561d41a06a138f82d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3838750c0755598c45d9a40a0c683fa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bdb2db7c4032bd9aefa5871e3b0c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e439d2c886b7374da13a68d8bd2d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ed8d4dd9b6df8fbe8a1c94fa146c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b73d0b160f4f10a9b12d729b02d51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57e4e65d9308c30139b89d60167865456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1bb3e8119448096dd6ca940175ac3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bdc421eab7acff56050b6a4444213458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b39e03603ff9549af7743a116b88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ffe5e3b49134ff04f9c43aaee5613460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a863fc1dd25f364d3b9202f0b0b8383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05f43125c8d7da23fdd48eda22996462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55419ca46db6d47a1e193c19243d38ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936204477609b3b2181b70987cba9ade464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ede31c7fda5ea36492fd2445e497465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71274b916db52fce192c64324e8d61e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cfd87c1170a1ca51112e094c814d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989aa304cb25dfd47657d98655987620468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd751c79c82e38fad625e5855dc16c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b65ec6f2bce457ec88ac3641ee019470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab13788eb2727767cf8cb3fd33ff8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005abcd3b4b760c7d9deeb0ed9bf7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01706e1d850fa914ed504e7e78d189473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f13a5b97dec128e9f989ee7bfe0da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a4d47197e51052380fc3d45e6b15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa143274df3dc0b567f7a78989a67b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829cf8ede74e1d31d6d22720bc8119a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae81be05942a66ca53da08fbf2c5528478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2275f7fa592abbb83d81b9dbbc1584479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6d28cb14504483cb590e32ba12c0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc32fbf39d2019467bb8b103a99ff2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba20c6b150a076767913c310207857482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baf635383fff2f267a72f5223f63b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a850b8ddadb23bcab05bff83b8b19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513187531c8c780111a3100219d5a61a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff87b1130136214a5a7c462654615486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22b4a0b55a1b9d1fa1675d67bbbb3b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8702eda58fe7075e6e016665f2f9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fde13b0514a0d55154959ff87accc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40aa301b71d7f9d7221ab40d9203b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c4939f8a064db1c39d7d9f2f0638f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50707e775fc002a4af87a8e17fae49b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c59c5287f23aa6798a6f9ae19150a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec4bc0bb26fcf7237afc15c0a0cae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d93e7b040a5c3f81ee3c182121f74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a5ec7f4785719493d9443525d8d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4c63c82bcb6939f5b08639f7951d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fc2b50a11e92735f67bfe2785cf75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e30497e4fe3da7dbfae16e6784cac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbabc22f66f0ea3a3151643a953cea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879ed3535af103b72ba7a34b800f1e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989369a63fe2f63b6d399729e8e1847e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c38e63a6c3720bd7ac8fa631c4bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b387de0cc2d8b91a46ae503b5745ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dabd3c27390c037106a117b3f7b4f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857215a2e735cbaca9f87795a62f5a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8f9a46c1c2a1d940cb408ec760390507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478977fac0b8d423d96ae507275b61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac517e0269c963279e98ff028e5d6042509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060a4c54a7b66506f38fae066ad2b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac0688ed149667533bdaf6f6060dbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c311e06af222c7f0ed97ec392517197512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f52b9b8b7c1bf81ece9457209febf6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead8c5a31f017a439950ccb96d33bfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b3c4b66eb015b984778d0c4d30707515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba454bc618e439bdf2b0aaa8a8d1c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d218feb58cbaf033dfe10cb24f6df8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a635ea9cf40cab9517a3015893a40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f39f6d1a13f7dce7808501e9495b9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c0f4c8643bb9adb8e4b724a842906520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36ea0581c077cb178cb691425f2b30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f18e3cde8608dbbf453e61844deb2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07385539d45e963e98a90de8ba54ad7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce235870a5aa6886aac24af4f6aaab99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6bcd4e4f5be1c998846affe9c1c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161cb24a1f4ff13c28ae765fd53ec12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1212440a672855d10ab037675e7fe59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b951fac0a21f576fb310270df8206528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11383ee99d6235433a6d6ac65331748d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c275398a12b90ade44d9ccbb1eec72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6ccab6590c3caddb0ac880d25e2f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585c0ae2eba55b68623ba9f34d6fb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824116f650d32a72b2149c45d59c30b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9fbe3734f7d29c6314fa46dd2d48b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cdad5358ba62cadfd722da3b046fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0f7eee9328714b3e97ee2e9576070536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641824c3126416a4345abda7328d3505537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c59935c95676b619ecd9efc6864b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23379b24a01abea16e084e91dad711539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273e7ddbd8cfb1d4626536a22e4c575540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f13a5943f41ed79f2c93ff13004bfc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8063ed5225934e738a40bb4d70194f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a07808590846ff3166cc5dc941c21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959763ec46c6bae3f5c300d044aad43a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47d5d1e7e99482ece467b5c35b41f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d320f376ab8f29205fc123efde3a3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d86c5a42a1b96497983d98a9c8b7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e16b024ed5141c0509a01a035115fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f73b82ae5ebbce6477e054718f2fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac15c7aa6f005352c574f0798ecd94d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab2b98f49bc70b3ba3d75b0672a047551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe38f81e3760aff67b4a26e1a6f5a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e15102b92a34bfc090cafe2890084553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d1c48cc44d8093755487626438221554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328377b33d77d2c68776e7e7dea4718c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ccf6d308efe320e7b86aaccc23413556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e24826be661105bb7736fa5b5ee17b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c37c363c314765e5ed275365dfa84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7943596d5ba5c1153d4876bbdf41b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe14d8bd7f5aeeea1dfc21703066d03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858092d460e1daa5a019a7b67d9bf68d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4417e630433a23f0e4f1d39085b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38f3d405c4778ad3038a66d5e6faf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42eed979b62346ea4252071e1d74565564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfee9ba79e91511f83405e2c647831565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28aaf80077fc587fbb78c5d080083a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818343e932403b9e97293368c91d0718567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148739495bd296a96d90ab93883e807568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b0bb824a38b882fe0f00503810f2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96063b30220bccb5c9b8fa9110781579570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a40e6cd067ac675bdfc33096291da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad97311ee15c7bff36890fd6f081a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03b908f940ab82dbcb674d23bbf1bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f13ec4af4dcb9a77c6c98467439d72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbcd036fbbc61ffbd2a059eced653e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a380be07c17dac5593dc3e041e0ace576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddabeb447235c31f8049287f8d461b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee465e1fc19785332936fca299ccca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0f0a96748857682363a06a088f987579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d196464222ffb8aa45a6757c589040e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2c275db289f01a782bd352540514f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88567272655654e832c3b8ce060956e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111382ffd1445cbad398d15e1959fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef98af3eaca1cf02a4a13c0e1fb524584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4acc1b635d511df2a05e1ce458793585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267cc55f4bb1b1d27e8fbb4c12c58c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcce8093edbcb43af0b75119e1c465d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc46e4fa1561a9a1eb120b398ebf05e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5838f2ec80150a6f8198bf06c3bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d30deb3e6c7f714cb6b9296b827b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2dfc205280d57f4ba4e55d03a63a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938e1597882d0206e9e79872d58b0cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b346c284f1a4e4533a0d2aa26ead593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471aacab6df5e488c841166dc70bb5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d58c704a682f5584b8554773617d91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424d9ab9a9abc85ec011483c3148d92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12effe0c6108514437f3875a8fa8f03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7f925bcf6e31236af4a9d2314982d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f2846a60b24c150cda645cdb40b4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcf93e57559b04dd514d7e7d4a6b7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524803a36b99b343e6ed133bced230bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b810ba524ffef1bd893ccb5621f7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d557ae4c09e966d643b04c12b59f7fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95778fb9be6d520baf2dab687bc80fd7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cf0e9c33c9c63c9da73962966adde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fbee9112ae2c2f072ff3518d12791606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02933778c6dbbf8c72ab8b58511883de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a3001f7efc8163c0f1af31183a414608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801e4fb9c00fa4fb5b1d3e078c4e739609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cca49784cc2fe6536949fbecead41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93affea9669ab6b7186855721251726611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba790781f0dacec69466e93dbf2731612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5340f2a141900fcbb3bbd3a927cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95209aadb053d6fc6aa32cbb7fc2881614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e6a1f9dfd9476e777c432a9c7ade615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534b82d45202f6babbfcdba1ab940f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fc2b002f7592b3a411e24c3a24e60617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41714f52b22282dc82f716d5cf3f2b7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963e81be364f3f8f6c98293acdc03f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b62bb2356a8c29712dd5c94f1eb16a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338e444c063c224c1e04c877a5e5e51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69eec3328b1988e66429d28e7cf648622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e411561c0da95396536f2b42dcd8e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72614bea18195ae9605ae5d5d66cbdf6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac4c39a1b4e3db0222980a710b39d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93cbb2cfc6c65f5a8dca6ba69edf9e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5d43cba6726d88491df706b1715db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db60886b426c2fa5522d3530e5c3b90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20669661fa9ea3d6ac0141908da48f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1deaeb1ec89827a978cd2d6e7a5ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1600f66528f92b3af35cd69336c22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af5a20faa9afec35c47fe359e9e8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf77307c94b250915a5099812655e66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e104c1d1eb2bc0aa50268eb79e631ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547cbe327033553c63c619b675ae50a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6128b102c1552f219f59da2a7fb734636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d1ccea42e68a4b29c68b706527060637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bae4a5951f7ea20e6eae19a37338d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ef690376f8bdc82fdf6ab6f6750cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9a46a1d3624e8ec3f70e2c862585d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933dbea2a698679708caa0ecb02c0e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f2c966cbe8869acaa2ee5c335a8e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f16424b1ba1ac7c52f5d2e44aacc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8450763628f2116a76580376fddef69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b04afd67c1d9b0c71948e5632800645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcde5fcb3d31c0d2c39ffb79a3c8e31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbe97724af5ba6d079c9368980aa83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad1443ef2729eb85c82eaa13665880648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4882962d3493d2a154789cee8854b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973863a425ac12af1b65f4978e209f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875f6c1dd5af03e9b48123c47f5a45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80c97b8f33df1f1189eecb0be579ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c403100dcc38eb2524f7c8f02c3b596653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf882eae9404e7abbba1103be5763d34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22012df0996fb9eaf4a7bc887927af80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566baaf1a40d9439a55027749fb7986656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c15a39d519db71dca3947f84a941f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e895521aa3d35a61436acaa17aeb9ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45abed2974fe5e129b42e4c2f09090659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb28ed379047be6df2445aec0130a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563050a4ec7459718dffa8800831dcda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d97235490f54fb284a2559eff8975662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173aca1b7cb9b7ae975cf19ebbc2cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94a7ab425acddf2cab23c723df1ea0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27385d00d6c6b69d22c58467a4719665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aead4930cd65840c3472e0fe4d13f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cdc7e8ad3d55786f24959a32e6549667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aa88216c38b1de15506ee432b5785668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b0a785187ef6f3dadc4afa8b48a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547008a0ef473f98f21146dd211f9ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be33dd97b49c3000bef44aa165dec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e693abb83222102aa114d47587e987672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757d50cdab5c104250c603897def6b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91941ea6da1c8a15bd1079e529cd7d49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803d17acbc276c46e59910ff031638d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3114f3d247f007dde0ef4ece31ecd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2313b8de29dac5ee67aba0947eab69f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d38dd50210e0c6263fa44d7c40ea9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed668ea6631520789b92b73f67e852679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741719ba0c2b37a2fbf52ef6cc836fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfb1ed01a1a63e1f00f3a136b3e612681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431b4456a2ec052db78dd9be4e29134682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae0796c0335920d22461b68890bcf2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8341b374a6f6541315747bc4be43f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48b4f76923322b554bc3c51680698a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f1b66b84bb0afb5d2e11aad139b39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86961507e7069929ef59674b6252e46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b26aaf26853f94b874993d194741688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626e1c124331659962aef00311d76c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036d6305c0c658adceefbd0b7940034690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd914057f28f9f14c9f45e9834b61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f9f2c247bfe49e7a4775c0a5e930d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21e88b580557b7404b5192064626e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f5e5ec669c9503c97bfac9341776b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794ea881e1688a716482ab52a631b44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585887ce81580e1f59d1fd0f5b859ab1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec95bfdc880269af4c2fa5e87566b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d851ff8ab0d63fe44df36137c297698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74474213a91bcefc66f1142ba9dce1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fece7894e0b05ab01799537968270700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219451a69c28f59c811ca192b1994a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c95bda620f379cbaa3746eea08604702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58160d1dd391a36e09f852da51b3adf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a018fe40cdde6a3c1adddd4446b3226704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34269d411b2661944e0d9bc70a752c64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a694caf6e0f0b0624433aa0660d2c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d05ce0bdea5884151f313a1670618e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e7fdde6718678fe8ccc51a0337e37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d9284bfc02abaed4248727d251656709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb9b77477487b9e9f2e88a48efca6e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9770399accebf9afaab8b3c541015711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49d767bd1497ce3281c49c5d4de070712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc71237f61e28d1925f848197b1b34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787d06934da50750e02d91b00205be8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418563a702a09056c10c7e1eca62fc8a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8a2edb799e0c5435607cc7eae128e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021def5d8c0226071367779fa431e4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc8b4c1f4cc839b88bdd185dcc057a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca315ac01e99cccda2ff4307960b18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df5e844ccffbe4a2c1b72210725aaf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332ab098f256b0a93d342e5aa25079721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e47ab3218d427fe410657821571f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f39cc22fc5f04df62daefec3e47d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfe593888ba0db03ec02347196a20a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea657c798dab4450d754e88df107dd0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e152433943b17b3b0a56f4ac01a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b003a1e0473b7764c8818062cb5750727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745917a3e50b9f9cede0aa8522d4d4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182aa8f5bb08992055ba3b717ee66b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453ff2e7eeab8393582422892778e7a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9047a87dd450de5bf64e4c151ad32c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e158e1c63c83bddf557f9c878f855dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8168d81a7c432224266977c410f0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c7e0c80450e15e295cc3a320a3242734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e233a7076b03f522d0b2ba715fb1d4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de8d70ba343c71b83e5db407838882736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ebbb807bef38546e86de962795a0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30174b06575f7b8cd38cd8feeb2788d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c7b42bc5a105633afa250a2c88e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72274ad8b3b77d517126ea7780c13947740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281549157696da5e104e7c66c204aae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eeaffccffd7844ebbc49264758a7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db89f89f682d1b573b1b896fc17b08743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a457fa2b07cfd51737f5330e0c43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71c9fa21a002c00e43cd00158334e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1491a842ca22daaa3cd5f68f292cb31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090cbfd76059dbd9e4ef4a9e7711f10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863b51067dced50704d17d03e988425748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7ac046ef8dc27713fb58652ddb30a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f72537f8249919ffde718333439b0c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee1e3d385d68ff662968ef6c0b5f21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3264d999a5e49d1af4b184069d12e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8833750b480522f69adbec522f28753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c15044edfdede22f7e3630a11028f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0658e574f63633d3abca2e4831a7db6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b38d350a5016785cda38ff36beee1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e750c217148fe710dc4f92cae7d6ffd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1914e2f92c4cbbac647cf20b8ffd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17698787aa456e8d47ac1e8ee752fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263810cc5286ced01c3598f2e580424760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db4e4bef5a50ec30fb00e7149ba987761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467a17029594c3382e7e6bc21a34a1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cd8740106fb08113481ff148477ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc07bc7f4667644ca390969a3178ffc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385daa29c357ef1713d5025594300d68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a6a42c0ee9eebbe85592531b9b121766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c0f87454af6b6ffda13d542b9ab1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cf0cf071a7930fe75199ec312e582768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55b943c582fe9bbbb23620e7a1ca14769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc2d78f1c2f8d75ed1c7219aecf1ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306af3f45ba9fd4ac19784c69f2e3b4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28f85f7e0cd678bf1aaab8d966c626772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f9f138b042975840fb7fb0acf873773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4db3e5e7527ed61fd5ed540965ad7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67270562c56b879373b3acc2789a35f1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c945c3c1c31cb00426adfd8629b342b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7f4a44aa1ed5ee1123c6564259de777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562ea6014f367bf369295d7b47c6243778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25a43a6826d4ed9ecb311aa2a1c19e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018566626b0c214be65277e9ff582dea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630965cdfb44143f4ddd34938353ae6d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a2b76dbe5001a6faf93aa795a5eb6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8822944f36186b1d8f1069e11b24783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d54fb23a2b451d1703f5044af4f4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580aa65e8e98833cc67edc2e58c645785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1928620b4d9d6d1ba32406cf7c25e64786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f82186fc4e25f21610a0469ae1c7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3dcb57b29ed97910e9f2099054e58788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c91c6850b861d8cdaa0646244f50b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276739facfe2eded53cc283256c5387b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79340f2cd97747b65789c1b8db2773ba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da695044e51c27c642f9971666edbd6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238613d375d80869749a8e3eec1eac48793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28667b3b3c57370eec3799f07721a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649af38e023302b0b74fe57e0e14482795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6149761b8671808e37c5bcfccdf917796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ee154372d74453dee2201b5fc91b9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0b7dac54760608ab085069b364823798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d4dda6729a01d5c14ce44dcb65373799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d9b27e79b7618696d71cc9614cc98800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb729be7792b60bba5dedf0642bab05801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b7080fe73711a6d006d541f2b9af1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a565456ca27905062842c4aee369b9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a436dc392b08481ea2759b4af9987f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d277884c3b17881539e9c5c6af7d30805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4368ee7cfef1364a9f84d10fcaa13806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6973a331a80b97acc645faa6f7ff24807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac56f02d976dd0c67b9bae3bbda4af808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9f83d50ef98cace2852cf9f81a22e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c820eec3e1759b757344cdf248c2d0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe76896ef60c10b17f02d5f855e69a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db3fde024a1453d40035116c5277e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd283f83760e55996dd45f498555f0b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e827ca634858a1c00c9bec14d41705f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f61b742a93c56dd208a98388dabf3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b4aa6fc6b0dc7cc7ad28d565cf00816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe77f04db30191b79a6ea4b17d07e97817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159273243461c026b5a5383251653bdf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217145934d49433d9810f4019b72d9f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8514fe3fc4ca6fd139e3c47c5cebc4c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b17a15edd9e30424ddb37777d8fa0821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7231f1123921477d90b4d6f30c22a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ededb703f998f05b12e21019bcbb25d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c46de02ebd7d990ecdfd78e54d9513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfbdb7f9a73aad9f6785b5a0417d2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32508cf8983f9050aa5f40b1d537f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3c71cf62b8d1a02140511df9f33d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9dbdd0e0f4856c02ca07a824cdd577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e000b3bd5b8d3365c4335430b17fd568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952ab9ec7a66734809a45aa3bd8319c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c5c92bea2dbfa0d4589b525b859e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171aca51a982c4b36340500a2c6a5e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b069e25241524e7af701f27e76d068a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a423af4e9a8f762473b969e6039ce213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccf6d8121f04fba6c55c60f60427e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b261d6c96785e5b6bbd288ba1951a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606e9d92faee2eb0723ecf5436e2cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300899b4858873d980dc380260f587aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238478cd38128e5eef912a28e17296c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6440f8ffd7070ab85aa9fba46da2ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaee30bd9543b8bd670a849e6c2a4c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e44d455bb1d72d7cfb89f955debc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ede8962f5b4d48788e913dece101622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb9674a4b1d45b290564c5fe3ab01923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a64ede96ae9a1e05a7ad11d54553ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da6931c68a00371c6af02e2131207a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f85d5479ded071c1610d8f2ef071826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee5ae40ad2bd7c0e3443cee8aa15ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14142f756177dc7bbac779f382e2097028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccd4c5d6a203c3399234cdeb1ae54d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548dd40d4350fa4acb6cb932d74c38930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c5bc2f2b3cb5183e7d491ec12aef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88256edff0b68e39e05f4ccf3d4b6cdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8761265be20907490e9b1c1fde1ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c637fb1b8cfa35a20122e3b83077da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e6a72a405774ff11d997b34c1da435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24e8a694462c83faab07198483901b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973806b2e3083095be0dd40ca131336f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9db62932ec9d6a28c4f000352f0f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e9b5e0656730960174dcfc2ac066239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1fef79455d2701fb782a697788c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e7f3b5e40014d2ffc3e8c0087696041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709bde1ce9ebafb4adedddb246ede1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf02d33ee1a0b0ffe88154513ffa2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8284ba3b00a098a723a89350f2108044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ee0fafd507a69eb52d52874cf54b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27371fee4f7472f5a67874aa276c7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686d2e5b39d23c589bb89b84dc21c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78f3ce86a1cc0f61044cb0ab6c7b6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45b11d8669aa203e411141a89aa04449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18630cb6c6dce8819ed511eca8f2255650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83f79e57ce20210444ab2e320a5f3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f86137397df143e497835d58011d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716742a6f402b1353c129c7126d946d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8604e1802c150240c504e2bbce51154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629867ad152d31fc2e81bb30dccd32a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729c8c7534568c45cf1a9399c91ad3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ac0a9fe82b1eba09c9daa299444b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c294f557d4fee358dfae4f51f9eca058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d5f6bb1c9fca9eeb9c594c7d439759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37232776a97a0a500a8930e1833ae7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234c3e1a777cc1f4bf8e00604407cc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a704bf95e96707a407f1e9c5539a4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b01f79d09606d3ca4fdcdc9e600863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2068db25f8d074611b480bfd2b6bfb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccd9d4893ff02580957cda9c75800e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ddace01df0c841da3efdb2dbf160866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d915c982ba7b226e71340191f84367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4a51f875d8501a6dac676c83749b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36653491a17eaa078dba49ce06ebef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e23a34b82c715ada2dd0fa15ca70570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1f5366021ab2edbdc8dc151cd52d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c99b23ecb8b801739b14c5cb5412de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ebaba324b697b62a7fe62b84906c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c6aa1a56234bb323b54b8e86edee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796732c1a4bb940b3a4b751b7cbedaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c899dd2566c888fce91f6487e70dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc297ee6486f6136f14885bee5c5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc4b78f31672d280e5c3c3a8cd450978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020138f4bb5db67ffd04b8630c9da50a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57f4b2a049041f2c70f88751b98b0780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00893b9d137d82a38e56ae6ea09c1def81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751053df92ca6ee6ce6620e9cdeaf8ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa28bd4f3d6cd600a89a5ca9bafea6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270a6f259554cca367ae9cb8277865c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb74ec4930b3ad9cd7ea91e79ae3bd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d6c72f5e72291fb152298b0c8d16986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f1572705ceb1c51bd91af69d054c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f72a3250c206a09b6c5fa6d26316588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240d7483d85919a478def87fa1bb2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0cfbda9565b91c31680e10e4586c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feead2b009aa9267e6c443d2ccc6d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a39ccb819c197700f59cbf82751d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d487ed9b14601a7356268fbf7a8cc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b7b6b33ba2e3b1f0c5707006ccc3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de8b1dc60fb20f9e946ed71711452095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409f3f2695d154af324da7218ca687096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcc4f905b50fd57dc98829fa4d7c0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7351c9375456401307a3d51744b5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb25f99498ebfd86e217087ef535199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e01c741e57426a1d7c17d6a1b3e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377fe15b602f27f8f1adbb5614d8692101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a5e329703b3e0435b08590cb0bb1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546c77b1ae19a4ec5796b73f9473b56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b51fbfc43d6a9dd43ebd559fedc055104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f761b9e913a3150d4cdd56319e976e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3630d0ad17a2b924e58d82d89cf59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ba55166d72bc91af2ab135a4fcc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24ab5b3abe13b553138683d71cda1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d52ef230b54e676eb4a5eae8324ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d5c35a02e4f4946b30ceb5563891f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507354d569035271d34484640e350503111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb79e1ebdbc70e2baeea001f6ad29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837f3e3c2684c111e67daca950e9c2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b474ba34e4bb93fd0ac618fc40a44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a898b7ad9f64b691c9378d726e1b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7d0feba510f9cf84f0ffb1f464ab1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d1d7c685a812fa08c3cc67b86f036117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9916aa21ae84f72f4aaaf69d2bda56d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155ca9f08e6a4081afca1f19dd522b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bde440106c1bd15bf332230bfc62cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773ce48d2d8a15cf4f3a38990b57012121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8fedf18b4cf48b01da1b90cd00d0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f416c86cf48f83c01bde6cf44ae3a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c58569b42d5986bea6b73ce31ffe4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182509ce20b80c9e2ed28eccc14f2c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c073f211ae69c862cab46dbe2c18f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa44a2fe6d2439dbd220f0840b02f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4af3d5dfee6a279a4eacef652c6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411fdf173d3513cc57d3ba80f923592129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8ebee0f79378a2cc1c45c0663a9c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32a8f369f01f18d834929a36cd15f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbfe9e569961a21e96444120d0d97c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a74d2a25caaba5a12416e7f1cadd78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555365e8e13412a9bcddc4cf3af0094134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3edf2f435c8d7c9348ae30e8f98442135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0695f99c9a0b8d7b8346babd4ad61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edb93d9dbf16e7c80d9ce6e51e9c23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ef64879e49ad017a5f984e2343b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb98411515a5b27a4e490857353c8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302246dc76190b2828ac38a72f69b6bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823900861edff970348a4f6e3cd1d3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c5756ef23f66da95b2b232273150a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383e0c35c9282470e512fd6b0bb661e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d1030ce5b75a1f30d127bf2109fd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a9913abce9a893f7e8c4b75e41ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e5d75e32a47329c71d5195be849f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81652db72908656c664bc619f0b1e9ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880281b4a8b9544cf96d93054629eaf9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33acaa7b7c48c6e81d380a10feef956149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebe80da2f8ea59473b9fb1636b265a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1dcec2a190aeec815806e46fd108e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377676646672553571a72c629348400152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd139e8c4424981ff264fba065188f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b90684e3aa975beb56dd315ee8b2ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dd927f29dfd79426fd219fed259b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73154bf25da739d6b1ff7e6d402043156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116df5cd6e1a7b5909165c85135c598157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed929e1803f618b6f2ebd2afade873158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b0470db4ae706ab1a0b9042f53fb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc657975ab3e2dc25feb22bc78d08f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366268ff6114624db2a5a104371597a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87fc29b6b3a2f75d3aa12e88999430162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dd09b48475b490d06ce2da0f1b366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17961790e0d529d96df2803207320d1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d8cac73944f0e896d385d0bd8d6cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46908901a34c8f0e99ad45c352452d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae5211a77dc9b78263b23b6534370e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee0891bb1977473ce2e445c47853e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f8ab097f65b65f3161542a3ba1435169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b114e6baae52032dde3a2285a18977170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031f96a17b8ef1adb19ffb5f4e6562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7872a44daedfcda4502c6d9e6ce21c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ea3220da783309512bfecb5a25b07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cbc5aea88f8315cbd422d72ca2fba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd36cc8d872fc247e43903fde44e1dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44fc01dc29590d9ce289729443cab9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47fdabd5281da6f7aa896db1c97d0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c47bcf27cc5796292508916f042ed3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bad5b658a4c078d22c8c9b99315b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c9b411b0e9ebb851c5bdf1a8157b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cfd80fc2dfdf60f9e9fd85e0ea2c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe84c2c6d5628c0e6dd72f8c72d63c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c813ad0e0e6416f6b1ae8f5136e90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52698f7ffd719aee61dcc37800ceace184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e76974cdfb5506e5e94d92c0876b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6882d253659c3012240ced83e263da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077b667ce553d90cdf6b425acf23a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ccb4359b9465e42c6a6ce2e3dcd21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1e6856256348a4d053fc1eadad381189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858f6e27ace23eab7bdc9b4ba188c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b05d5143bf94de78893719fe1f9f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252cf7af056d7ff23df14d07ddb7009192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be968e6a78986a7de68576a08f969c98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a182413db710ecc88071c7095486a6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc44f7de046850b4861c1b9f6a7502195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb148f0c34309b143f33cf93b992831196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6ac0b0b3709fb2acbd7da915b650197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa674683a5ff096a3b5f79ed81fa8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df7c0e1548cdfe982d569d4f027a1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835637babd8b738509437f3efd34c7e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d3410bca68e5d312f92526ebafa00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befceda5d93fae8d1ca4a0428da5f3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430e8512bc6987ca2ad052b5a863df5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a48c18a94c2a0067ad176acd990aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca19855a38e64f2b3101b2dd2e8d3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b2435562a8ca5e7fabdd3dcd5471206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bdd5704213c3f5439cdc845f48191207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a834f34c1fb5dcc7b631f0948b4752208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8abcf7269f219a93eecf01b85ee4de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d27850ecaf86135204e165516ab804210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3733dd0ce84731af696ab0be13d76c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b8257a496ff04c56c380f1aad4dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf27419cb3b05d695b6e473727e39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a85123196ea89ba3afdd97d41dd4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a441ecaa401777e387a51868a5ad1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e9d55104839b51b46c0642162c5dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc778c47555575c767838d1d8106083217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915417c2a19f98e30c3181d04a839d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fee287d53b4780d3e64a1a85b682a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5271ed81c1af41ead4466e042fb3a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d39ed58e16454e335b0919d2a470221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cab6374dd8e98ca29f713cc6bb50f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477e5808cded4687c2864300c14d7c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c58fe15676ca89b47f6342ffb4f01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925421dca11aee876e2ec1b9c76149fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033514ba2d627281474d6f0d869b42c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0d7f1aeab03edd99e6b3f6b73fc7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f663b0c7f686e48c587a71702b057228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba567ee4298be128f25b923d75429229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf42e550c0b5f29d85631019a9fb0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1848f68f55d95a4ad94dbb96221067231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e65e7263ed36ea781407899521d509232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6d1de25d55ae2e3a68fb25f2cdf18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedda570466cec362be937d6d5ab32f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81fb39ff2d429c6b96c9e974884a57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55023b3f8090d97d7ea2a83f3b03c873236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a94d13f074c3b68570e60b2d714a87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b41cbd5bac365e85db239e28d6c46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a0f834762556929d28a68ee0da911239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1a6c28612227f7f3dea2d26771f80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b97c636090a4f4c023f2aaed526f94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a28b44df05d275f281b32418c220242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca498e0f1bee2910c5ece4e5d70b4982243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4a16ce389a8b65b3d8deabd55c5e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1fa19e61b4b9da16d7d7bc74e35c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffabb52954da6946f019dc89095c36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443daadc31f0ba7b41fe7efef80c4d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10db36d0c966d171da10730bceb940d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223eb4ebdaf67ccdd810440ea33a6c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df538401d233cf8fd7c4669882851fe9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df77e6e284d7b1f7c7262936f329512251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6081121a4e8b685944563546c0d1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd88ff79beb1254b58a58c828b0baf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacca8e790b2690381c346e60eec62f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0541cf74a08bdd525ec3c21567b80e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb6b9a46c3975bbe200315a0ca5a2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a41928d02cf4e9eba6310fd298f9a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04b9743891bc8a86d56dce514834a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdabf34d83e009a560a629abac4275259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d431bb1233c5ed1f5b391390b52bba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b25a25b98e2f2abf95ca46841d33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905802ca2bd1314dc6161aef06b8216262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82453f8d0e584d52e687d0b72638e654263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c42d9615629766b0b9a0057ac8720264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493282e33a94803d9e20b2991b62ca2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64e190f65493ae1fc7a01275a6613266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ce58df2df0e37566ccdb1d84b6bbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c47a820693416505aa9aa45961ff12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001fef01cc5b3988cd17e8bed17cab7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a216502fd311459bb33935ff4967270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a11e1d5fa099d6b8e324ed8d96cf0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f6343fa3f37cc87a2918cc436ca42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ade8c2159be745bdbb648dbfc9c89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fd460117e4beaae149631b6f04f75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1dfbcd91ef67ec163f08f7c70b2d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc166f2f85a3751a60ca6316bc1676276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928f589a86ee866bcf063a7e62a9c27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526aa460ddf832a65623540ad9adc8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a37e6a950fe67cbedade9ec860630279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944988ac4665b1e70bdd8281bb90446280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3060e50926a77e65423911ff063e839281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70757a19254b78037c1022a10aec71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfa97e3a1ed6c6584832f6884137e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae43bee0d1ee055d09bdd684cbc64d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb98a922fb58c44e052b8bd6689b79b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7538880c328c52d8aed908e784e545286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec3b85c723de0e4986d1232f409a6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbe93da7518374faaccbfa72cdfafc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d813028584f7c19f2e58fbdd1653289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb52feda3dbb4050886c4540108a757290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e4bed11f69d82db7039553234edaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045727827998d74489086890459e32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3b537fe30ce55969a16740e81e069293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c7e7b0b1c014a3300e9003873afc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c2e818a624d83f9f7d94576608744295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645efa21271a8246a869625d1350cc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d3b7d0722a6671afb394d9dbc0277297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95928d9f09b8873f843e14c48e5a17c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b741050a0438fb92175fee27097ea6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e88e9b12f2430b338bfd58cca01d87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3dcca33ca8c8aca97dddad471cf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec1586ff4171cc17717e9df57b3fbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a046eb5d5946fcaca80d588a6072af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d835a23bd4d076f1ab86c049b5d4ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b502554444779b945f14726f21a2f4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f70d118853d3e4ea4af7a2f03a317b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859c34c630033ddbdf39369f161fc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de70999dad3bc86f810b0112688120308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0670fc74f6bdc0c80277cf97c96448309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b86b5a855e4ae3b88638aa5dce837310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d489b8de24c30f16101aa07a455e987311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf95e6f5232b1b0b680dc6bf19ea0da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e8c2d377b823de086d83ca3d601b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61075952a35e34cbec3d1432219c191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775adc276eddbe5a8326bce09a62027b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b8430ddd9dbab7ef2fd4db6934d89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848464b61b9b617be0a29644583d924317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a04ca08b00b3dd11919d11b0a1c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0184bd43529a7a69b91d7cc3f0a392319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70f90cd74e8df182fc17d1a083f893320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ea6115b0f62d6e2faec8719addcb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1461caab11d6ebf5889b29813bdc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d032d62a0a2d0737fb68c084c314a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1cc353e6c5a01f6cbe34ef45df522324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8275abc8f9eebd0e38881fed26345325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d020c96868d61eecb7901ca567350326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740242129c539f5375eb233346704e55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e7c9d943b607c39bb38015c446a4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c52767475fa9169d7bb01e41230309329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291ca822baa362a568653863e2e9c4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1141ba76b179598a851738b6fbde7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b614def9830b44534a64a4d537ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d38361d6da9a9aee0bf4a079b2f59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63956711c9b64a512fb3705b2f151c2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70173aff25ed45b0cbac5e52af666a8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25337f5dfb12643e541da26564406b41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c639fec588676c597c267f5c0d83df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7eb53f44e97032d17f8a5cb2dadf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b572f272503c717d844f10c3a87d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee66225c821544323f8e53d15f3f348340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd37b2bac7895b288a1d6afa6601b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057da0d366b646618c7141b46f70f6aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c0b9a394ca3b927679b0d6d94646343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7178554e454e811bd15e48fe7579f53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661cddde36f717867c4330db6eb75d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3877341a961c857b8ed6840b1ae8b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41456011718bb95d8d672a0af178f54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ba0db96d8eee3d2633fb1b10c3c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2e0aff4866bf6887328f1f0e51da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681596692db64a176a94af8aa7366a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24b794d391897e1a858e4a7b972d54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee2b909e513349635d43bfb12dfb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe35eeaffb8a43a399c2553d17e45f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def45f9548f72d76130592f9db4158eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92332c1f66639f0e7e16a0996df221fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e702080f6fcdcec3d6b4ac4dc4f3fdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0621368dc0b37631e61d723b56a1d78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7fb04d091e90b94decb72c1d13ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650ac3952eb657ad810c22b3a5bb1fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3017dfafe75f3601a0c81c87f51bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d37d04ae19194c5d77bd9d7a15550a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d6bdc8cc8fe58d16ea621eb24e0c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093ba6f2d1906d21873d8d505090253363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca521cb1a75cdfe840be769186ed7cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499098ee417241a3bf5d96826c08408365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06d2b5eed3d6c154317ae07ca3752f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912dca047b8760ffeffe012f5bd83a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0d465dcc2439140c2da1813858440368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af76b2e3c978c386ef8807b24f0ebef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4097acf1e1ef9d8150a9ba78d8b55e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b63b67a4acd7958b474e442a582ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d932220718af3c5029a8f8d8798fb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4d805d4626e16b6f4721158b5311a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c1bf20b7b33e67067be0adff2d81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353fb5904c931e036a06e6425ef3078375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80357307230c9a8f57f8fc3f497d53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dacf33da30bdd192d79f728e4483368377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577d498a7e0ca3b57b1adea9750007378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211a61d337aaba72a01858d26b91174379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9307632369ad2dc803bdfc10be5ceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8c2afedcc88700b8b4445eac99a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ac2e82743892938376bc2a8a2d91b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a33bfcae1db5d52ead3a11167d0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dc7b449926fd4bc72f21f54ff0d5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4778fa48ce706e9ff5b9a26fc529e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba3b8b6ba1b32dacee7b77e066e9d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605f38085102105555d944e8121dfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01272897020764603f59b1e996160db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a296e686bf95662fc70b7abf5f4ea6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db0a8c1540be0ce9424d3d8fca2327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ab2a28c02d4f32550bac9fe4c61f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39460fa0d8d015e99abbf685c1a83ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d41cea83bb7ec8f956b024370dbd53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b51a7f3ba9d9f9605e75d132a4436c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5de77709fb77dff43c18f1d5b4a8a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43722025ad354245298d1c27cb4c9a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25f628ddfef2b5de20d97944b2bfc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439631341f16bbcc02b05c63d24ba344398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac9ac2455be42ea8b307160e7141a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22d3a0bf488af0039d478ae85ce029400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03a1d0ae39485c662cbc52e9e4fdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff852cde6d44fc9ebc8ef14c0c0ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92167554a98ffce4e605249fa74b66ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbd4d1980aa840e1e828d13c55c75a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c49773a59d92f2ec3a2fc5628f6d2b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf4db1790e03cd492562f2b022f0de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631ddedfdd7d6433933df8946faf28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3f01313dccaea5d9f3b38e7c7ea12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b63f2f4c6ddba6d8d63a70acb592409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce437f504434e5866e29252b166be56410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aeb8e7d7cb27e0b2761bbfe488f1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ba46d3a45b1056aacd2d89f899a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcdafa9d73e4404cfcf33ebf74393d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe0711bfbc4533d2a0dc58d2bbd337414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8566550cfa1767f627215718d7007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b9ff2ff74c264bb7bc35b3827d7f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb5b331ad439cbf880462e7d77ba4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66cafd7237e426785fbef13f8f3ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e22c61a132d2b1487020eff08717f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6c1e77e9acd6f1ea122e7d094757420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3621682d6c474119095b885edd05cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de16f19157c51807018e27d29b2ad4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4e7bc9c02b7e3baad9ed193bef44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4a1aad2970ef94ac763642e5f794c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fccf8a37bc56a49a9c56dabd0f4d2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d964ec4370f6aae5d66ba6626029b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e83cd9ec91b762d46dc9c9ec60cc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59dd9be45c676b154685e5d28c4fb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd307d056ec33b7c58a0d7a05cfee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50a20c70c14320cf9029e48ade025430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf5038d0f5a1725aae85d6aad030a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa8af4f135ef519b4139080b35637c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e2ab620ec996b2a26f38b8da3213433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6334a7abbff853630555213ac4543434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d3447319c72127e17ae38fc715bb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d6f293df03f777ff6edb5b030931b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f35e606beddcd8338d77de1a1c936f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba43bf55cf9d5dfdaf675c601cf90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab220d86a3e84c01e6337f4d2011fe62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642871b34ee354a6ba0598f196a92d6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58e284b265d237880560889fd4579a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789483e4dc10ab6d67b8189556ea367442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2b366ff419b1466e3aa95269c0a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed2b1d0ed90d2bca05d2582d4543ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6ae5e6035ab37501a964e7e51bf08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0d75f364b6f9d666f39a56acd66c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a1f0745b10f480dfaebc7baccf4ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdf92dde4f82856d30679edc6f7b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6dd842d6db8dab774820d0eb7a65e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb2e525d8de30b8c3d75667920bbc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23866eac332fd526f8d6868a49031ff3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202efd1d487407a19ab4c0a12fa7819452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549e7efad53945fb447af98363fcb13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c906528ab10eb85e32d6ac47a852ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7d750a7b9a61ed6b8a6fa827f3a0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129dd37f44bb38c033707fd4cd14ca9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940fd9474ee5f8dbf996acf8a6c9ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388b5f55ea619a9d04d9d321704c115458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b03e5372a10148b9402ec00e7fe6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b01eebede916da28d4c41acecdd9eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380fa00709d843ea824f25b0a8cd0c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121843c66582239de9f570794ec1e0d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e51c8657e81433594cbb7626f47747463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b8ed29275cdf7c88a1daab02a6bef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b25b96c1e6205e810b7dfc75ec0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7fd7d79b7f024fc0d471ca132123e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa223d471556ea1e4e5dd4863bf6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5bbad67ed1475c8060b9f74973cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8d501e51537d7a1a07f06ef1f5051469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76979a4c077b54e4cb929d6d58cdf773470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93294aaf25ecdd20d61703875047e10c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73254dbaa65a2454f9f353d53b45e61472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc46d000a86f6a456f56a69d87b2b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1051c6977e20a33c53cae357e8e264474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90c68edb0cc503d171e8969ff9bc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51001537330061fd800b565b0255ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68bca974fd39674eb292c001b86f3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4453a54910cbd767323464bb6c5c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1115f7f36d0d50f6e2b9dd386a219479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0fed9a146e475984ad7dc6ad72a19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff5fc2fa4c2b5830ab2bd979667d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3cc6e36dcc58209a9826fa9f77f46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb23391c0d27aef264fc2139a2fd66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f0e5c7dbb1111633a9aa440120ce3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66334c5fcbd3683bbdd97e2a98bc871c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2820656c4aad67846813124ab4cd86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d0f3f6753a36b0daf6501195a66e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80962cdf337638a07741b629494c80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b88c4965e5d008b18895aaeffccce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd90c51a7b4a84680d988f511b7acd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab283ac1b4149243c7d038c700b748491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d3ea7bd8d7950c2e367093185ccd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e967e346c34a2dd35071fb2e94815493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acf8f58f0c752e3c1bc050dd05970a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641f3d74d37801ad8ec9168caf2c6e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4cde7648196a67df74a6991e9821d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bbdb622f2967fff1dc0f30b3430fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301d6d5bffd6e9cf1706011fb84515498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce935cfcdf55e9269a13dc742f1ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d6d4602b80840fbccd02f391147ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08f9dd361125d853a2cf8c65e1e6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a95d4b6b0a66888301fa28faf729502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809655f0085ce32fe4ef9c3d992cb1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8ea12b3787652ba833297ac1d8af1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead6b84ac6189dd353c732ecd8748af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bfd74047c73fe67ade9951e329af8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd7fb89dd5df45d210ed52a4c00025507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042918f6bcfc1e5b56fec1b41c37a682508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05cd4486ba3c8fda17b9b814d4aa2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161198aab55d4299adc17b4540856bb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318680952364d57e194f5b8fe5c46829511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a64b8f9459c37713b60e83802e0944512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322e5ffcd823b335d6dd4b193160647513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bddc995a2cde368f9b713d6d040c23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f6825f9d51a81bb68ea61a0df7903515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e930891144dc5c06ab3066309242f81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3b90aeb3d572fb6ad8d5750fb96f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32933f8764838220d6523de038931a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c1c33bbcdbdfb6565a0a26b7d4318519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a250e4d19f0c7b3893251e080bea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3cf768fbeb85c08671f133c4bcb07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403dcd04bb696f7bbe6c5d65a04442a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3445aecc8fe3d2f119f05dece3d5fe5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ab0815b6dc31406b1508a57806a25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d2270070e0c2899a052e6e4b6e41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95f21ec994ca5bc61d15f088a493e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba3de82363b824cc9540b7d19f1d1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35fac0f7f49bb3c0093e3bca0d1c52528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd29265b668120db28e6cabe5a67a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204d2616f697b9f99e4a1784ddd8323530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a87505c7c71b298139f071b04148e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53217561757e1c02615f2362d37de1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a0682d871abb7d907fa6e563b626533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60385b2ac95353dc6b43266bb56dea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e21a45ac6a8f4218667bd395f111535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd17e74094a9e89c055e6f9f91565e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373242c87fcb975008936d93f59e5eb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3c36275726f72be918c9774795953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae28bc3f40d499da9453d49e59f792c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ccc4a5a09cccbb2d7bf20f5487318540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02857dc89efd2e7996979d82c42842bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a765388fb889c426505e9b82eb0b1b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4e19245a1f5d859a118cb45fd904543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c97b65fab0849348fa82a43462d2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb491460e366edc2c363332d96f4ff0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c248d79d1b21c1458c1ae9b0529034546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc0e54752026ffd659f31921ecebde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f88539415953efad95fbfe0e8a4931548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc1e3e6f0627d6a21f32b80f4d4bc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e7fc9afe83cf01b949499fa6f99d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c27a921132050c09cef95b71810ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc6925943e9b56fa19ca5ffbad5cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6c61b1e20f4b82792cb90569e37f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89692da0768f597e7b4cc4f50763905b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28964f17b150b482a693f5cc1da0cbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75773bf2cefd94130995e7f57f92cd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8402ba17bd69206d43ac8c1e1b4ef2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21eab473fdc4f7cab4557fd60e8703558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3de9025110b4e4093052c6fdf718b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9f962fe794bf6a68868f4c1c0c4f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f80e77f8f9b29f093648643bea9ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a962635a53ab6228005463a19da94f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450146dbbf605c045064fcaddfca3fbc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991913acb29e1598b6fe13138bda417f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa7233e91a74f263aefeaa2b5fd51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157253ef3c3e8afa8062c4c48ceec16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb002f8f72a991d29d16010b0154c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f5f777ba909083e914c44047ba79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403f37b2bcde6440578aa64902194a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adb6bd61444ce65765d672a708fb51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb713c8ce7fcf9f3682a62983cb7433571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8adf95e475ee61d19384bff18e67b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec43ea73ad50da2e0207693fb1d746573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68262f48ef7d3f89bd69634964f8878574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f1743c9ce513500cdb5f1ccd1d6a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c386cc1c5c577f5e139dc7fb6348a8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde1f240fd51393a1519c4c5d4efaa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb7bff38a75e879be2dee54d1195d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5bebd595b8c215b5b76f62d9115f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce08f72964e5ab95395432d3064010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246587ece8ba0b53f2ec4fe2067bf0aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f399523f53e44af269ad25ad0fe919582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fffe4b1d8276d4e97829d2fa82be9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f40795ba0e8f49c5c2e61bf07d97c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de3da2273b785a4757e5f9fbd02877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27beb04983b28c5ccd31a546b0a0bbe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6dabe8407bc4c3f406a142cd027f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471805547a737dcb26c29c6f1ff20bd3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef177177ee64654100f6090c63dd6ef4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6d1e233b397673d642d739d82c13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc817114c2ad31f6275a12b6054107f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c76fe50845a1735544946bd236a638592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85afb6347500bb44958650a7af030f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa428e8c9501dc3d104d653a0535ad9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbf926b01c07048d099ddb04c4a5f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c92f83a24830a77ba2d12c3340d0d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75496a3696e9bea7c9c91edf71fe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60a2693a39e045997465168da863ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de26f9cad3a2cf775ecd8646452b326599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f82fc546d9bf5c38903af8d4d8020600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9a4e0046643298d29c64b6d9cfc28601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c304ec7395532c4952e163341f38ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4902395f3b441497c88f5a011e9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd3542f2fcc44e97b810c277b95006604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491184b0602fb2e831024d0d186d5511605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2c9ed1b1e4b3bdcce08c48ddacea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a32a4a73b333ccef854bca47208a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267431a5411a14eda110c575ba3bfff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4ef57691c016ade8f206639d42023609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53fde7e122b4e4e0876da606318755610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b643748c0c012fe009eb9404c5550611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe86f60f0b9dcd60dcb8e9f6ef053612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ddc85e77e51d7cc14df8c8a8012f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebf0182e642502ade61c4567823133614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ed63c93719543fe01b622110ad5f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34191b1c85626b7dabe1c6d475a587f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930bf0ba1a8f7849758cee6ec2e3fde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a2efc57f377b06d0bfacf0d2dc40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390a21b71422d130f0204e5ebd3aef9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a2cdd0cbd53d869cec0f5a4413e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f99fbe06c41a0bab34c2a16fa75f56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a33cd8ae0fee5f324ead19e463050622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd639dc98eb66c20c22cb701449090d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf4c0cf98055b945e24ae23acdcb59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d94cec0cee7db190fff3ae647828625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729788153a9e171af04b641dde99974626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff63d34b086313a2922b04137c743627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b076aef704de26d3a4d36d2fa3f1eb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f629c80b790b7f113b269cf5b9ec6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daade78db4bb0ffa856a1377bf8906630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96137890026a21ef3178664341b3104631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1e0bf578531727ba5cc2ac2a64cbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44284452323b665ebed40a4f9a678686633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ac2fb6b3eb96d481c776ac9a23664634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3308fa853ad50c1c2eeeab108545b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af3524087eb8bbe44683e6736f5f4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0942d533f2a20204bc90736b6edbc32637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008c11613d44010037feb6d71b38660638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789eb81a657591214a88f182842065639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d71363440dd4616502a5560b16db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbacfd2c0716ac200e33cb3afce0f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e06c057f8d4809a66afdbca7c0a57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d13ec94f9528213bff241f175736c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb5ab81bac67e72ae09accebd2fa1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0dc0c583cbaf98d8192603eb9750645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1d5ea854bf8cebd1fdf305980e6f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b676a3a8476d1c6558096742a364c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92b41c9734834ee28a5771aea2562648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3672fe6622fe11bceb6cd3f82e3bb90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410e00bddb6b17d67fd9e28c6973c6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa1b944a2a78c08b39bd1304912655651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d34f49125d5b8115c14448f8918ccf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052521c929e9a00d8f4de8dfb48d641653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca576f8a4d6d93b2a38d6a45b02ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aa899977fbfbbf1cb1c4878094c07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6adf11775dfa61c0362d08810ebb62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042f9b51901e2b7c103dd3477a10658657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fbaed7027b4e6c9fdcc4d0dd3612d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d8d0fad0af4115e976be089cb4999659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4929194b6ec641d3dd8cac6e0d514fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f2f596beae6fdbd38670f3dfdf178661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb51f775674ceafc5f3953f492fbbf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfdca9d044efaa3e322e4ed8c59b06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ed008ced0a8bf027ba96796ffd33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937eac69440f1fb7effb4f608e6d9fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce478240e5db5a805cb955796f4da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e2770855b72c4918ef472c423256f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb5b5360ec768f7a300240315dafab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64d099fd27acae61ca85709295c1ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8bf92cae699226acaf5379150fa36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee409ac07df96fa2d43480a5ec51ff4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e346ab9912dcf55de44edb34ae83f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eaa86876a0098a302c3b7008756d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638aeb19f59c1e49e6887e1f62e6f43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a596b799eef4b6d6b383ec7ac8149675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022402900cfccc02aa46d76553210f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660649eee34c396a1607c98bd7f6414c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222567a5baa9d7b83b6af60c01706cd7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446e8d36ea68167c427dac6e804b3a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd211218e63fc31b11db752cbf480a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c0f2d5a3c9c8242ab90410ba921f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad88fe32dac2ff462e11748d7008e95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c85cccf4af4d881ab3c12a37b9c630683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631e7ad514eca736fed14c8f3064acf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e76a357923b84a439c801ae0ac250685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ae6dc81305cb60a2d527b06f683a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f8a0a575a7b72ad4232bbdf702e79687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c40774f728d2f1432053ebd02ef0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57bcb99e8adb8fb06ae63497da7bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fde5d37a2750fa88845ed7a0892c45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244ddd4fe24b2cd23a4494ce57c194691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015b046eb001d0e6ffe8e3551ea82e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc174182a8fb025be1ef5c234173d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa61d0ad42081b34cb66dd0970f3b99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ca5cf1500614693a482316329c8bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299d101f98f23c225c038b3887e0ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75203852ea0c90efd009b064e3bb7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3d5d9fd400ab31d2a505b1ffcf17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d019579b9b82a8139b1d7735e8fba4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3f4abc05b11a8641181789f6290b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ced5ca500362e85df7787524cac80b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235d931a5cded811760eae6f73773fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b312e072173dd814a50364ebcf0fbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b3d482e20a9dde44c96b6770b393704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0ec3f2e84f6cf20aeaf790d704e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ec0abf2bd35485af6eec308321967706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e9712ef1dafee3369eb1abdbbe78d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa3b2b04b3aaaa9a0cb16f9b9d2f03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391feefb32a230ff3c8767ef64401332709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b1a323d82d86891089de5608405bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdda15dc8dd7de94fb69d02db3785d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc406178019ec1bb8896cb715604f5db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d791c03e84477b27d3eceb6a0586b80713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77520a4d05671778bdea957dee193b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00e0bf66258a0216bf83ccac21fd3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac864a3cbbcc674a7982e7d0830de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9be9668621d44dd8669bd00b10115717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae6d9fa3569c72b6e5283cb1783e4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c7281be9e7493dec171100848b803719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9660cfdaee558886ede5c53adc3d9e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c6b832bb5d1a2feb385efa5aa99f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbde852217322c86bfe58996d1d6da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d5c01a52f72d33683f870b4350409723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e954a9750fd0f24962c24ff80eb50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b8a4907d1f0f8d840762d4637f68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38feb18075c4d8dc33dae15c31d494726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef487a4f0c0130ed67c0a9de9f65a5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bc2d84fe239fd8a887ab0ef248fec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581372fc49eb90dd109acacc85cc9fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89d999000515cc1ffc3413ec62d67730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24695ae3a1d5f72664adb050baa521c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b151400828b26d0e0ec82faf6b6ce3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c020597094c22c60f87380f7f3864b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2d14af818e91b5d8bd6fbaab29fae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb7468c942c2e83aeb2a1658c2186c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813e183e625ef6c102597c0769e90a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe5050f297b2e664e56a541d16a182737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edef81ab3a82d397b95e289f548e2a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c2cbe2f70298e7d1d2681ed8afb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e059a45d00361bbe67f31b2b139d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f9476d8df8745ffb4c90c71a66c2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d937055f69989eba9c888b2128b01742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d698b913f71c7edcf36b3206bb10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0213fed03fcf3ff418f2d8eb46fe2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaeab21325514e9cbfd2cca46324bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490548a77c265265d78656732c7069a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d52183ecd4e2c749c01e015064c35e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f89595f1b87b5935ed3afdee98a39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ea213bd01337ace3b3e98a8c25af2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ed4908a2425b91374c20c5fd4b281750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59791588f504660cf7afab3c21bb62fb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b5c07d1335b9bd6e28103ec0aaa4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eca2cbab087165b02262c0274d9d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a1ce2bbdd590608d69ea75b3a701754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9c79e4c2f068edd933b001142635b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d24883a5a0d8362989b1221432f54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fb3b1d754e451d69b378dcdcbc392757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a688335d50c9a7bfd74324ff8d11f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff1232539e4af65e89381a714a7078759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f034595c0004e85f8959aaea426b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c5b28e93648814d8036f48cd6d262761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6bf6b37d4b761f3f737fc0feee47e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e11c218cf4cca0de73d769dd415ef7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce87990d99735eb77c468f77fd03410764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7ec5a266f976222a8ffab8f850f89765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69263266e9417fc8a762385196f2f047766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d477ea5a6a25ee57f3b70f3cd125f4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8639a85262d93513025770338cfac3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad7d3987d6987cac7f1e0fd57fdda769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45781e62a7888cc12f78573c48b3af78770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bb5b5dda31bf18e213bc18fb17315771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81201dee954d93ee0d10b4998109b976772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291236cc153546aef23230d999a2855773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256eedd3a0d63193c475df9324188ed774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b239b4972cf0023259245e2e8bcd46775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8245bf4b52a5bd93bd8eab88c22116776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad274dec4fb692d1362b819e25be960777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053bd2649a6de17618644e5ffe250e2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573718a6d474bb0614f3d59733e0c920779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01760217e1526df370a55fb3cfaf9e29780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02747057a6e38013232ddcf06df1e3c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748831b6ae13492539f4983965bebe1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b168003d9e429b07d6eaf78adad460c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fd17637e5385fc0f73f6e6884c3ca784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2865c46298fc13f783b477b5ee483785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1ad8aa4ae6ab5cf8a80aafb1d63dd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ac80be875ed2e0958a88d7e741775787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6add645add309e8b4cff39c7c4fd2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75288c7388f1619e2ce729e162ca9d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c9beff46bf49627d4051c290c448790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f889c2fef7af80f91c08d494d239791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6ee9f89171cf96523f830964e719792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c841db298b818ba3d3b36dc15e16bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36ee989b19d67e2283baa968f6922794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c9763554de9e991b15c85bcfdc7d3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f0c09150d29b4881646b021c2e23796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c551ffd402d28a0f34d34f52b44ae797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a6bd159f76630d6c02f1780bff064798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885be6dfaf7cf892a6dcd118ef2c688799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d160f894a41e6dc22867c0256bf4a5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3594fafcd6b487db93feee322500ae801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653f383873b07bf6f217dc8708ec7a2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a0b9c436d799f74d463549cbc2ed803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746cfe51b3391d350d7ef632ad2828a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832cebf63386841768f2fb52f8557cb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589cdc12ab83595e5b42da5e0e444a7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865454e57d02e7d735bc954f5e9dd490807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5802969a41468bdcfdbcdd27ceb7bef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3dad52dc64c172867be4ecb54de72809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1ae6a7158ce527bbb7562dd662a5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7328cbd6a5e6faa30dc3db8242191dd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a4c137581d519d016acc0c7a112c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46307ea7563df37759a157bf00784533813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbc67e0e06ee6e46d82c1bc7c4a271814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88457d088c45e7e28ec297647ab9f2f8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37123d09a33b20729f1d0bcb02d68ae6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd01f28402c7fcfaedcef9c246bd08817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1b79435c1fdbb23ec007c9ce1590c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d1974eb2cc6b888e98c8686fc5700819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef88dbed47a749ec827285e7cf9157820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67363dc75f563d49ab5a040902e9f821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>