--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3592,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513ca455ebca9d90b6ab8ccbab40201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436afca588076b493e6c9d96053523672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b43200007f5d2e0c408e0e4b48e443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86201c5e6c25038175ddfd9813e905fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd3ca0531ace3689c9a9b9645bc185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2125b013759edf3745cff245548226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122106f0831e6891f0b94553bf34c1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26eed8ccc781fb2a263771f0ac948a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d81647ba7b4c6753a90de02c992c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10b7e02e6da193059f7529290652e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cbd2eb82c12207a487e3145f9490711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d13b8858b33e43e1fa2f1bd500280812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f2ad7773774646c3a46c3b2a748db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345266363b20fdf4ca5bad81a20cc6a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ca50473f09611e0c707eae7c1ddf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea537883078843f9be1955a7a468d6f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d44cfa7d85e30c73c98bb6d3f1dec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a50765930bfacd39d5cbb5c714ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955673939aa4893ec4360467d06f7c9919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b0d49dfaa52de866225a4c708966320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47341aa0a9cb7e9dd140d1fb8cca362321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb8abea540a3efaf4d545bb5bef70222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b21f054a29058b1dc23631c4c45023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dfe0dbb8a087f6e756e5a374fb80f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84174885bc1e5b830da3638bd0f67a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c32174f3983a92b564617e10ab57626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f62086436002337ee6f32c51c5c98827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c6ed7d5b589dc6024208a7568d1a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a6b346f2aa118dd45a0288bc6764829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1877dc39cf2d7f7f837c2c0fbdd2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1dbf251a2f5f577edb606050399b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ade2dd3d5693ce48975eaab52c7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80eab540c065f8472e5ef791d524533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c887d3b0f277fa923c795de66caf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7320a9564cc2b56a59e257224ccf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85071148fba035dedd02d4cc12449c9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c17861b83c9c90672e2321bc408c9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1224ea49bffd6ca488778eb42bda46638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc808e17328d8f2363d41300a90070139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df8c9b37c23ba007b2edee4e98342340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ef16b2089b34fc16dabd22cd041c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ac0cdb82cf53e4d790d62cd6fd6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e5ca54eaa5d9017b97c527685e3d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff07684340a6ed02bc312703813c00144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9977b5acf234b30607ef2f246ad05245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f93eeda6422b3257f985ef1b5ba9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1ee0c8827293a0ae14a6aacdf56e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdded8766906dddb051711ff248d3d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd1450ed0fc6d7aa70aa828289e9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c4fff588129d95d97d404201b0ef050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf45402986f54a25bdca9f5646988e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3152e7b080f348e13af44e1905d50e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4143581d522f9ebe2d192f14d373c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0610f3064242e2ddcee0a85df15ea1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea2c97292772f742647b6b66aa95555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d336bfbd0406b58cfe35527d35dd0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af703c0c056d4f0d9d02a9919519757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1f6f56a1be2b45b4c698b4bc483ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856b79fa37c673b6550a3243d4ddd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc99d1e5f90dc76c9f0141b755c0e5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c8c0fd2691b305c3292b9d8b787d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491540e3d3b6d2a50404a356f2382e5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc791199a672f9c07a130de295e3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584632434c0669518d2420aa13cc3ad364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87782010d44026bd7e8b66041d1d90265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc25bb8f395c25ca418dc5149373fe566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce930c13396ed9afa65363076e0f4c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05285aefe0ffd1218b1503a6bcfcc90668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41b992cb4d79877b8880c9547c431a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b892556ec6b3fd9f0fc9b9fb2906770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfcfa216c0c9461a3c24aac2cf02f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf6115dcacef5ba78a7bd2f0fc1cdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993acb5a8d5aa69597b7cc9c9ce6d1873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2be12baabc15db5f3cb16c3d3fc1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dcbd8fce91bc5d41059335fa6f18575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1ee3eb394126e3faf464046aaf90c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc900eb0f8fe6546c0ff3e15fcd09977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d15e0070b30649a63c25c36b0f985878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd74483d1b55143ef1ba0af8c496e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1afa3b146b623f500f9936fcaaa01280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c382943d06c34363c06ef98fb311e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a776cd3561f708de5b76bbbb2bd5e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c69132db8dabd7c97fd3e5a134aa0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f36fc2fa74283f141853f05cc0c5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba644455a8513658de26c897b73ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703bdab283ff2d73f82a85ea797ab7186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb17c93d89fd4ddf2e1b9bf0123c9aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a3fbc2fccae2e3ec7614600902f0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce119a8be20cdc10782ddd26ce6c3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1839b81825c747317e8b4eb94e9eea890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eb0b060dde5385213ad7dcba9150091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afeaa3bba52066d8919bba439004ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8157b7fd98d4b2fb4567e333bc83c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547aae2de593f9a8cddf784a9f2ae8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ced4a34a506fec0bf660a2b63596b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ee1837a071163969d0d928c07173396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46c54ae63c38a4157971937e83417597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4dde337b779dc8d793533a96d2db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c70c2da26ae3e3ceb8d74222424ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9da8328637acfb333aa151d8b9554100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f840704bb230932c4b9b5eed6121f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08596a38609ca1300c0d223a376cb28e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426250ee44978330520fcc1a7757b84c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f0e5ad0174d58d9e5937c7e9c3c63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0d7346ea4323ed20efd382351f5e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb4214324938f2a5078a8d7f6dda09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd466fd6f75b0b4fbc80e8e4636b99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d11957de855885a204007ef7c201d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba761a103e10ee2e06d9a9082db395109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9533810edc9dae8001d553f3b835d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b64e73dec0e1debb3d16a40aa23bc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f713a4979ddcb3433c4a93096e0a52c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d3992303186dea33274dff4c7abf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3861d70097f9a419082ecf20c31f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c83a55c1618bba79be32ff151b6f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada4001d6409cab2d3b0935d6454b66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ed537401d7099759515e0a5cae41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049ce7f64f8a45fccf5e8ae86a422a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173ee0de1574f3456950d0ecb66cccc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d32a5ddd749a6bb1ec1a929f73090a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f12f6184ed78c254b186f313a0b7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20461734bfa2da01b86082ddb6d79334122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfbc112d7f4b70e505ea42d27c5f38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a01bd95d86d58082e21346389458b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e57dd74cbf3fdea8a2003dc5fd9a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a4e711ecbd66aafe24247e03bdb5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a117cbe7fa7c946d1f59a39cfe61a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768783a61fb536a318a04e7c977437a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc88c9429b6921112ab527da36b4059129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14ebab95f106460588b89f115a25e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c52fdae223a6a0d843d497ff554e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145850f470eb0dc4e295fcf9ad13128132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cb6beff1c577675f856383ac0e3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2961e682ae10602892ebd837702caed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0895f976a88d14c987e2dd621ef32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488801b0a25a9fcfc70d42e8cdbfd0ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9275f19a4c8d011bc2d30a62d44e129137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25737327b1f6f9bffb09ff493380d094138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4e8c58147989e72e6341821592279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d0c412761163719a287cf2b60223140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924699282ff2ccbe5b7e1b2f22316544141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e7c74e9288c561410e36bc81023e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853031cb30d2486830a542f776ee86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae99b7ff33e55c23ebe6dd586a4a05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9ba23290755370028f9c6d7805c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309c06bb48c3daccc6f66c4746e91fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551ebb78ba706c39731da555e60a0cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba465edb725e1276e6b59d9bf9c68083148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf804f99c54171439778bf3c805d29c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5b763a0c55b9c17fb7820c670c550150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919a12ecd45a97c6f0d4b98038b7f22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c0a70d4fbaa21597930d7994fe4cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb5347ace072dbfd09ad43ad1a543b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659cef24a979dec8d745e7b60971e2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8e3345e31959cf9c152df4d2f6dc1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5c4e592f7f6b9d62b096c5d55413c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7930eeac4bd5441cffbd4a6b0cc58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64840fff28d3b092a95ac6553e4adf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e56715a322559397be672bd6f9d2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020062dc5ba7df0ddd1b57ad066c36b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f1ad509d9561debc550ea45023015161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5cc5e6ec17e0bb32a64ea868fb0e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ebceaff3de5fa76de653f27a83c1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514ab8f1a9a92969a844852a88ee61a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f0928395e4afc2a5d056865611708165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1357d7df185e437b2c0cec8013f2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5408f7ba93cc69e29b0e312947d89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5594188f4d0a8ec37057e35877e1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53adc12e93576daf24291294006f575169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d015e76f03be8bacf89fa5f51e3fe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dde217813e359ab40a2f4d800581f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19737a04f1e336d55d756d396ca1d85a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d93f59f08b87c0906e0657382134173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edda165d3248e01431c0de4cba3f05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3562bba63f6892aca39c8f9c810227175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df137c49874c32453d065a056f40928176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759a93dc8169cb197507345f6dded8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ad9ab69b50126b2686fe009cdd67e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a05e49fd6b19b4041aa18319e132a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27561e5ec0af380a558f1cf9787a5807180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4aac9432d84f557c6c54c40603d76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd949353631c921c6d43f21a86615d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022441737b0036dbd909716cf115f9ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d193c441c5280a3a43d6146b33b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8839ddae12313310d8a5b5619041bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465ca2e17faf494dab86a238a80bd7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e41cd13a050a501fe8e43419a4a21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e020efee4553a354fe33faedd1776188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6472f993b6ca8817ec87cdf1af3c66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7559f77b9139201db0a7489a8a9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f410879ead8a02290e8d6fbd29016cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd98c972d61d9e9a78dd54631bfca5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac7049ad10629942f4de39b2b96796193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65945b0528b287a0fd92f57fdef07c46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd906ad0ec1117c84c0a17dae43990195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15259a3942da30f884962152fa07c0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab8257008661a0b7b93a2f1daacb69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9e5939a49778c9243f10d44adc9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb88afe8dd932845dc199aa71efcbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49850a3c4436c55de33751ecddc1dd4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21137d4c7726e5663fda0a84e11c47b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0c087664f4a151e0ce877c7fac05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab2422f501fcedc6fb0f96b276271d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c3fbe55ee877a28d7fe55eee3baaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d398790d364fb9aaac7ee8185b73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c904b6c18f4ae93f3b6b8ad350efca1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d3a0abb3f537a657212885a49d1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d2bd82f5193e3efee2d6498f6f124208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c55cddf6da6b17b40ee105b75f234209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cb4f91716d9a5b13cfd61487b3f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d1ef01b47fefe74fb7c898f96287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6f7265b6246172af8a777299e6d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca57e6cadd1621000050003a62b0be4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db8bb6ab039ca69a2db963cb93330214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508561a4aa69aa0413b8a3967fca4c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee88e953f02b0cac576153591b2d2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67369309c955273f43fc8c0b29c4c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac58c560d3f3f9a0511c684accfe33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2eadf34125a28e48094431aeafc5f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e29e9ab854e7b151bf4765524134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f147c7fe31363e1e8e898205515022221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bf311d647d9a97f8e3a2c8564e0ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4fb27fd8e43529e50dc3c096fde0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598b3bcb2b01e16efb21a7a847c9701224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa183c9d66297295537ab0606b66652225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c051554285100d4e03d96f461b72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc772085547a7cb22831504e3a9f331227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365168a22b1d1517bea76f45d03d99a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed788eaf580a75fc82b3225adc96e12f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48d5e9e27f3b59ea2f548c3130fb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c5e80748b0f937e8fb2828c9c030231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68826dcaf19b925a96192b7d9de8739c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd037e9015c42fe0b62861346fa7c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cae4de3344c6f97b19962968271ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922e89c2f5b9d0dc3439c0cceace824235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3890151b184941951a2b39e7807a9a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c114180c335418a237ec4ed71ed9b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c55e2b28340015121401c1aeb4203238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14de531ee6efe0332d762432e67433239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923be8311fea343ee89633a7aa312f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c5b6bb485ed9c29b2d4b77c836df0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bbcc533475eba95c1001847f6b6ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc0bee8fa9a8bdfd7da8fce9182d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbed2c0c6ec3723cd42ba9d8db4347d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e82628c89c5b2013b07a284aff19c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f9abb978f8ececcde5eb27ba7d896246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defec75a48fcdb3c9378f6f4bd1b4b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc9bee33ea46cb2fb7a7b97b07d04f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a238a6d93d94a6986ed2433d10a61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411e9f1d366c36f7647688e145f748b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d092abe2daf01a512c8c61d726c66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0f87e121153bbccad79062da983eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467e59313ca80109c7cb31ea80b5766253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c965b2a4cf1d03e881da7148b8a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e51cfa7247d3414ba9fe81499df82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4934432321a0524f6b0f189df6528256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f686108b0bd4e39fad52ad80a7da8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc72c9ef7af9f18711b507accb62800258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f480530166bdf91e5dd0b16f0b630259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8da4def8ba2e5f0e7b233e4c9d50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acf35d129b59afb6f87eb67a04c0d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ae0c137e2f7cd3db505e44a3eda36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f1c03043f17339568e1d151097747263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95d51c77422654998ecd031e07ad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62034b2a80773429dd4ccdea3d77f44a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c2bf9a2e422eefa85960195bdf078266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffd7e46cc0024b968c47b971018a3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e1d779b64c53d4f6258d1422d919c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722d1cf1dc92eafb0bc1b534de9a703269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c3b5722f047ba5fbf2dad218268af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd7efe7fdb8c823daf27c851a877d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abad6e7d90ec95ae1dc768e3a0d7f6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ed34f658b29b770bdaebddd11e57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b74e0a6d871a2cfc72d2732d454a2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb64c8237bd67405be4c7ba841c87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f378c92a2d13dbf02672a19e241b0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41d3021ecd222eafebfb0f8159b773277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de9d82ebc1621d948466b432fd9946278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b515dfd22866082262cc70c95625c28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704f5a9369337b71dd14b3d5660b67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3fe75e5a9f4691e287c3bc0cc996281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff21860de0f7e9b6b1af14f5d8e6fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be82e4de3bd09224a74ad70f843125283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e1915470e237c52c70b6525a7565284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4d1edf5493f0074998036b47d967285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0163d26d99bd4a0f313e0f1c204db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a457390dda0c9cf1901126a427737c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0dda99380d765ece485af3d78e1fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78e63ac7a0b92dc54de9562dbf3fb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadb51d0caf2b4e364f865bd425ea90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30418c14f914a455c404354aa1223e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323aa9cc3dcb2664a2ceed282594339292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84753e7a6758d8eb90cbd0d884b7e37f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab977074c832ec55ab92245059ef25be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1604873831189ff5d77adf8b472ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de2f01022855a69508a6fd24097b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877039fea3f64298357534f3f9cc21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b92301e932a62165acb65df274053298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971b77d0d0959d30c59adbfd20c65a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7809aafc34403f192098422cdc9f7d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c817e6b92b83540148355846e93650301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca57b955b6270d138e359f5a6f0176a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cade5e1d5ba4fd08737cfb9b08ef1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c2f521d30676cd15cb9cc6be234ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5001f1ec955e39a81a2004d8b5955ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ca82471fd6c25933540a8e57e4c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6736334478692f9a3d3226521f86647307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daae48b229781003f1ff5b242b76b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd6d1eadbbd9c93f637697bdcc204309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa5aca63514cff48663a96ea57299f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2754905b2b848148dad5bc66e1921311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327fcdcc15a431c0310a873848c5096312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8fc85874ce32d1033ccf8da2575a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803181a3e29063c9932afa63d09921f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5a2d071834e24ba535a1ba2a44e77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a97f4034643d37765f6a2ef9cdcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a5d5a0ddc9368dae91ff5bf47bdb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c731340e7bc6de0be58505d7678d65a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0a6f6d40c442c5e99187e257c8d48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa583c02e31194608626acfd6647e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd18c08c9d96944056725750e7f69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd872eeeb07f34be5d1c3ae198dde3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca881412ab3635b3a56049fc3398d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc0be61da775a008a3236dc9a50f1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e43dcbea73362e9de79a6ea791fc13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea0d710961fa5391f063cf60e4dc6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d1e07c23be6d26823ab94e92dcedb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07964127a21b49b9328b80190520106328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209c43f055e56f385badd37ea3efdff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6630814c7fee016588c3de6d4c4257e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939d79fc40601e3e80d0c40b413adc6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa99a6b64a90d084561dc928bb5d9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f304ffc9f1f2b49a9f6f73288f8f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26a1c9cc00ebce2b5d882f4b3041f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e98de31ab346d6a7c1a0a1295b1065335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aaf2423f2b6fc1eab46ac339b7dae6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be1a1849ab018106eda630710ef9a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85d26089b2d30e982e7a1e7aa82868338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f568203beca315074f76f891a4e6a9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0fe58c4d1b913ab8bd42a78ad1568340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a337e621715a968eca3580231700e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848fc7ee996c2457548f027a7e3cebc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25383b89ddca1b848f947205b8c1fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21a3bb6abca30e52d1e6315a8a6b7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e456707085179f4e806be1db73caf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1384a93186a6e1257585262764c2258346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aeccee68a240284117e43afd28742347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211cea950943d32f6efce91b68b55c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37165fdda526afb94d426a840615ccf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26054e7df0db3aeba530785c9dfeb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3a0d92644abb4a2280e1f240d6b79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7cf0bb1b22207f933f49d9c8a4ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061f59b00533d307f1e76ef2346a0b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa071aa6144c9319df1f4237b6a3dff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994c9fdaf225e6d858399110e5807d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a86ed9ed06a99cd417934d458a31a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a43dea6f923dc8cd8be2a8c60ba5d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07386cd32b59d5dbfd1d3c62babc849f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c36141d6cf2e338ce8ca825023c87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8307031e3a3b087968b8abfb5d6d780360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9480ff728ae71b2736390bd5af20739361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e30c6968c8751171d3ef134ed66d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03340e6537b677f1204d852e79e5b8b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce2f1f23d8793a1bb16d7dcb7cffc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153d1144d1ca83e1281292dd546a87a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e880df277325c1307402c0d6ee9b42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb233b1fa9694abc8128c4ebdc86ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a54143e1ce16da1d90e7b0d2f615368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689730ae8f259269902f4156130dc973369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dc022fdc799f089b5e938e0361688370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303709dd720967160cfe8873322af28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c765381265a4c4792b4a53b959b0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12534f1ff4cd17e2893b503138965a20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2323dc15eeec3fc5c484a8c88a8fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032aa555c6f174ccbaafe9f67d741a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c553e01c704ef599be9f722b834f46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc90a44981dd20a3428bfcbfe0b294377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401160ec2afcd3413d7855c3fbcab05d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10dc1f0731d1f96f1d23d7ad13dd0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe9ebaee6763641af93b71c5e7f269380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abb2aec0f28844763dda20d1983491381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fa3308ced0f354c6df65337fef4e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aede353b04348e3c656749b53aaab0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9aa3f68094b3fc85a9052b4cccfc43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774992cd1866953c100fed7fe9c8777385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1278e8340de26546b9588ec132914d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913f6c65db4a0267736d36e3ed1fd4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b913229a0cfc48662421c85629818388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e01dee3f1c7710fdfffc9a0691ce36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27282affbfa4f037771da05456e8693390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12daa0a9d9d2984bc9b94b59b3213391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ece714151097bf25a28ebbc7de17a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea1acb23a0b7d77b52bae878e09114393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca37fdeed587904bc4f1f4d872d3fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d03f633d3851354bfd03244954059395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd4971e6faaa7142a797e983a0376396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d3880e722bd129809ee47dea3409397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a07bd06d974fa8bf07ccf94697d62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1e76df876f26356ff00efe3a9fe0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321f47b1ecbfe5993c766640d596b5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7324e08fd85b14e55ec09570ccf866b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f94169c40a59b6356359bb21748ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ce1c014d2724843693e8d0ea790db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e53545cbe5ed6539f643cfe7a29e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725aae3374986d7467b625c98d65fc3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804b2b03fc6e98f550aa4bedb225900406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c00acdfc8e00e7695ec4832a408e42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9ff59b844e2044acd5abee15e23c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3dd212114659608a7aca834543d96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157bcf203cbea3c287ddae2ce10d51e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae4a1e0b42c73ba91eed406c8e8edf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70357dd7f43e7bfaf4112ee1fc4184412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860a561d826686fc1ebc994345341ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58877c01e1cb24a6817bd9b2fca17b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e060bf02462c335c97b98b928c9b10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65156bba6a78ecdb56619e2346599c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff64dabadfad05464cacfcee65a1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e19c0dd6084db7c40be252cf8684c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee95fe2b3fc49dfc005bacaa1ce1afd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc89f96d9bd229b3baf040e46f0507420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403ab911419d55eee1acda18ecc898d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd1ada1ee0ef54855f1454df0a980422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1227782831e7c58bfebc4acbed0dfc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476202552c6a0d3e2263595ea00f139424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327d20638770dcbaaa28190732707a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba844407e5652c920b6081878f34a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae987d3a752c28892dabf3bc65e7a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff1c7a3a6fd921f24c00121659bf6c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58637457b00f521d1698b8d8a4c8f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb2fa42ff5de37c0743525d3ae8586430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882b0b0f1e5383765df9be367e4d23a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1da5e81c1becefcdd5632e8eff2500432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c88ed185055efa76cf279241f5a89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9edcefd895fc6102e417d6fabb056d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c4548a73e6e06270d03d11250aa9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb2cfd9cd5aa2b40a370934b8d70ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb5ed80481823a49acc97b59c2e9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433958de1563b2b40f88beda9f388e0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c6349a72d081db9c53383e75b259e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a79f65a2ba34500f4fe1535ad032bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e1b5529761754ba0a4801e28b3fcf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ef26964640abd09a914156383f858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bb71098a27e34eea291ec270f5e53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eeaae87d21ac56c60b55418c48ca5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365ecef24841ce09f49a47dac72329f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7948e74720546f56d51bbbbeaebd5b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa104e3f9181bc2300e703d7bf979e64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ce22656a369b6936fc0c4e117ee83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af154e34765ca114781c398b45457449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91020086bd34f9f35d3488cf6d04675450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1d595717dc710bb54c816bd9929cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789d8bef0363e8b04621fe6892d3a79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad14f23a367856e95db754b2e4a2e92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57571f39d82ef57efacd7d4ddb3022454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797841a4eb06b462ecc24108615111455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf4d069c199f34636ac9190074be2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ce7f102226c58d20232fd8da88bec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70777711544b46dd5ba4def7b8c371e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff21160d5b1edfa4b9bbcdffce93788459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec688a80b07a7087ae47887953ad45f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218185df3bf75bfc57be8aa1ad8432e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79124fe5759a1f144ff197b07cb05dfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1762b95c10e6e403f2fab2b54f7b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c55e88d495b161cde7796fd7711f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c03952cbde2ad189176559951b6e45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5e50974f7b769c14873256f5a65b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca07eb828f0d11d8b3a25b0fe2bfd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d2946a79ae803f0fb92676e0c9167468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab5097134b555e302ced61327a8d2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd00ceb23bf0b0a5194c701eae95645470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0e48d512ae9dffdf87a1c6a702cab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3813df8baf3edf079a1395fc536ae1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19be24fc144949077f7c824d52993a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a3793eb3b7ef28183cfafd737e272474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ccb346398d784b35cb69e93d2e299475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618974c81fc68d40a4b84ac2cda24c11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf28560a22fe63991cfd0818001549b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eabcd995b8061957551f2a197e7120478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f016fd3852824c09a0ceb7fa9df638d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fc8810d12d8281bb243502d807799480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cae4e1bc7c41ac8697449cd6292d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b534596f887de1890fed4dc4247c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd11048dc25eeb3681988d8d9c7c8a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108eb23ba9af52119f18eb80f2995d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de96fe1a860acaff4bfaa028a20d59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82aaf5568540439775b4c520c4a2f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ad306aa24dadd7dc8bcc6b4f130e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435278d7d790858adf639d5a00f5bc14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a7ae0029f5c9af7ed8f01373993a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24046de99e5c27d3d14463d28402925e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a55314320f2138c5cd230af316124491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015355e52ca5992c13bfaa865afb8b6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038c9cbfa648421600353f723b8c865493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5620465e9da1d9876b29f9578cd10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffc1c02f78aff54bc887ff10f3168d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceda3e4c2d4f607066682f71f4a15e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db1d7769f51552015be42765c82b81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61389e2165fe08baea9c6a0a70b159c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cddc04b22698a10a991ed2f2ec8ed9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f12aeec27e493434deb284e6efba3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794ad8dcddbcc7b2742b96998b8038501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc7f3a64b074dd7db58d094242b60e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870d0cf88110e28d85c969426996f7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a147ef497e62fc1e04efcf3d0b9f65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57530c1afac3db1f89b5aa96532983b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c8649691a9168a3627d16ce79ca2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1d93180580740b6c9e8e547302fcb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b362b9b7894cd40b26613a48703dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aff0b0a04d08f1566106c42950c9c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f1ca14af8530918b172084c38e0cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d5d07eeee7fae01825a6a9c1d716511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a0ee3e7b7bf677891da4fa95d2280512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcd66c3c8907291267904eed1cfcab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4e74d5d45a70c8a8902c135966e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54590ba3be8a3ff88487ff9621a8f12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bc3a81b01c72bc79a4e558e22249f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bf36b703436e4f34e5d4b2176cd6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c5afeb2bdb40044dec0fcc6dce5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f87553d779d93376794c105b4dbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251a18271133dc81503c659316e779e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8fb537559f1e1180e4e1b28cebdb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5254e2b81f4ad59c6bccf88cbb2563522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf21ed322d27bf9e6565cead71c2bb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79c3b593274b31b6ab08f76a972930524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f823fff7d291b5f3069d30caea529c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c718ddabc1ac52b2c88bcc92eded3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6ccb4af66ef9a59a0072e7ae3323527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f223ec24ee8d540514c075f8cf3a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166315d9c1e5469215fa69e81a837198529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2289df9f0510008e9537d21b402d33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f590d2b6da94b1c8dc26bdaa40000f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e4c146013a8f41200ba1568df76d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e7006a8a3433462301113d6ab5b27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e460be413a81390951014c959824fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cce357fadc7c980a21197718c12b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ab357e9c8aa695827d464547b1476536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2987e2a1b4dd36c4bd00a8a1c151e7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a5d06e3eca813e9dd176ec67d97cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf823be0f7852914de4efd78035adb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6f448f8ac7e017042388ca2c2364e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c219c999fcda41c3ec609de40ef0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8836820750416a213d742983a20117d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79aab1bfd7cce748b899d991ad754f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc804d14fe3acd87ce17b9feb5f0eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16adbb8119faf1e9008914b89982d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f953f858f9331c0fddfae015260eac3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c55df931d1ba6284f02d03d59dfb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e683b6a01543846bdf405624c998f16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722efbba5890863f73bb92f5ed299780549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579250fc79aeee0a62d51a644a0c23a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038b9bc3133064e4619d8fb40f3073551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198689b3499463ba668cc788f91773b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02047af1fa625460a2e0ef4d49c1722553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4746562ce6987aeb7cb34e78ac9005554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7db13078b9ef196aea9aa438b1cf79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae59be12c207dc6ff1cb7c8455eadf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25390b5dbb35b5d224e02aaf568cd88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a233b4adf38db83f94cdfa9a042f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e64dd93e99cc07cdb7c7fad47f4a50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5cdde02b83afc0ddf030b5c51a4bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedd777673b188646558c165cfd327d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8b8b7579aaa42bb5dc77cb5805b62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbc5156fadcf3b776332618eaf8237563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6bc20d40d9e73440cc9afbc628274564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636c50be140c59dae421f2c221d0cdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799af18777cfd98482a31cdbec889dd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95485e3212bf9a76e366e2cc66051f30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8417221e2fa1591af9b977c1b3aa221568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658718cea14e93e1abcef929492f4ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b72cd0789aa07c1c2361e247ffa22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1565a65e7b4bf7dae2c5e4f6fe54285571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ab6cae047a9b50348c807159493f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4938f44d011d82a3dd50645f0cf09d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0f7bc3c4c659a49dba30e84832b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282572cff62a330bf278034970e3e7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860f96536158dd9a852bbb151b86496576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ab1f70cdcc9e7f652a1908ee8528577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758164a0d7878296e1fbcc79abd593eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79255964a25886d871110a584216ad17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49f30d3d388eececf04b25fc64743b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c100cb214c5409cf72db4134d13d08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a60bdaebfc0ca160bda6a8323b462582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aba2e16eff29888b363647fa9c4e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd3f0516ef870811adcede3ea93524584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cce487152806a1510bdc49cfc22f79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a2a66b99ffb7c6e53a6e5aa7fba0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f561ee287b0503b8babde605ea1a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0162e069c77a2c1f48c94b47910ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964334152b05104eadc187d70b8d913589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bfeeb1629c6270eb2e004fff1819c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e025104f54f5e78fb6100df3d90b87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2225ff6a2343cd8f893b5b4f575f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cffc0d2191649fe06871106cbf6d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be4172291f5d8e252c50d20b160b93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6468e05ea92a98c8a7028e940a13c2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12943e87542162eba0f9279709d735c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fd6c4dd5efbedd8a00adae6d173a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80830fcde46b07b0e5db6fab1fe8f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0618496f42e79e5b1110fa8492524599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e3789dee10dcb4caba7cc01343b4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcf2532c79cc8dcefdfbfe7bda522b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0271cd01860d94af448485dd51db5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de43b4b5ffa9afd674e652141915d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa6d22b75b25f8b174ba6830794111604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d50a3277a437b996ef8b11e6eae62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0bc70055c65715ccb435deccef68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c629ad9fa4a7d0d90c1d56863ddb5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dad2ba8edaf9ed28e005456e72174608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757064bbd4d7db702dd1d4651dd2243609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482d3ccaa496b55c3791a7d7d16f0f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa37a55077ae07da701f89f2c2d053f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450bc20a5de02be4e21be20c6c39871612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b2641fb1920e45c4beb5aa57aaa78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590927b49ba353f452931b8a4ddfe6c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840a9ca1a68a0ffb0d384b2a3e0b45d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0ebf38aa3cfde3a03d9f5f6adf07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60d6505d7d3ce856f946d74c609816617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0970b87da96a19ec31b8f7e4cc1107a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d13d15551fcd4e578da7f1aa889b6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0de1fa54bd0784e0794f287c9776d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c60dd9057972c5e3e22e8f6ee80d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f324f7bd7c318d127f23a4b9967b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830609f57b54b88b3ccf077c9df368f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26ac1a53e5449a1db09541b179f18a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d920230983e7e57beaca3043871eb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8eb1d0613737cfb1c4d0c605e4f2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075935a31f84925ce5d7f9c30076355627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bdfceb071416f6447a63f744c89aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e67128ae4195da6f4bb89ea3ce8cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecc27de8485a17778018776c149879630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b8fa89d26eb557bb1dd004ca2773b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b821f87cfe8171a57eae8c1ac7df12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa744b29469951fb8a59fc59abf4619d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a39ba00b153513560020016a53143f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a5d974069e719aeee8b76ed92e74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cdd26d504a64f1823c878a2dcce21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8940fb0790a117754740a2465092637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83ce311e013cdca42704c09baae9c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f6338e3beb9f9410455fe402a56c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee08958c36f5860bff831d5c6c02e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781de2b837a129859ce711a2c658bfaa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87c878e550bbcad73ba9e2d7fa158d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c54a3e91d85f17fbb103314963f92a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45138882dbb49caf31c5285f22ab820b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936364e681e3f6b05715377f8a549c26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebb4f8945c90abf8d69372fb655c00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeaa55b723c0073b909fcf4c3eff97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde52f39db1049f49003f5c16287be0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ac378fe50ff0eadfc8944da1751f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d48774a14d91998fd1d6cb2e967b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c200b8cfd0b0abfca4f44b5a5c4a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50824bbaa6038cda2ec7d92018cd9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d883f943e4d991e25778ee67159487653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93ee175fc92910465e4bac195b673b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c86b50d748a2fa8f193203fdc0283e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b3c0547f1058843396f0388b11bee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b04584cef2f8c2ef0d294046e9d80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ca19cbfc91c2f40a1866395ff691c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8044713b5371e103163bd6e0b8c03c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e029873c012746bbe9a1f2ed7f04e3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9157ebfd47a9ad058297af0d1a2f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f763c327b91a2cddb8d38abd1f3fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b78d3233b741033a463bcf304d8eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcbf0b7e10eb18fd4d750e9ba6b398664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640585fc72a02f4a326978bc7a8e11b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266c8dee91d347655f85840b7c61a2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de163c29ada385276e5b4f40796e29c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0909fd144fcae23da05bf3afd37f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df1ed889962e443c3a257715eae23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0a9e38c3ae297b21e638a3daab7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f05edf97afc085b7ac4d72cd92aacb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863e9218e70aa26746c5dc0acb1d458672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb200b89602011be34b0ffc71e4b06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f5ae945396359f143136ac19bcac7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba007e6e6e3fbe92f545f56bf09974675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f13386646dce25428b28277695d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd705aa9359119b1ae2a876c417d8f03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dce92e3919a27f13bd5b33d6af421678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb736a7c616b93dc1791409ad84a4dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca7def6a1f1412e1540e8813ea5c8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ecbb5688d62ae711544d359705784681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528e6f44cd63592e3b98c3ac12f1c60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f23b1554d2d3ea38a37a98f05fad683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dff5a02662f765e676923025eaf5f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b84ec6eec1c107deee053a5802c1c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336891f1816b68cbeda857f88296572e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef42187cd8953385ae5d8b4fb0764687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba86b984187224c04ac64623fe04fd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d076f463f21dbfbcee4263b8adb08b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec9ff06482792c3ebaf51eba2c8dd8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee9583719634c1896490285e872fe1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d548be3a2a948daaa3dec0d3698b917692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d5e15f6de895e9152809b95168c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33dfb7c2792deaa0d458fbcd6bcf25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4b8f2793197859e848fa856770cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caa973a715832d6247d2ec3214da0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b543c3025bc92756799683765769137697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495bcb7e854a072882d9d5cbf6d7476698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c664f5209f0a9c87a47dbbb66260f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fb49ba7cb292428ea1b54b587fa6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b899166292671d16ab1eae5e7d9839a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eb622a8a42f0c700f52c504941c4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d547d7249becf580fdbbecab15dd6e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6073aafcde7034f765e2f6cccb9bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e592c47096241aeb21bd8ee87a1c3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9540e9b749f132a86a718d01799c6dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7aa9be23748d91fa1e4f02511c107707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbce0521e34003e62ee037a56cae59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54452c47fd94ec68712caf45cf5238e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c52aa43317f96a21a94983d8c01f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca11b3417ef3095b6671fdebfe5748711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ed951785e61cac57308b32ddb4162712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233e630256ebf25798b5eed509a62c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52601a4dd79441f303fd4c9df70d74e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258addfbaaf66cc9c26cd0150a996ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea7bb7ea77889873e14c93c3207271716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c931ee348d7138343386a016a7e58d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fe827d92df6f2d67893135a8066c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722a9c130ff35054b61219d05f89e5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c119005191e0b67cab17996a1d670720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb5596d1a0396cec3c9555af4202b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b972f5245db939859b9e6d31e8d90722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa845dcec8fdec7b8181de9d93dba9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad530aebb612cc990364fce319c810724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e817995ff244f5a59458b0bb0bab37c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd775b7491e9939c2f9c3332fcebcf10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456390148814737a161c057d4b3c15e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d947f10deb07839bfb5c2ab0eae0af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d656363f2eeb5ab0e55db426d1e7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d66591c7c153ce6f8cf4762c68d3f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e128609cd085df6e9e7ed63a0d810731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc4c005996f3be4f592c86590742ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80fc1bba5981292d2657ef0015f2b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad0398c69f2f661d89f64553abfa50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275ccbbd555c9590b06fa0462f7495735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca0bf417e9d1dce6996b1c845c672a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c3e1ed109e83685271b961986edd4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d730b60c813face490026bc4aa11188738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefd639ae6d9300602f9950846aec04739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff40634bd92b1790315f5f8914be49740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bbbbe538883d5c7616cfd1a6fa12e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347900f0e1e2a098f27284ebc518b89a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2379e38f6074e4290b48f1a8122fa71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78773da7c731d525210bde69c864f900744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68a6f44d3f64787e092612c65df10c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c5596658e62ff12f7f8741d50198746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75972adbb0f6fa02a4b4fe9288bcf983747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04327c32ba86dd807c1270952315750748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c09f0fc652bbeaf275f94fbe05eba1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b04182e8b102a3c1efc67da52f57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8243424d09767f12a972ab9235da2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01d3d209246be506b2dbea0e90c3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185881e507e314d6ad9654bcec072f42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23075f09808b9a65ea42602e8806fabd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f54f1e2431c2457f474fc2f07a3001755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73c0450e8cdb7367742724166db6b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb895a6970d6b24be942fc4bf2f86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da84aa03832c5e68bb48fec2e58651758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e16e5d5e29b54a04170ed2e159f814759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f25fbd3a78b65755feff9b573d322760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22fbcd4e82f84faf4453dd47d14a49761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a30acc1b985b1dacf705d9051f549762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99253d066431d7116a889cbeccf6ba5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5cd45926f1eb77ba9845a97be3c99764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514ca06f942c26cd8fda90039bfba71765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37a87840b92ca5ef35a7fe785fa73c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0b11b9a6dc0244dbbb15b95f84ce1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c11b9f67ee65047baf85094e05a59c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849866b859eba228d80522fc72dd9c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2224a13adbe1bbfd2462b21d497f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab95d226869d29363caef79c8e8d90a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad53d9a2cfcf1d742e900895e5c78a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710924fdad275b3d991bdb5787cd038773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ca35c4c8c02d0b94b23605472e13774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3456e1c0132d5aafcdbd3f6e8e2a13775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901954a4ac4efeb203ee22505cb7403776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6959bfe8ee4d2a97f4fb378b03f93777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102169d457a8183eb032109a935a4692778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cd8e207bf1a363e3193405d007cc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e0783116ff00c3a2c153c7f08a026780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8cf10839528fee128fa621afe1855781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f50b98d563e73ea8ed247e03edfbb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf535d19b259fd12729b532fed9f859783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d6f88d160553d2047087a25eed53b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d410c413e948c2aab031ed3d84c81785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165ddf790001923e8ec59d7e9762b45786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b12a4f39426c1a7533d039eb53753787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22d82d3076f5af418fb0bf5b3cbf8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42008d70cfab39ea130f883fd72f97b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdbb766238d6b1e3592037a345230d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03ab37e4d8e63593ce7b0282a9d368791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927115fdf2c093c823c5dda968e51311792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e739b7de353a4559f7202dd2fc316793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46170f987fd3b2082e1e60f2c5901b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6468825c26da3dbb45980d51a93444795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db604745e7744bd8b4bd0e65e6bfdce796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad77470b21360e66d5b3ee618d9a7d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1689df86adf1002ca7f2f7de4da5c5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92380194b92004057c91de6f22e090ea799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed365e74ff79dcb88fa170ea6a2d4eab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4423d83f3ad7e171af9a68119f13f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4bcc20dc3fe158ec06e0a75a284af802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90947378620b5e78d9d940ddf4a8990803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53124f92ea6723c45eec8d3d141790804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08265d7cd3542d5419f225a014e5d079805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e67883ad8edf3104aa050cd0fdd6e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882edaf9f8b2685fef6c1cc72210015807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d2aac7b729e40f49b6991b2bcc3ea808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec5f6ccada702f5b231fdd82f942a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771929e8103dc088c69a9ef7b853ee8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e935c58e3af3496c3e84046ca0351e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570373821e1ea553e854b50538afbd96812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9773cf3afe5f53d1693590f4f6e35813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b365f71a50f9a5f57579390237c6f2f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aae2be5d13faaccf37c30daa9fe00815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797515b3af890532bc9b61800ecae7cb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c1a93c855a9f141ef9eeae360b1d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c84cbde301cc82f91f29dd0d27a0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39a6765e0ab4e1514f46884335eadf819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0340ec31c25734945df8a9a49d7b67f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edffeae9495ccabb315f491f60d8272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7064e8c2ebab6a18f04ef3acd4cad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5df3e0e16c820c638a9fbeb1ab5c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ae7295cce9c6ec459d34b077f5d1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681ef6d3066103165ae23e4cc30f47a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccc8b44a49c7bcb114021d565e5b7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94b97f1bbacacea7a1aafc58335afa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36932a501c847a634258c11bb8fb9069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d03a2369139736a588d7a6fb42c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dc0f45146fba07df951d8e9fb4f3e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30355c9f702f536f736f99d28706a3ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b2d2151b7920046b223ac7afa777313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de3d96d68516610811cd060f4d96ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f3eea279f9f0fefe26516bd75547815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea160c4906a822b51c72cbcd0231416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee566023434c5d93a1bc14012437217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d864571280a16dfcd1c587be4fba618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cde67bc93cca04ca2951f8aef6cae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8499186dbb3c6967e4f77dabfada1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f283efe6a4eb1857a493906f5ca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f19f273cbe6cb0e20890880fe185622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a78a6c383f4c4fa8001b263a07897323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d6b280ef988ff38576cf1d40803b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015634e023d9b092d1a7808d0384ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad955898e5dee511a6997864ee2623926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f81de28a97b7da86d64af2fd9589d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546a071ad25419755f57eb6a90247128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c55001e4d343a87a2a50efb5047ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3bab098924d3ef450b0c8639c8ca830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9325d4bdfbb0c80f8a2ea6fb5670cdf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3035dcfabfce5d3b59b68afe880e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ca46b904aa5a4ca05e324b5e4f3433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07022d22bd629a55aca0549e511d4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd58e2a0a633a2dff6db1f88c1b53c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f083f8ec4d5500acb22a6df27d8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f899cce9067b04a5ade3c1eb102543a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e53505b84b4c8ccfddc393be8dec238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ed5cd43da8b2164875b3fa346a2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9a8b1d48e1e434f45e6968f7204a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4848fff1165b3aed2eb473a0ce35941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ece427ae9f6d452cbebae42c57c38e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebcf770d28159cab6158f0533300c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc9a72deae6f7fbe86c873cda15e7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802cf4e2598a458749b718ab1502f4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff574d0f62cafc5a77077b3c455cfba846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b161f7b57beba396a9615466a3fbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7c12a5eeacb947065354561ddd1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073f223d0c0488a6791b069d79846a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff58dfbc4a846410912d1d8ec2b1750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d70081448c461abc5e80cb925443651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855ff6a6d5b2b40a26c8daee2a0a14452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f248708a378eafeb13cad24367680553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ad198e0cd4a8011082062bdee6a1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837dd5d4db148f7c89994442bea14e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03421bd8741e0bff7e5900936207af456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67a211bacd1a2ef4ac3d7768337b1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cfc9d15c41bb4f9841d1137e5af0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05317ca9f11889345bd5c238d52dbff659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70594ea2aeefad421d69cdc078672d8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18961bac9ec6aba07b671f7f2b92cfdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5ce1f46170f96a9b38c23e91679f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef778d9154f398d4146e2797b294f3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e5a0ebf84b0bd4a6e010f7c96476d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ccf69f839ac70393c1c2f25c7919265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bdd1c8099f9fe23c102a47743179e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f699c5fbf56703b718e6c5748c81467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fac3f674643e7da6eabad65027a4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c44ab994ecf11c3295b72edb6d4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e5812fffc3e71b5d6d476e29eb02870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76188c1dcf5c70d9ad7617940b1efad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8033bb81209d803e8d6978932520872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a64699e17b4861fbfc30ec36f43dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd7901d81531ddb0400f8c97625aa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd374396b4bc7a1ee1f1478d9b9d3c6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f0fedf6d36ba797155855931bd8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afc7f4247a77da2789e37b5846084577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c4972901c7cab49b38fa296b386778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b61d5d8060c95e063a50d9c3549f0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71134fcca29079a4108e8c396441e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e6ae22dd17e66ca3c06f9566d790881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52142b44297cf3b51c85176ce4ae621282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a1f319e72a63d24fb16aa5e60ace983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4451e60487dfb05ff9ba5effbb54e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb364ab062212849f2d2fa43f4d9b82885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c13d9ed5126c94d94241a29b8199986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acb74cfe61ae2dad16e906812b0e6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97c31fe6a28264a58b72280478b90188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ac4a9e2a9bcbd6b0e2c123d28909789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577d3a1de7a59adf79a16cf6ccacfd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a6af38d47fde59b883caff532e04c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f323675ffe695fe2c1b46278e871092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b08c45757a08a38fdb5760507fb3ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aacab8c4b7247b9ab0453fd5351df194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7490fd0374192eeb14460444aa8f86d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd59fdddbe76b0c7f5c2269b49eb19f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75be18e35cd6e16be0059153ce862e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b17947792f0d9f76fe5ee0ae0c1ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38440d1f65631e567fa1e01205a74299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd2f0a8fe1209ee149a7b5ca87b12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb53479346008185bd9edae3710be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21833c42602e844895809c3591cfe094102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32045a6659617f2efee95c63a658ff5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf7ef86e964856c5a77de091e85df2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810cd212b312451cadf2754a546bdc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a4782628f43d4e9f77d0db5e92495106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace26f55b87d1b32bee6e64daf8055c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab6a8f134473bd75dc509b432eff8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43e8c6c274d5c82c13e7dd02f2ea07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f03528b4bd4a52d21fe22526c0389110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb1fa80f0486b55c43d39cf1e1c996111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81743e7dca36e28a5673cd4aa97a9654112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd2c41211911c355089ee0eaa344b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeee479121fb6d19064ba0e120d994114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c820910b00025032f1576e22f0278115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d6915aa6d003b47b71f0aa81e7b03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503da0ac4a4954825896b1f33f3f027117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6908468883a2ff472b52c73e5cf3f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c1289a23ef44c4d9a0b50c106656119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcaddd535c4fab5d422ad23ebbb2fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5592b4d15752945cdd0ebb57eb565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd92dbad474e321163aa9385e33c082122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a22669b84d68f007fbcd4c3f80618123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319c57e0e1d6347ea4b2dd0b81ec0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ce9863e4d4ed4f8c918fb4c28957f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db29a38f6e75e676cf8c701412e28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dae15ece9bbbb927e64fb32e0b6df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c838d8ed5dce467b05cf4bc62f6bb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7eaa56ae513dd70db06e7961777764129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca273f1802bfd88f73a0364d8abca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769617bddd0d7f9e7bda03122f1eb70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30d2c303c3b09d78d3f10c38d043f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2404aee08e8d768c45ac4d41be54f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e9beca489be1e35c7cefd35ac94b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef85d9cad014ab4d21738d12b071bd4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9123fc816c38d65aff79b62cec3d952136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fae674fa2588d5a2d01f6be710a31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5b0e741c13423550952e2fdd4da3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37a28b0eeb4ff30d80428355fbac19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53aa0a700966a6c23bbe66fbe6e016140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166574402daee63c1aeec5b9a286121141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365673ecc5493aab14164f5afae33c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cdd0253257eba1cd8596bcc1a9cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fa59c118d6f2245364acc01206d04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca866c4ea1729c5b891a43d7731f57f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbd5f25e7bbd38180f5eeb5e18b59f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27471d611d71d6a6e60d712b16d611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac99d6cc9149899fe0c1f84d07a2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e56bcb24640c08d165d1a8d6fb20fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a015a6568b1aabab96e93782b4b95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ae3b0f3b900607a767304c83ce48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db1c2e656bf0eb0bc7b1bee5bdf7c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244ca002d9aae42644843ff9befe34f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679523b5f7043446b18fcbb77b7f559154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf8ad17e7fd883270d8485709f5c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a966238d56395a3bb6d0c5e99b1be12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633af67ef5f08fa58498a3839b794f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a2ae7679cecf1407bd9a2d4a45f62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8d68f2f9a077484dfbe4d4ca6f9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0f4600da64e72bd992f73289db217160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888424901a60e1092f7e1406a28495a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceeb074de2c0078d7ce2249be19cab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a37371b26d999ec216d260d154ffa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf506a4801cef6aaf5b7d7ad94377164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5025837577c3a00f5cb18f3cc4818b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a4a9dfe56915d173e9d87d14e27bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ca997807f860bc6f959e6a284a2af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df830b2a21a68e5ecd5d042e06d7179168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8950befb7e318d04f7e290556821d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6faa00b7bc9666ebb0cb9a6e017a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb440c695175fa645bef91781c8bfe3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b44fc1568d41f0502be9200c61a4df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bcb787dcb882d13cd165a829fbe35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40d49eae2ad9a5756b1a8127edd33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca61be95734948f4a3d88848b8b4bc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eedae29927d562a57a30358b7ace3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a2a77e68dfeddc2e5742059663fc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea275083248cc0a2b61c176387c3fc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f64690d4df28119b45007f8c73ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001486bfceb0ebb1f842e82652121a3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14272c2aba8fb88b4401ecb9c43bb62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21c183a8f655c8b11e8499ba2664f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35647038d0a1e01c0f28a4ba86545060183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13507b43bffb375ac5c784ae8fb1d75d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23025086e325129b8808e52a2a017999185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bf8adb28b3396f8d47805fff26f06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d03828502a0d3ccd9c9934c5e0ece0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff2df9e48095523b2aad6e148d0819188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78ffbd7b3c5a03b152dcf7406c48e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488101f6f9e8bf8d810b6fc5b7d92023190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f25661de5180c5ea5b335faf1cf89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45fbf29beb83478e572c0d598c493d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6676943dbb39a241fd2839d7ea7afb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d646135ccb97bf9b35c03f269ae0ab1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb74d6225afff8abb3590a267323d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c60c120555c42d11f56a37f209bed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0659f097954bda7229df39c9c31b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aea350580b8662316d596630fdfb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8757d3b4a3e2a3d5b838d02134c257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda4659cf1535567c2ee29c9353dae5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be1ac80666e17d25f72e70bfd96f95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee8247c74f14c79bc3e2a7f43dd0b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346d4f3957e01b300cd7dfbc7edbc08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1206a1af6d4aa927df86caeb3c0070c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e0d24136061315bd7f8c10ce9b8f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9dd4f8e5f2f0a2b9ae1771a2e2315206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61332093539b9b5f477ceb4a750efc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c15904ce40e80beb93eb68356d3e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cea6089dc6dba4a098d23c5d227ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cee2be9912fd56dda06f2fcf8a6f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e62d4cab9df49516080de0809dc3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75e6395d3ce2afd5fa61959ceda3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704bf894a2f3cbbfe6ba0a0bea15e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30835e7b5e530bad729157a7d10f64b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f21998f26144559c5c6aed4a6c13c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d30284a45cb5cd39f6529a5cfabd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e432aa7755371ba0b6847bf6fdc76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa95fd946b265243a63b0a7635d005218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71238fa72e0e4038fe12163bea5f3b44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d237ce3c4073e15f82737997820336a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7902fed5c9a2014563962f688fbc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e6844cc6a533c84ea919b368a684222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e46c346d4d149024c5ef5862f4bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f420b97c41dcccb2eeabb8b2124534224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b81240625a95cfae2ce7ef4121f678225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee4401fe4043d620f3c9fa68e4a6bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c46acf09e536ed990485e9a84e47b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5289c60d75937575bfbd4f95761e41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d5ba0cda9d38c8097e1c549e0f86a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cda64967e3927741f7a0e39f5c784c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b53f9c5908b9ca706622f30e5ba07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ea5fae924317e6d3e5d3f4a7e653232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398d5808d04518b5cbf1048689d90a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ed3188b4b56f63dadba5b53d7233234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ff354c6e3d3466846a8e0dd01c5bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc2d8383e2aecfd2720d91ec1ac393236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d0a88117eea2b6143132cd33c65d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91eaf8bbb702290550db3fd3426bdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc42bf1f2d846f685281156592cbf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726f577c4dce917c133f99f879ed10d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdefad992d5b923eb81dcce1aa513f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c03e0d56e965c0831934a34f940bae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e135924a3635c907f83e020c5c054243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ee53e47191a47a1673e5800ecec1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15195aaa7a9b32da8a6f80b145beee59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3deca20ff9a6ea27f98d8f8ca0bf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631da12094f086fd1ad814a6b9b18581247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abeaf6b4431f5e5499f387c5c12595b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6befd4dafee09b1498576b47672a187249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b89e215e72ddb6c5dbf8796a5c3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93c38f2e99678455cdb066bb7e7b8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97433bc54e0ef16cd0d37c046cb870fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c58f5621dbfc028020f2defbd7ea1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea332596241ba7c839ddb52753ced9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b5fe66c95421b990f7e5f73b3b131255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c87a5198fe0ef813acced525ac1b98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee71df13d4e4c9e3de9582f27b3b56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530de3728d0d572ceeb445c3f86a8e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bbddff9ad4752c4a710fca53cf738259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09024f57a1afd65097b614484060b0e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbb5d01408da0dd37e7144b54706d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8074291037cd509d23b262e554ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d1647f37c0b18ae875dd9c1f9d2e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccedcb0913c0c1c6dda52cda2d4657264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc819c4cfd46af0a2061e8af55a00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d423a0c261196cf52094826249d57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475e0209f0661311cb3a6e1b7539ad9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8160dd2aacf8d51e29054318868eb3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecfc51b854333e4ff91ea2d3dda8ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b9c34626f7fa9dc7b5a9b51137fab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75478f9ddd701fb4bc7ba785ddae4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60f4566bf354fe33155d88cf97ae09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2f87fa0e360e33f6e507f3a2df64f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4b5ad5085dd53a7aa9b9cd8eaee3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0df3f2a15fe5f595625fb6a9f46fab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bfd05d54de2ee659b2687aa74887c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465930d1a311d9015ae28cd71c9917ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332451c47e1b08d9114ce49c6d3dc990278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77d88423fca3452d04417d6e14144b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aa0683f442b99d55fe404ecc7aecf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d9892f24b0ed48aadcd6dd6dfa60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a08203c92ee26a1da1eaa62f8da6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fdd059a5ee23854bebf26eb090ea6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4419be157146b3ae7e154fa2b56449284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d943f65d78d09d61abc2206d5af19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f4fb4ad41017704b9df09f84144d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36594090273a1b3c21e99b261f27da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9294ffd22e91beefcd99ef79d6fd560288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f3f57b624bbeed7c61538b53c1f5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510e9d10d0720d5131b69cb299045a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e37e24aca0d4b1ef1f3b489f1b926291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735059283aa26af4306d2aefe1008c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e113e61333080fd4af261ce2685ba1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac9b4896ac6e3eda20c678126622ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb4cbd2dc0224834dadc86f1c0b44b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2bd335f867a2a17d9ce9ac95d8be4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5c8c5212033de621db8e784619a41297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f3f4d24f855ad52788b4bda8264cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888fd64d2e573760ab9a044ca3d1318299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f197760bebeba0d655c934fbcc22bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ddf581a0444c52f3459e814b665ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13bf8f7dfbfdbc58e1b36d1d02dd8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c61bb12f2f0549d4cd8abe3939d6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2be18d9b06a2e3068ab4e309f033f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20eb6f105c4b937591bfd93d3871ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55839ea865bafcddb5dcc8768d91a012306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee45123bec084ea4d97ef9ee4baefe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56465cffe7fde12fd1d1d63c25956308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88b8dd45499f9b94ec96656e1aa0ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e886b27c544abbdd411fd96a52ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0365209349555ad054fe1cdae196d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715aa3229590b7fc4cc8ae4a2929782312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e503bdffadfd4ede6d667aa28ab51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03685903bac2fb783c88bbd97477aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c662ee8a62ae5e509014f59e5ef6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2b06a7dd444c6f6eb5b3b186e7a72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde3f2919f44943f5c656d542fbe25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735476c2a4416a2a5f5e8bc18f295ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a01adf6f9c20f3a0d06e59b92a28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b767362a319758c146ee738c274f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ff842ab8a1b137f279cd8e9b52c6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55603f9b2b7e3f42506ecb312b7e372322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c4706b9fa3ac83aff262521e821cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb4599d866abe58d3d58fc8a9e4f53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662753db6cbaec3b1e1e648a7ac1afe8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd196be4b452cefaf1cfc162ce7d4f53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f297814f9a3bb201fda33e3563afb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872bf0d5afe3c389b52f007ac81c77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3609295da17afef89c36ef20e42f979329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85320a955ab3dda433ce03331022f08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3938bdd5fae6c6cf4e158818a00d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1381408fb700f0c7b9562067e1646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799613116ee734c6bdce6fb1e411ec25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509276ef1e8c1fbff94deca294ee5fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48eace391a50633cd98b52ad5758c0b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89523ff9e9fe186b2c89957ce93d7f45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77895ae1e29830fde2c93266c5d39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572c02cd041a8f4f4a8946cd92d536b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ace2af82973dbab7d9b5da983a233339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52023e51c7a544124f6cef76a3542911340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8ec5a4c366ec3d8badc81b4e469fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7dce73afd9065b62b568664beb14c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c4a165a26e96bf12c32751b33722343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e501af870446c480395b945df7480344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6903ba16aa6d74e48c0417606e02ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd946ef3adf69e72d9e83013032d4812346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6cd8bb9b2dffb636772c2ac90014347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98569c20e1e696e7322e9847ef678c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bfb9b081e4988e45dabdc45f24a8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d46a6f72b53eb45698d246c426f43a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae53c959f89b14bd4e74c8c3fa80eed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08cb4d05fcd41aba2dcb871ff47534352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096f0f28c245bf35832a791cec8ba7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67c325eea01462c8c3ff67808a4ad1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecf93d051c025afab042399f57fd72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732135148b0f78298b6dcaa25018d70c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183a9be82fd469c442afeaac149665357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3c44fb68d714604ab5fbc24297b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb932ffd641d32c8be29a0ac13725d5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab1e20bbd7b65255ca8ed3fdd45398360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e96d44fdbd3a22090f5edcae8881361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7131573c0bd679495d5a21326888f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc644feaac431e8449ab5a484bb9f1d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a84fa280cf4b3a6e720cfad92b280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107885036da6b9cc725ab4aa02b4a2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a42c4f1e23f03746c0f06191751dab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca703fcc880a1cd68d73862efa91c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20db306b0ac8f5160a5335d5522b6fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe022279ea909357f9e02589b3a2583a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb2b507d268ad575bec81632fbbe60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c00a05597acce28cf2cf642eb73758371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ec8469c5ae1280a4c8fb20b57ddf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607526479ae35f31ab24c0ae03b8bb2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca461140fcd404679ba4bce35a83666374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626c6d38bd2aa993fd2c4b001f77ab2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc72485301be909f6094948161bd7fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07cf21362a9a4928734bdfad2e6120377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c3d7fe98638c0eb972b0e4a0f9ef5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3f4aa68b57f4725fad2cfd57a72f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745550b2daa9d48b0645661e11ab22d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d27a6e1dc5d92c58386088885edde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b18d3d9684eda7c059fae84d1a05bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824157344d79c87068b14c89668efef7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a4f78de882afe8318ede6cfcd59d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7e0044533c00de87e1082b5401f0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e8e2935e93c6d67093fa74e484f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87347c2238565e3476fd5d9c71c4a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab64fd0abcf4d5f3ef7f230f6cf5177388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ff2ed46d5467252b68761a464e5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29167b217e879eeb3f4d81328175daff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bd4410edc161a482eed965a29a890391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e895694841b77dd98475f0c42497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57838ecb6e87427c5c1999909c40035393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9ee34d685c574e6c34c72200fead394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008364b42090dfa729ba735b326d85b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3356336af65f442b12c0876a712f06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9eb3dd1296445030fbb12d30694eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f105724225b363479df13cc2c2fd3bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2b97b08c4bd57c5fe18e4c5024e21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f7a522ed3ba845331f775b555f1ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf113da4cd19f9edea76fb6b0761990401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdf146d1965d3653f51159c887e469402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304b743621ef04562848346c1a47559403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f8e316bd2ed536a5bf4fc65d98ff1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d6b15dad5d70ca216c148bfdf6af1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfae29d4bef18d16575de8e3f977eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcc4b87a343316093c72f7ed29c2fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803339c170c51ea094c454923527fe9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d9bde7d1c844d0e0118a4bd17117409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa3b845c168e53408ccc28afc2342410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d362eaa0df9ee04e24e256a1af931d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56df9ee735380c92c5bd29b8e485194412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624ab8bd071906ac67f094dd7a6f42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7731a5c3943083eda10326730361713414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c8822a91e28993d6b1223f32838b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01792a8d23388fecbc9e1cefe9fd93d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61865e54bca8f4c74596e4abbe545417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d2506ae55db7e7bd58b4905870dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69d523adcc70955cca5cb98e0bfabd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbc16862a17025e50694b86d923616420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480194cf686ba7926c9f4d2d99a2ac1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee33fea38a6a8b47b84574cf19282d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19e0479c6c5b1091af8a57969fcc9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc90a8af361d2297b960dbcbf272327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ee472f08cae692fd69410b086197425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc643572cb06ade5bd5635222c1354426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc87fe8c79c5b0b5e1905997c3dae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6a647503abc5258fe693f9399900b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6883cf454b3c583eb0ca5a33ae9819429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d58e4a946127fe95c5e441dd4c028430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6a4581a37c8e7ea963b5293bde0d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e6428baa98ba23f08f87af7bb72fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab505bc3c7cc163760fb434aca494b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac38c1d0a032e110972e6bc548f5f85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e903e609e7984008b7b97611c80c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731720076e7a1af8a09d57e53280c85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e9a81f453413eed89ce3d95976cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00fcc3215cbaaa53e3d8ac341648f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18446773cc62da59aa1940faac9dd534439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeffc95b5645fc576acd797d0a8c50b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11440e414aea7d199cbd74b450513665441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c57937252b8240080cdbba61d1977442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693b74cf1285b96d673411dfedd6ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c6a9f7998cd65f8f50c036062080444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e25579862d5083d797344758c7517445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b4d3d709dbdb099fe17bead63c8a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940e6bfd6cefcd8d3566aa3d992f21d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be011a8b8397d7b3c63711a812136a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d4872dc0adc40e3a07c3252a73cf2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0933785afdae2a25fe0b99d7aba01d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2649348a94c3c5561ab0cc8f9d8a6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d2fad02237e8abdf8f99e1663967b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682ea0c5100bb917a66e6daf9b21039453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef29f281178e0cf414a7b0a84750a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90be934c04e976c3cfbe7368efbf41c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d727e0d0d802f22bcd9199e870de0ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f357f7f016b69508864f23b6694c61457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e56f5dd8bda26efd3e8a70a3ae4a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea026fee9f24ac53147e52828dd2b43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2ca5bdb54c640c1b9656519e0ee1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c0b8b2ff96c42aa5a85f3a3a6bac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e505d0a9dfcf9c82ac52b447fb8e87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc299fce463e07da39e3cf5583d64f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09aac1880a0c69d586d6624f50e645464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6819bc3dc5ed7fd70370bf235bb60b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb29b0a25b6035dcc5b4c8a000a9820466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a6c68cce7d75f22bc54c52e352870467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4d7b2574a8df0019c3180519c2ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ded92905f80a7f2f0bf732f84aa90469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2b6d394d109b82fabd3ab8017a6b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1949e78ec0ba542dcc8aa5062ed78471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f3a3773b24edf2953e159f715c77a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d329bde3ffd33e9f015f5e2ed6b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e950cc8fb312dface21d0d5f45513474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bed7abd5743ec1e8f29a909a966ebd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb12cbbe0a65717f68322fd6cbd7f84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095994155883efa82d8fe6ed56737743477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a150e6139d4c3b36a8da714855901ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f0590e8e3f22be0987769330238f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e822a1f97f637d9edf6e1e40cd871480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb72f208b51c28b63e319cc79d29c6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe4e421312c3ccc912a00844506c58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5618930ebad8731e3891f8ae78271483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c704f59350641c9060d973bd3ee114484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced0eb90d808379d5b88a055827cacc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e587c1a628ad0a0ec94e3ac14dfde0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab75b00cf1d6d3957ee480a497eb5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec99a6d206cd8ed96cc4fac95c1db76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b49f7d3acae777e66ee46e2c0e20f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917eaceac40c958c6919f08bccf4346490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37380e1b7d9ef96202c008d5c05e3b64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd35a2fdeb0e146e43b36af0d186b40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34767e27621e9184f789ecdbbba2f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baee9c180b2808d097dc807a90eb7f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f729a8f9cb91d0736f76cb0eddf5f59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94f67d0158a6621d5886c72812ffcf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf54ece27b2303bcf7ec94cd69700d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57d884caba8349def745f3fcb1075498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123627594da4d4da6e5cc4b9466110ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340c7922468e6d6ef71a6f70a10eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa412ac73f0f4f3936e4cda77b9d367501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dc383e1bd7e9aff1211d0035b196c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba8339b5a57ec9e7ac05aabc46f6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f4af9cda425e2936c7fef3a2545e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5bbea7c9404ea0b763ed655fb6a72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691d0cfac441048cfca0977fe84167506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e58d7f055ddb61c70302caa4227bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461e236f23e648d47954bd9e7ba0153508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c150335f4c7d7afefd559a09446746f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ff633b998a95e5c200ba9e68589f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523fc3ba342bb1a52b045a1415be452511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577d12208e0ad9837e2aabb35afdb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a503409d3eae22827c3f0864dcec4a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9133cfb24c041e0f2314fafd20cf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2fa307d8e3feb29c44faf08745041515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd431d7a4ecd67131dd9859f917d78d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187e4b79209ef6ef24d0ea2aa57c81c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f56758e1c8d6c70cbce01ae051fb30518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3dc07f483c7dad6a1aaffc667dab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0990533bbc51eef72701cc46eeda0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628776eb7bde81a21baa0b970aac82ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063150dff1b52b627c332c084bf907d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb78bfe0509ab3b90339efd414061b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f54ea4cab834401180e9cb139718a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6483273d107a4f2f4d6d540a4918c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052bffce642c2da3a8a31eaf431c48a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592e73c771dae6270a1a395aafdf68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c8558123fc8ad905cf2a853541d5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df94ee8c18c1cf4032e4e7b198db0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49782a73881eb30aab9424932e1868f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef51e1cc5ea317c76b426eff9762fd6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca5a304bd7a35a61fadde186bf754c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9f6504c75a626a7a4530c301f7ab1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc9b4b1a44535ab19432013d16a9db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5bbd9ca4304d8d6b3f91d5baa94a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd817f03fb514fa3329bf53cdc9c3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f287009d6e94b46c36af57aeb8fd48f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f260dff33a8c8b19c7dfd816a8368b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afa2048cfc872337560ff95e5cad48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eaea637f11ec226580defa039d0bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79345ca8ae2835cc5143a7d6f0369a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2735aa487256357d01e46dde3796ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d4933984d57c3ace6f6b98883942b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3cbd917b3d4eee7cf3a93e6d14347544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab48aff8a3043b4361890b6e9c41fc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e509aeaae5f54beb207a10b6f95a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a5b54e79e7589979dd4c99be57244547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fc80a64625964fc38f9c1f80a463f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebcc0992cb13d65500891313e6f376549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cc9f5e921ab168de2e75bb88f695a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70043c4fb48fabd18011e81cc9647cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b58e2d0123647bbad7b611768f6e0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f01b2ae1de14e0c3dfc2e5738d992553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff93efe7d89046efbe81e839fc0884554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e764420afd48323f0c50e5b5435eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c7bc84b0ef14e4deba3b803c42318556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbe75e7fe106d235ccdde25424f41d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008c29d037511964bc8c8460d4f1508558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4042e4077f92c56122e888bb20662e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8778fd1f56935de6a0aaf42d0568e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865809ca47bc5b0060273ba27ffce9c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509dda80060b8cf90b41859ad835a74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfd957d1f22e2691166158d6d2a685563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9c70f8ed9efd23604ffeeec3123c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc591d51a83eab3bc360ce38a3da44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60b091cbeb3e9e26de430ae44f62f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca6a3a6ebce518f46735b45a5a6ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4023633c874d385e9cfb57c2a00e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06ee5cc8e5baed7194cf794d1d9d47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeda301b999bfac036d9fed84cc627570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a817061f8e0717194334bae84b78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebd9113766e9ce4a3ea7bef553e484572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499de97c0a0bee101d65cd81c9e8655a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818227b7ece9abb13073445b81cf2034574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981958cf49cce931048dcaea428384c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e7d658cdbf3d700921da5140181c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d00bbf9f1fbd2cbf55fb3f71d1bf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778d35b7c89a9decd456ec173dc77d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46768ec788750cad07a6fcc69e145f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad01a753a39b050eca2861ec5e6331e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1664a0f788ba149391d91a51c1e4f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac8a78bbb1679f54caed0240b626e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91558d59e2a8e08a6bd1370af387eeb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5635e478f2a5c08d748c0f037fff504584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30fa33c025b517b8cb8f320b39421d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a895d90231313495bda82fd92c0119586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9c054c92998e0fa02de0774c7325587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783db91ed5e9d7bcb7f36f820e3a39f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f3e2ee6678d052b84277893bca17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d0ae9961f42a1962da91d42dfd97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6bb2fbd8f66225cbb7a6e04bfc350591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26329341a5f13e41a6a301d8987a4d1d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f14b68f55a0f1608f32f63ee2dede9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c51e111c87e816f190cff17027cae3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89f02ca40f3fd99f37b4d72432b706595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1e525b0cab445eae2958a33613b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf1546888bdc069ed0595df996fe18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf54969a8a9a50c84d032756b5d023a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb5521529143cfdce3e2b5e238302a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6944523fe12f66236039be4333bf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ca002c3bb3432b98bdc64c148ff34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcca02811df0ce1b201379a8b43225602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e103928e6d6ca2e81c11eaa732fc566603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411fd8a3eb0af77c1982d6282810d10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72504d5869371a04a6f318ee023c33ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283866e054b86d45fa415227d80a1dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e1493139c3dcad8748f2a55f98e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb042caf1ee2652dc3fd3b127d65185608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae68ca83fdb697ea9d51fe588b89b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58fc22c1c2b4efb2ec1f51c4f3e59a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4714ea9ede328f85cd91d09471ed4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49c43a3b6407edc8491c6a8c6350e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ae24de59f250ece74715237ea5f8c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f59be3fdab21e58e6c5f3ffdf675614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c00a82d5488fd814b22307e069f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb708c10f73c9426467f4ca874adc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac6e336ab58a9ef33a19cfde1de5e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ad6bd8612e3f593f4a8e5a5c8b1d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42a010840054e82e17f953d5f47ab8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119784692cfe6589f7072d51c8bcce6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57960d02dd05edea41fe83096fe515621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce6d4ddedbd2e846d54c746d77965a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092524cd1f901263823dc3882c1019623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97ea35c705a314e11390d038c653df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810387f156cff024fae07075b8a1ca7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c62fa33bda45eb54fcd160c5f34a11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beec974cae8b17c7812668decc22d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc2a9720127cef6e2f137ee8aa90e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f95fa99d1382a682f0e4d1a3636204629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c5296a22d5cb371f179981a1562af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bb782c90abc608c5ead21429493bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca734bf05afa9d64b7287019113ffcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce87b7f95f82775bcfc6606b8a01fce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f317623a4a2bb97d349824793e7ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6503f1aee3f937ffe2a5bc275f087635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630184cef65cb2ea78a6df9d385b9eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6216c9678f3620d43a6ecdc8a6497c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e320939956717da10cd84badf432113638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4090378d60c06bab06ab8a2efc527639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d30a44a9d26ef3ea66ebb97197ff4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8537d6b758cef964f23aa603d7fdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74718a1387880019b852b1d680643b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8cb5bffcef835c76cf5a458ff53ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e463435c758135dc9be55bc9b75a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685515c74d3bc68bc68e210bf8b7d19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3dfcd9f80a8ccfb644989a40e09a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc60eb2bff4c986f51b125c6991a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090af222da248ac101001a4cbfbe0c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705983cdc401229365768c64b91ed3c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab24d79b420ed5041613a910b03cd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b56dba44d14ecd97e55d8f703ff41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa8be8d33f3b922bb11177e10db164652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80370e9f563e3ea7976b2bb51e45b9fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fe7191cc3a2d0de1d16a0bf3256a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99f588bd3e63f0b3298bd31b1ba117655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5ac0069c5d47d40f30ff8cf7cb1a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a261d1dda8e73eaf3e6fe8766e9771657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554abc6dc936f3b995d4b8fa80456b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b32ae2836b333d5b2a7a0d911ddd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2563ab5645672047acb0212ec93cdf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef2298663996c93db94013f740833c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acc604685865c3fd77aa5acad56436662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a222d4bfad7548da61c81134f7cf9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd7c8416d26657a647d0338c2d3454664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345a47d762e759a1ceca7819e5ae73b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0aea014ba73e9ac41169b37650aa67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd37cd3e0db4c3185a7567097847e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19f0743414bfc492e6d8fdcec5a613668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dce16af6d43a4d20ef7f8b842403a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a2cb26fb5ab17b1c0d78e443665a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c5ceae9b042b87ab5b14ad66fdf66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c50b50918dec845919a4926feb047672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03976ecad625f09abb0bf6aa4d54a3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713864dce8ca5d2d197cec84ad63722674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5bd2ff91f1d83535cbf759b730174675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf35e8d9975090108b11a047e7b8a38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e08dbfe932290b7ceab775e1b7f01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90593137a3413c93dc4e8b5bc00ec9bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059442aa4de91a48159d8cb82e8ab92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c66c6dc7c16bf76b2d72fe4ad22a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3bb71db0d43b75a119774bf803444681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197120f09fc63744d8f17107316e153682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd3bc34cd447f23b88ee29f377e335683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e0dbea6e36dbea26600f3505ea6f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa5885266b236aee91982aab9d5f52685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae034757b62227079d3ecae544bdf2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247598158f4cf594a27441b2a5d6a8da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459e89a2f0b7e3e0d9d0df485a1c473688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b450fc486c7b872ded61041bcc7dc5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a1f5492d34fdeabb40170f5951fa0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85b83dd8cb6a08dd3ea27a9ae5678691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7abc28eaeb035762a0ea9d913df3ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7142a9f1c3f5d97e03eea16bc1cfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e62ac92d4f40fe2cacf26afe241a30694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288156a6ec0df38fca89878587cb7329695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea089e9140a79f08732cb59113df02696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e16ec70b6e64690199f42319d9744697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2ff665ffb25edc26f57ec87257905698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f0b4b4dbbd130cb3fb3c6bf38e70699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711387111aa1086fc13d7cff821b922b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0b345afd0583cfa8640e9d5c8ac53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc72f90efeb4270c9de5d9224cd491e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83bde27935d951b2e760b3a043731703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08518195bbe0f9db42b82e09e5c1860704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce78f973b6b37173e209f35b0fe055705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5eaa2453b230960d7e4429662abc5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a034f17a3a8c6ad5021a5883bd45d23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690338543525a62169c59bf1ff215e65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e8258d4f10e46e96b6d861a395c41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d004216df792747d4d2d228e7e62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca218463596485f41c5f94ed859eec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7355244d17cd056f5f482be24c70acd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72559c7c71c6846640c8a8ad1f2737b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7834731584df3f876d0a4b563a6c37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d042abdd45e9929cfb4a3a96c2558715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090d5872a3e3423885b8cc0c6dfd0f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b1d51a7525120931ef7ba7688b1c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c90cbf9e97e3aae8b295aced7f2f9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20b2ae1308e095c2dc8b06c936158b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba49ef239d0b357bd53ff7cfb6e682d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d7f638455a5515b2acb3b7eaa314721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6ec743d2ce268ce69afb7ce300903722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c553f073ae8582228c8757b0522cf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96395a1231e24b339566d2e265c1719724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11eae6705fe9b40ad40140fb9c37e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d9362fec6c05530598231d3b1be9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0394a77d03397aa359139ac007592f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b351c84253a254bef3133319c1e146728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97faf7fb46d6d5159bb49b3d8808d8c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce56272cf31ddf3ad0e719b0f94b39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d7467e9e8de6785ac383b1aa8e576731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6077735ca0455fc7403a3daaa8bcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841cf91a438e3604f8e555bc8f41e76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bd932f5cfbfb4e2d1bd1e461b0838734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4654ab4b9fcbbcb75849ad48b57450735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc162866a5bdcb7a342277304348bd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a0c39123855dc1c6155ba9cb94c0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6c98b9b7e84e22cedeed4f4191cc6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87172f238a81acd2d829cd9e1214114a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4cfb0e5964a677cdd2d270aa52148740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c992ad6fa1c9b5e43826b30305e80ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68cf6c980560f627cda1745c3de8a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6821601fd7e88aad22ffea1358ae2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e97f73cd563cadce4d4a6e611261744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477fa276f9ab3625d20cf445f4ba40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330492f55f81da48ff0c63a3eb8ab6b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2f83939270d151709e3f86b684fc7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dca0fbe9fdcd6d5b11c02cc617d9b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8082572e92eaa086fa66e7170a0eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d6f7aef8f8c41d0306304c6ca0d2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f5cba55077b50c60b519b376c7486751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4208c832b932fceedfe06a78484426752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7fe3f75b58a7ae5e5800f98f880e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40ada2f98c0ce6827f2d4de158cc51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f5ce3a799c81b8b9f01860c083133755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0109b5eab44e5c58faa4baea1d0690756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a53cba5f92ecff43d2ef6748ce9cc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb5e69fb8f2b9b48aeebd49d8421a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c5928e308e0b6b6f5f7f1dedacc5c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdb09daed09e040db1efbf0cea664c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e03959e24aa29bfb083a97cba9dd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22597d3a639d1e52716253804e6e3a68762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ed57b7d80b1b5d3a604fcb23dd97f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124660752af8966029e202022152a6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192bc3aaeec9e1ef2c63620f3d5ce80765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450adf517edd8f09db0939e1d4ed3ea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44188f3639635177c6a2acb15e6485a5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c985e6bd4fd8445912a3c53a1b926768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9424bac3836f9e5bbe67a83e68505769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feb4a4e7d5cbc4b36615e024882d88770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06be0a95b18dc5afdf45adfc959e6b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cca008a21d00695127435960c12a97772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34e498c23b6d233862d8f222f06c78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f23cba57c44623048a2d26291c4ecd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371360d1adfd9b928e061a03a387a567775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c4de3c502dc9317c82763c63ff006776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb332dfaa350e956e04e6a4025dfa6f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819470e625edad73ae9f819879afb35778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefeea45ef3dc18289feeb5e20e4028779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2feff562fddbe0719212ba528e93b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549570fb69f0cb67690e0c8fb47383d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70208ade5c5cb1a53d4450751238b699782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca2a4db47dcb70346b1d524bec3467783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44798d9678420985da9b2de429d9b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf971c1ad5a3f59373dc078beb437a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98fde08d8c760e172b947a6e2f3a1e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee921f8901740928e2dab2b651b26804787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac8d84e4a70160dccea1e0327e1a51788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8bda6835b2af845b072416dfd918e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f32a0a6b18ea21226dd8b23e64d261790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f77153dc70984c7cac9e1692e7c6fc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9febb0254bdc0446009053035e04c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a9158e39c0cc5dae31cc14ced99e2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65056c8a1e061fb10ce6b3c96808fc4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08c18ce5ffbd1f586b65f96886e405795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af50d1ab4e7462f83ee5aa4382c800796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b755127363cda0627720352e840de797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb84e6d2d7cab5467e192c05cff4ec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75cd74fc5f83d3548ddc19d4cd7d48799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e23a763be823e9b974c116e50ffb1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4c4fd11bba3c7d25900f89559bd3b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c271c0bb9db7f594037da929b8a79c0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8acf9db7fba6b9e388722da01e81e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882ca8e063b38e82c2c1e121d91ed3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61084f7032416b3a34287409a12a610805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf98fc961fd5438028e6de4e6a90f86806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488b25c483243629d655903667f912d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497dbad4d29884f9e5a5f12d3d62932808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec63c4163eace25df0affa70ac3938f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344cedd59a9857bd529fd7d76cb59b9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eba4610bdf20c8c1b135f9da9fe98811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a44994f34b9d64290aead4fcd12dc6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049bb7d97891f95a8c347f6d6044fec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf02c93641e93ca0a5c615022b913c1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace310d0d413a584b8e28f9c00152a35815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2097ff7ed004f9488ab358f908abf1e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481a636da2ea9fbd8573ad9e6e81032817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e63111dc772a101d7e32736bf8afa0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fe90dbf71d6be4be44f3dc09ba158819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>