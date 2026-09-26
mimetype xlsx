--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7e8fbf2937013b11101cbc88354a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c525f74214912a9bfbfb07368ba98112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806dd4df148554cf357649aff934e4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bfecfee59ecbc0c23bddb5e3310dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094434bd144dc5080a709d0f4626435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf59194dbe250737eed87ebbe1441736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d17c51c046bfe7d04733b0702e46f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c8012b74af49081d40f01bf239e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f228df9c3fa2f6fa18e1a2e547d7dc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7163cfffc3955516a30f0a8e79b14b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d605a7c7e9a1c4aa129f4b34c03573b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37dbea6eb3a7d6a5df8245f7f9847912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0331c4afbb7d87ea9eae5a23b91613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be123d822f1ded7230550081c1da914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234e8970333be9d94e9fb810732999515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90b22fb87a42c94b6e2a6ba63412e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90880012bdfa0c589381125077a2e19b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ee87d5eff532fa807cdfd951d90a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f044057dfb916e261ec376514e467919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0c10553486792685d1559b67ae5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279be13dbec41887a58155073fe6a59121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beca77305f9a1a9cd415a829c4b8fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22684a0e0850ba6ca4f215cfce8fd42023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3e002dd065549851a886229748ecb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecee3b135bda712535b39406a7c7f6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f4733f4dc219d16c17407dd99f44926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58a5c274ffb6c31a0e64f9e3440d7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa62b65fc43af66a866211ea2f59928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d503148bf080d7d1713cef802f9fc2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8c56b52f8cf0edcb47d3ccfef531830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911758f58439852cab00f44b41f51eab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853ed2a199dfa4940456984b7bfaffa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca732658ccf4992a885a68e6bb6bdf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916b4ac85495813a67b41b28cd3bd9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854af0dd1658c76a29277a76f1f8f3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0410f74ad6a69f1258e8975dfb9d6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024889901864947ad3da9a80312194037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6675fba8185da1be3e04fb142acf77738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f7d96223537bb9c527324dcf5b4ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406faa7b1f72c0d8e31a5477b30adb2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c534d8e27a6ad177a25290b2aac8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff35d85e0e21dceba057ff2b18a96d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0f68c123b2c8324d360f98f082b9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13547b7595c3a891da941e4e2868661d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455db58ed9f95ccc8ab47cb9b9f878a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189a2ad03ace25d527086b9054f280446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03272a8ed85e46636e336feda0c9e9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7e983619fd518698f6d7410ad38fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3853dc28c54169649ba23a2115f83c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c38a13a3a22dc6434aa0a748efc3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c189402cb5dbacd204e67f9d143d9d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ec932ace3cb133435c7d8bb9964ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6727bed021b8da9589448ee13ae3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a84182d9f3d17d3a9864122200615154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ee64081794be3553fa35fb4a3375455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41362672ff09076cfe894693a957f8ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e310256a9528fba1f4e2b77108e05257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a40d1f97d00e2aba2429c279c786a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017b19dbda85a7977ff88e071f1129459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5305f2088a3d748602c6b113be4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5a73930fabc9c22e438ea7f3bd01e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34280f812f661eba71abc0c69c5bc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1dcd6b5e481888f02911023fb2e7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35b8778b7a43a9d844efb2a9e5fc4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe571510221dc8f235bd7b168578c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c07edb24cb2f8291b93ec90a23508766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e14433049e7ca9c6bb6ee4038b84fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab81ae07ddbd2f5d5c1f824dfe902e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1c2d99001bdb734194bdb152de6f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e1abb5eaaf0fe05a06602afd2f5d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432083347adcec37f910cd658fa6285a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436605edc4a1e9555b6c2fb181496572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae84371965d700de6c1b5e303fa3f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c70389e9b86cc18893f8bd9c4b53874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2d847de2004b5abbc553df853646775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af2ff2c12327ee4f34988cd90d1e7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c19caf989a119cd959b7ec4d66db777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad008d6f08a885e778fd9c1f198f96ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fdc40a5c87646381bc7d6a336937c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc1baa0623178d3e9d01092858858680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedce99ef69e318d15a58e946be8114e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c47802b24cfd960686af83ad402fbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347a91157ae58473f96c41b1d4637a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe26d3e4346be22e69ca0e74dfb1e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e8be59c26688472c6a31bee22e47e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bfd189f05c5b3d319816074a1881586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047d3aa27e2e18108a64a16aa2e072287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e142d5e7dcfde3220362b62e979c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187870a2165d8bb4585ef448990f275489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2119ca7ae807657cf199e1931928c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfad23ff7b88bf6c2249b9747f588091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c122ae17cb15efa6632e98a7c4b7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565ddc43ce5591f53c1f5e67c3c386693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f549480c3490064b4cab2652c1fbda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185470d9a863155b7634afc21b8a06695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c9d58a1cbf08a7fdc69f55adfcbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447db2a33f11ef3f61e21dc0f7faab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242a40310a5d11447666b8b4b3d392298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7e7fb4a36385b99d27f6d0f74a4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c914173594dea6d4548a47f9d3ec455100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117460ec0fe9aa9858ff66116ca21c02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b0e0cd1c3d842c2690ce045a9fa5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f51e8d22644aa575760bcbcff7c93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd38ffc9be87acd181454ea16daff7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56736613cece96b99b0499cad0dcb932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce8213a0e284326cc85180381a2014106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c05cb5eb4161e14f6bba1b13f8dd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45f80dc2cad14c8f57d3fc4f382cbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cc2eeb8c1a9af214aa51b5f236e71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3259191e9904ad6bec6575475c2f3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2378ae060e1fc9cfcf7d0bed6e7869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1a8e45c7b5d60b4ac85f18494533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ed406ed977203b56a311b7fba6d86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9da117c082dc25173a8c8d17f3d7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96bf744ef7d7fbf02221b4479d9fe4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ccc8e933f9aa75c6f6c053f69621b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67cc0ba0921e0fa8fec627be07d8cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e94e5731ea61385ffa35b4d6b74db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36efb007642488eb1a7e68dc2723b27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542642fd7244df809521c16996bb97f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942f968fab7ad5a2763fdf71d0e01a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d283c0ae7b969540baa7f0182b53e96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761d0f54be1c713b8134804c16c30dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286b1f9076f3afc3b57b3944ed05cf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc83cce56c8aecdeb2ecaf129436909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1361e7b310b9692e58c1d7a8897024126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1f24b6c30afb5e7951943e23fe58127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6835c8f5d947732093df869696289f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aefc2e24aaab8fc26866046a1544e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2b12e7793a60764dea6163a158432130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06201c4cf3b5b3ea3f0ce3df6b7f21ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1422fdaea85660d8175317cf9b7a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0de313003720fe39230071077442e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c210895792c57a5848aa0c0bdcd9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff48935b7f2f158761c30af97b71d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d951b9b26e5aeff1eeea0b2a811524136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fca0ae4a761423678018340e35dd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb1ccc7b596908457f242490f9f79a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf2c09bfa57913f1e33e8309d9f1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ecc2b1456934b9efce595186a7782140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f3f474b7eb574c800ba0209716f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d0bc138ffe52f3934d3639fdd12a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab42432816081773d19fd0d8ac90a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f05ab6b75b87cd7827f2bf3cceb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda229271034f72c37da9c497299592145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add25a16cd7c13fdb093863cd4be584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa959182b0c44c4e53cc97f0d48f2035147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac9dac7e6cd800816a7ca9b068235b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551177110f16d43a7d9269c90c01648d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523fb5d24a30b012f60202aa0e698da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231d8a0ec8e12a1ad5331ee2d61ad55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a770ba6bd1ff546368fc20aa0164152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e9de2249342091f67047f1b728b79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0218f257834e695e857b78011cb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f2c285cf2f376f51644e2b44f962f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8df504c94793401e8daf17186722e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee250ed3756342ff23bc7394d1ff82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2468c058647c11dde19c2fcef64e30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9c1c6bc00a97af1645aef4ece8dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce9bbcf0bb47e5b1cdc9113760919e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41f5e2c3fc9e1816f61d8b71139e0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95f79a4ba6c8f6189d4c7407fabb53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85516213b632bed73a49cf0125e35548163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd3d6c876b64b06686c486a2604fda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d835ba92fa0861c186da074549986165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62517b151e99039dd4ef2b2230a1560166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f79dd6aadd301e4f5674199f710e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ef42f9af41b2ee96dbaf734601b7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8b0aa24b7e6d0125759d8129a87b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76deaa600a7bc984f71a7fbeda110890170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc13e5476c162b7ba071bcb831da3dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573a20f6865920df4edd01a8108ac00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a1555a0fde0e3da9aa2a8fd0893a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef35324dd41a49b7515388a1135b554174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7ff3d292324095bcfa0dc86b3e4e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed350c3db8e24f2485f4cbc38664bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6607f9894adeccc71c28db6556995177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403656983dd34c9fcc25d0a3eae1033178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c677bcf5125912b6b340c3eddf127de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf247f66944a10225447b22772b527180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c692653e5fcec842777b82632dd063181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bf7b79905c9aa60ad93f6a3ad18dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea49ad9bc32a54604be8d05510f577f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf889a0cfac5aa2d5e0a34fb47235184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e82ffc0c2aa910941eadc40ec206b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c775c99df64ac6fa33945f7763e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c857765f0f8f311a08e98c439c0d09c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a3ba2e6345ce55bb29bb08f050568188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93415701ff120493e44a70ed15d672189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140199c90deebf4720c2768cf3f0328190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82278979bc17a058592742a1d4bb2f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aeb3903754a9010a3a0bcb48c7c34a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1b2a66bd3791e20ef63d53dc8e8ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6029f8ff7d71720d7d0c2748890c6b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab957a9cf1b65bb53339ce59053eb82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70989c2d48b62644df08234d5891cf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c08674c6ef5d0b1e3cd29077cf511197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a65ee19595ca82d8e2c05f272369b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fb4d825bc4d955b39913c82d0a20b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6dfe0609db0db17a66484823d353a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7710f464d24f996a0d72b1207b38e84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74766b5242eab9e2a6ab447614af3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247a4dcf5e4b38d19e7e760cdb8715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e798d74e0e60731dc6569ceabc394204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885097abe39e582447cdc7d09ce97fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a858a396deab18d2ce65611950ad1b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd47e30a0d3269d4efc30bf90322726207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e084b13d8db6280b761fb8f03a77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd453e489a573120dcd698215b56f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de3fab01dbf3ece7fbd9daff54116210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a106b92b86d400212c4edb33cc9dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47019fc9cf10c3010c69094dc24417212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefcf53bfdf940c905e94b88a7a692a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df575d1a8156f8519fb0d209817da0b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d97045d8d0866fabf718fe9908d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a8e72bcf9d9fb746e918108882211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25aff27257edc839c7cef20d571bb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18f056ba70bd0ff593426b56e61527218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bd3a8792e6afd5a829569b5d45321219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11505dc5ab686576fbcbc12ebdd1989d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28ed6a9182923b22dc9b6b42eb2de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dcb5bfdbb11e51dc5dc2fab1ab992222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8ad9252fa2aca6d51174a67d170b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fb943fcf9a616d038471fc6f247c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d112d866b88c5d7c11711dcd9ce15e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e22e0854c33b6da8d26d561d4f4caf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7655f5f2c9a748cc8fc03b20e50f4d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7255917769cde97c840c6bc5fadb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1b66056e451be97c319909dc5c005229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4552510d75de4144393dcf71b00a53e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677be9db7ac5cb9c8234b0d3739c1e56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224cc6050aeabd2268e546403515f36232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7fa4291ae25b406bdbae9876bf1bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa61e55d19f8d7e7efcec8b5c640b86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e29bfea76e910c51646539f887a5a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c418e191457c11e899e41f937ad2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f639b5bd883e3a2281a98f135d6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11555d25b0c63d7881ad8a38689da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500af83770892cd82105ea11b679e84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c91d60c3917ffc635902fe00a9a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527c11ef4ca6020f1e3e93235f46192241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a961651bd5fc5c83983dd55bf0ac7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e207f586cda7e368f730e8276499243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb96ff787df69014fc5c4a0885688244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c60a4bee59d783bbb8494193338839245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac6ea82c0fc61a80a3dacad9a3225e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9a2dea4312e1a4470047ee70eed4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0feacce9c2dd476947c4297087ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116b0fbbd0c1da124c3a5b4325a29e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5171636b6215c6f82e26c911edf056250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04066f7798368ba3132539c7b5384436251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a10d18aa66162c28c815c822ccd95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb8f207d3a270976a364bf9aba4f7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f499136e6472d01761d5aabaf1b24254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96079969520f23e17bc2aefde5fd32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf4ec527301b97a10d1f78420ba646256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c241cbdb3590b0b7b79814a13f434257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727413aa2b7704c6eb88fe3a104be72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c21c9437fbac601329accd8a7c290259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac1a2ddc1280832fc7e0698c784d0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66708a00551ad29d38aec66f3e83bc90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925f9e5c5e5e5cd4efb44ed1d48ab10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167887600d5c173f195dfbe9d6fba22e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da13472760abb4f519a9878b6b225aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c91b83670d2070f1d2055725aa8525265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234d61739c4ec3430be60193b77cdcb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdb6fa355756cbcd185ee504077c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6888c65256f9f156178465e9b40870e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42c0b56f5ac57a69e1e72205be300d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20541db4b1a37da3cbe57de3ab6967270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8573896643bb77602562db1111e12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c89e893c9e0e33e3f2c28dd91160272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8554e59649c3b80122ed024ed13bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc618376b324d5424f9943908e278274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a49089e5e7880833f36c46d4b8c92d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f1b11e50c2f179427612097786b14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc662843343b0a6ff1a219ea703a0d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb7ee01b64d360b071810df694e540278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd80a47653f6a6509103fe64b8925279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3122abeaccf548e7e56e58b3b63c08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae74b2f3e2eab6ec602912c7070731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34d251eae209dfc1abbb95cf8d344282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b5e24809cf62d3ded29f8bdbd54d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e93783602af7a411ac61510be7783284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14e50bea64f38bba695ef18e31141b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd153e865d1cdffc08593dee98d57e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa425d91f0f3041f0d603581766dfd6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba040beec3b628652eaa60293f5239e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535f62e903ec1ed88274ec6af6cca7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1fcffd8b8f8a111d675c4b3865f1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146758bef2644ab8eabf2b470ced9992291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50978d5ed8afa512337521b71ecb1c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f96d46a42e6992346bfb1a15164af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560ceef1844388b6644c34dc89b1cb9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532213c01041958edfe8c4aec5019eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a9333b5408bcebfa14d9cf2b55d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86420019da8986ff22074d8dc679e78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09295ff3ef8e78704784bb754c3dd346298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdac63d942b310d2f95e80547640a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e06f85e5fd2ac875d89f67ffcd4f1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103618d73195001d1e055556317ed402301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a941ce8a754e0cd6306f964d1db892302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29889d4dab706e8787bd4e05a53aca2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ecca9d621979ef9a24e4740832183304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304ff66d5e5cc7a2710a34bf7254b1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2befa3e0e9d3f258a961c609fc333306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f5c7d6ab3238a428710f2a041509a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6966f0bcb1f5a9b7f11b1253382e463308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96616971b1000caef38e8bbcaa8673db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdd953260a4f7b99582a25c71c5afa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba1a02dc4370f4991f602d20eae32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9353fb2cef4d37a5297575e263c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3104366a12d5db42db1bed453644fce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baee7c3bb207fe7b2759e9393dd194314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b3e6be72bbf4b88aac79c21056ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809518667f7544a0d9269fd472c5f7f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6cc72578fb44bc3163156bd74878e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b4ba3d479b4d6a446149e221b31f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df095a812e528c55d8f57d1e2b226b61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255edbf1c18174cbd49f3de625e1eef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76b061718bbc05ae09467e1d5b0766321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed555f47df0679753f1718078b96a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7f18d4998d5a7f0fbb555c66bd454323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28fa93b37ae41f098aa3b9c573573e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2ffe4eb0a1e49b7146ea2a4d94dbb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0ecdb9ad16c10e031034da6f5ca2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77171cfb6d344f78028cf810bb546aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507ccde6fc1227bb7c466018f3a7287328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac614e849d04b3ee99fe0ba1654389329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1176b91d1950d8f5a32bd4b45be8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deced88fe452dcaad5f5d75ac29fbff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d034171dc3309db22bf3693b37043332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0c7a686a3e07c54ff033f7c71b161333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffbca22b3b9f0d199b791d2952f0b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ccc30b4f7fd0f041d20a4f0b69cb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7edd60b9c0fadd038cbe8e22097f03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0fc96323fdeb6c35cb801b3191a85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0162f4bf92ebb1b85d0886fdea11e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f024d79075630cccbdfd5fb2233a61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf776cf98ec348f687401854f369777340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acadf966c762e59d889f77718bbe7f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20139ed7788bfa128329bdb550dd05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c8e46fa9d042118ffb1180c68523f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ec32dbb9ee56e6dc179b3ef69b19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edcecb40a49cc5598312030e60c759345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c12b53d0ded7c282b51b2ec09a0161346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02415ac50fcbd147d78ae8871809a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91303140963efa4f19d318181d55654c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dcd65627191554d04180fa184541c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451bce89228e3ff8b39b9317bcdea9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bf563b4ea0f1e70abb8cce2d65e3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cbbc220b77c25a1ad2937291186b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d7bbd6a65cf99faa7ac862e87dec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0621cc51bbba2005ee89358372045354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614c6771e5b68cd8bccb55c48f973df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00221b5084c461c5d34716701e13f235356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f82df948182a0b1cc03668709b6f7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9c0783cc89db594bf48bc3d856264358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d9ef835a91045aa4c1f990cccc433359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa272f16b50e1eca630708a8d8519b97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15733147662c41db5521ac0dc40f33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778bf4ead95525e59e1eb009657287362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5f365f4ccf3b21b044d36bde0890f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112f18362dbe6e1b38d3ba04b044e20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421601bea480fa0e529f871839378a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f93f4426185678bfd00b10287ccd8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad7c23ef47d5f7818c2e21655f8756367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa87bfb09f5ad1207991f24c723b66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd5d907f8620a3cc0404dfdcb6be39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f39d6936d6044dd4a6e53672deeea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d82225524fc3ca1fb6af8d8de067fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813504fcdcb3aa1a78046576c66a82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fdf60cf9ba7293eda459090f53abe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d314c5c5a9b32812cfb18be9f6c1d0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de40d5ce2ebfdae963d461e6dc0150375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac05653a601012e7591d89608cb89a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f8156be467a5caa784b4a51aed707377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b71758e6e864e044f0f3fd99548c16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b792f12e2ef104b3a0808bbb70615379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eae4f57a276b70292675c5fcc7b7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c7053fc60867ec4534c2a681d5eeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6208721424c264f4e721482e73d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4d748ea653872ce8d8eec1cd06db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f33905557dd7352279ae7c4bc4afc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505989ea1555f1b32ae22087bbb97e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb65418812bd4dbb599224aa81d900386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452a29c3f540e8f6dc8757b9e45230b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9842327ff9c99a48ac445d1ffca2ede388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b8c01d640fefe872ef9e7dc375af4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b1c27f7deaf48f8a62320485e17c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f117426b0f99be8a18f4ecfba24ead7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e726d3483a629f3b3764fb5600f73392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac68157d2fc9d69357792578576c830393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817866ae42de56f571a2eb8e6883432394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e5283cee6f5dece361fbf6419b35e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19995051909dcbfd93b10f92559c6d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324479f983d0f504193f5eeb36526c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd649d5d6369e855f01645514866a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fa0368ecaa06153f6411db2ea5066399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d618abf871c48c42a4f5001361e1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bb23b88a138c0401544056b1a7e84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74327f07c29c668f62e562392ec27468402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef254e08634eaa8614af515b87e51d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc4050a61a7ff419849d4eeecf27f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ccea5b3e0ac204e501ffaf17c93db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb6a8933e2d0c60046306fd3c6aaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0881d9432b1e0ce79ca60e32d84d4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a07447b13b5250c9b37d0e31a56275408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde059897e65700155d5830dc9674f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce75326c1ec34d2489253e3e0c36c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc997506094aa17ad22576518c93aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339ba2246d0406aae4897fb82f70a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f66b941cb041c500ac6a0c9db58a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207376a7fe18ea029003fec3074aa7b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430da6536c186af284eb7da1237770b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065245834e4ca0e16e44425e8e3ac35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa148ee5d93de9092642a58f9b3ffd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df43462a32fc5f04be319ab669142d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197de637683de5f03f212e7248842aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc740fb4ee6dbc1b718a62ce26460420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a538c4d3628f140e66797f98e81da49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd1dfaf71449c5270bb59b3aebf050422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7e0035e75e760d6f58b5fe13b3821423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3cf0e12a2b57c0394dcbfe68a3212424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a56ac9c1196800e302038503750c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75c979ee4e7e7830548998a8881ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c769d9f2b27d501db967de4317dbf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0db9642cfdbfb953a1a0ca0dc94786428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa64754a03c89c0a81908df646ac441429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29168c0b0372d3a50942be791f133430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590719470cd1ff3f224e1a9e77d516c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f2494273e1cec2ed5f6c43d11ad68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed782469ccf8d584175b3b568a877edd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2167c4d5c2d8768bde13305b41f09b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23530f80d4a9976293bba15431380e72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed423a0045c66700809e1e1b3c2b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4043769d70fde262a9c217a1a3e078437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4af72449c58efa0d7ff1d9174c9e3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6456198377bfe564df45f0e72ce1ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deace9c0666d932378a33e8795899a07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3d18b9bc94cbac4b4a3c57d0d3529441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80603ab0c5142c2eddd6987078940749442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3aa6f50192e8c1cda5114d07b493443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448080a4495121b14c741c7f9a3d3a1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a104758db56c6d78230492a725439445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ca70b612868ebab051b58f7c71440446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773daffd7553a2e9badc5355fedc95e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3c7753a2761f6d2c09faca80662c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c92d16c3543636eb9c2a61aa4f7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bc468bafd7f2d69d5d32f2f01f48f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed59b11786d4041b7a5ac9ee01a9eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65441bf8ff9e23e2b190c506be7a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4163b0b9b6ea2a1316c341685bab8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d9377a25ab35c222ed83d2f5e882f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e76d0f02a0e621db5d67feb44e3b24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def40830460ec7d07fae0a3422c6744456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4443b5430896db9ef58bcbbbf72043457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07ffbea0a4efd24c52730c4599b12b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5178debf30d9e8de9bfa50d2da50cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab611a88505a6b64d298745f45a5e366460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d596af5b1a9fb95e55bdbfc20182f2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01c8e1dafdd59dce518ca2975f75e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c8361af63782e296971435bad8f0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7cd32b6ad2b71e2b6100c47b7cab7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3797c91781d69cbb51502b6960ef1d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375442632246b8a7f385e4a22619319e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c069dadf472d88fce061b879511cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1f35fde5d4f1739821ad700ffaa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6af87ca6642729d637f00b99863c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaafd746e872382edf8873e0f55b3f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fce6de9375751367ab991cf77437f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5776f71068c7bbf8c341b72e6c41d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40eef5b41ead4ad89dfa230038414473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bd9f4d02f3c8343b429d226542143474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d01176388795d18cf4de4830ffaa9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311171aa4f1a2492f9626dd3db22806476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71bdb810d2657802ea91ce3eeaea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5d2ecbfaf720d9c80a5a87144ba35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4939b87298500b26741906c386f2473479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5562a1df909c77cad06ff68ae4271e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723890dff47e5d414fc36a234ba1127f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c47a9b58b08bf7f7dbbc070b286b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f71ffad1167be3addbfe4d2a50ebb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254cfdba5fa5b3cb093e405e8eda21e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf0da8d67e9f0ed47285479718cb95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8f9cd137170b5a15b22649821ae5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604867be05999ae4c2e968b8c691d38b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae87c08228598fb85264977fc990400488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa932cd9ddf95b56061b92343de47c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748cc40021a0389b6e17b971061f526490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4432434517a8a300ba9674390354c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ab5531e3cc055e9794bdfe181fd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cfc65e41aff45ea4e4181a6196cdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74a1a1c32ed0914cd6f42fd2eec89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b786ab0ec2cd446c4aa541c86f25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a3193d9ee8a4025de36bb9f932bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44a1a64b1092f9e80313c59dd8e022497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c4fc80889807a28372d76e6c5541498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d16ec9930f53bf2aaad08c8f820868499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ff7d5e58d7f12294176ef43e3d557500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853c21a6575a41829293fd7d8adf569501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ace0852ab4e150dceb21a7b3f5ee59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b85b3e4f6a0446318ad8545d86550503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2072e98916570f3e516cf2638001e6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d8e0c74555dde8610530abca0964505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8f9a746fcae4c0ba88dabe366851c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124b98874a70b5d18fdc1f46f95a407507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d1e13e41b7088769b135ebfd21ac0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c91d9aab2bf590e6ccd1f1e6099b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4337cdd4e11f5e906a95d7d43b9fb71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57628e04e417b8b011e1f91d72f20fc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90308851dea12f3f652a838bbafa4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ef14dcdde24e8f64171348005817c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87405594503173a39e0b48d79beddb50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82596980503f0a71ff7ae27843277d8e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c1742b003a78356be7333fbc391ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b005d3ac347136d5ec4e91cbf737d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2024b4331a10b0785a9598bb037b550518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b4070a0844d143f72b92f3690284f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a01d74d755f52b69dfd6f1fda8297520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b091d443003821499d1602ae20e763521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4e8ad2a4301c193d1cf3ec5e38a62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef6506d716a12e4224c1f7524d15d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a41e1f15bf6e5fe0af1359e209c809524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ffbbbdaa460d260825a3a4e9e5231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6618d675896f110441bdcd76c86ee1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc36907da103990ac83ce3eb72082a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49617047fa2f86a23702a4ded860d01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37c607eb2299afe537bc1d06a36384529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a795ef5411211e2442b7556e987f8b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87078fe091942e0ed8f68fa89ddc244531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7db4e7c08e11e7fc5fd15443a3e52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f84e4e191134a3af3c45882d5fd6ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51267aec3276651f84e71a2676e36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af894c1760504c882d46c47cf6c458535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8ebd1722c92d23ee2a19ed3d9cc41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de84df06707439d6f7f77080506706537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8155ff553bd9b4c29efa7193ad8c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b89e61da0e43a7d5411b6b1a4a3fef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d599c8fcb436e87e4e5e09570f8df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7b201b98e7b5940be406898a95a95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100249a36cd57d7997b33c8e5557438542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8301a3766cca24a2b7f7610094bcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9af462d7199a5594911be39c1e2654544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164ab9ae58ff20ea7128ed663fa920d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d73a678e4290d7b9913b47d10812f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2db6b08d4faadd9f645d86b80dcb4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4ce4bbc1037f49aec45e3704fc54e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c50624646ee24073b07c935971e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a73ff9ac0533e26fb48e8ca18cc56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e6625675ecfc9e73b080dc8df1a30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e609bd3bcddcbaa332f617aafcfda93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359995f16ba238f30aec8267a9b3f9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c21d807ed390ce82084d2b9ace73e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63132c32fcaaee6400ca985fe90cdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0df4e3b64b17c68e12f60c5e6bf61c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676ee70702cfaaa998d6c4aaf04624f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fc105c3583b54474ce074640f994558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda5f84d833d27b1685f1240f56f7f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54098a8d94489f4d6188bd6b2f62a08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0cbfe6aecd590887420bc636599f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4b33f2e7418fd748d30e4176ec155562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c00eccfc95e68ad0aa98a460a661b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffbe064f818ce883b7da91ba86ec0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca7641c122e55149addaf0cc9314bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5bee87abb6d773a3576708490c49e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d220e559a83a58495aefe59b52bd05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2da18f4ab8484b8f4c96f5179c9bcb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64006fce13d4c8c7e425fbff54c709e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961d9c5d54e2f3cffa6b9afc2fa8c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86faa66e8dced142d9557cbff1c74d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c6bbe5d9a3849d68a30b3be6a4782572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834053ef6ea6c0b05f1b410f88db3e12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb647f8bfe2f1006f739e7d8815ba09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0344c7b676ed97bfe02038de2bb51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1183544222fac196516fa1ff9d18a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a58accb72a47fb7622e5982c98653577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76c3e7e8fb6cc169ffac8231db4ae7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fd1dcbc5cc08d13c64c0557f958af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d3228256a406c960e02d3a654247580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447561b37942509bd356e81c780db1cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e1eaa3b135f464eed53f859c56d46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99be6451e3f0f5ea7989c005767c5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ab47e67ae1207fd87dbd3bed9c1ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69567b944e2deec5557c39bc304a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156402bee9b5353768756109ff8e7491586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ff5c9546464671b7b1c4b80049f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b98d447d25b58894f56ab03cf7a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01a9a0e633dc210a32eae4f75ea21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312696db53fcd550ba1118cc837ac521590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa4257c1a214d4fac8fda04c221dde591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda560171c6ac6ca8d7dfc507dce05b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8547b4975b1b81f24937ecc1ebc9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013f2d82c8c0709aa043fcc613215a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a15c3409dc5c14fb464cabf13ad3c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e2d06c03d9321ae26398cc1ce9718596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb6654f9c248574b9d3076e3a3cd0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fbaf6b047e8f4fee9922cbd4c2a3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175469eeb99abf834a30338cf980272c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76004cb3fad27505ca762daca69c2c27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b6e355d59d01895d0bf6ef414cc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d11eae6eb44fa80df94b316f4e7856602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be413c12dbd5ebfb479e3296b31f20de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecef670ef49a277bd1d655b565799f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af2e3d7c05958d08bc370dbf70c761605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784a28177932c5f4846441029616f04606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b2545fef606c6a0cb5a087fec1953607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f789ce0a8645afb4b047a2e4acf04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7f41648518004bfdb2d70efa5d3c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3db7e2c06904c62f0f08a3e6ff9b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd6866047620ff901017f187f88717611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba8a6b56754a26f9a733eb04baf59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b8fbd514b8385996546cccb8c5d84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5f4c9ba4dcdd6045511bac7ac90a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb65b72cbea9496fcd39c6e7f5475615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c2711402cdd7dfc21bbd0fa33f0f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9580330b4e05f6ba13e0aead5fc77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82702e8bb8e42f2350fc2a0e266f3ad8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda78a26f92c52262f91e52c168dc250619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b62341958c87e1b9c5e89ab69ee244620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967905468896132c5d9df131e4de7e8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a9cb865242860740fed2dbe088c79622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204f10ca3515c0611e49ab09fcc3ca1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153d9d467c73962e3c76998916f0e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf4c10987e62993bf3d2b798b044c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83200578853a1921bf0d27c388fad48d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed2da7f92c0e7332fb99241fe20592627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0788673d4fc2a0f0dbd24d0a59a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f891e5cfb292ee43725b02f6e470629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021d5650e04113dbd299cc145d4654f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5edaad54eaa94004b8cda42832dce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6241fa292995b6d54e204e0ee40773632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a318e2120a1c646a42d7e1c09b7c70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155b0a0dddd08931dee8158d02f88e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d25bede2bb3509bdf4834ac825d89f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf2dc0bea48e5bf06920b1f0fbd55a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406338b2a03ef6c79281b5f55db8cfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef7b5dd60a8d8e9199d5559abec250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a77bc5f73fb88b737b9d1897e653c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657624be592e367cb7c685566536067b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e02228ef944d5b95a2f4b58e145a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e49931fbd58b5ddd7fff0b36f0df4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccade2ee1f129d29be76970054f3990643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76d4167cdc37d238aa3fb1509bf9f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21560a19a52b06e1c18aa25633bbae20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f3e20b31f605cd32c4ec258bcd58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07cc693e181ff624a5811b27d7a5c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc5779a57d4df6fd9f6d451af8ab5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867342c80f77c2aec034d16aeacfc6a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff529f039e91e257f9d4667ffb9a06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc45c6669ff4e63787f4af1c6c2849651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d3c6206ed27d6b2f19fd2a4fa84a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d35f80d79ffeba4b3860ff92c74c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59169b824a0cb160ae3503f2fdd2f6ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db227eccab81c6ab0b9e54acdc7510655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f4dc3b6ae197f944f0edc8221a5f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc16f9f42a0186d977c9f2b8a0d9351657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e72e6391482049480c5cb937975c8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a9be4d105e5b0b142b0f91240c883659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9b4852b62faca739b973ce69ab73d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c400f2aad7c06da061ce2e12fb984661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c056de62651d9b1f5f29819bf33e926662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd3aca7cf244f95336659dec802471663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b6f6f635016ff0968675e54aa09df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440cb5214a530f7a5105e4e6429077c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179c138d71defa1676f476054a36fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18292d0bbaccdaa46062a83522f120ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389737acbad9e9724650081531fe81a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5402396d534b5f13fee611a38a57e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb242910513486dc85ce197541203361670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4d2c4dbf85a82d5ed779ab78726e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac164ad57391d176aede239e62e7fd3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3136d2ac3de7ad344d59eda1f8c328673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e09c0e8991f585f39cd73f1ec3122674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112d51cd29a1f122a457df2f1176acf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa6e482fb8bc60a513e6c26bf92a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e0052ef13d5cb736bf54e1f094343677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856846a05cb11017829a857f44a652d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9939b64d75b3d65342e8efd1ee031679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354341eba78f5b48e34521fe77b0ad3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec693488e2a7a15ce55bbf8588574681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bca71bbd2ecc8674d49a6c9ef1040682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af305e9651dadb348f2e8a5d1d90387683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c5cabbb00d836ba65f17ecb1de7f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e51f88b9a4e427701be39623ecad2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d72068b79bc57f37cc10124bb703f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef6254d6dd8dbe1ed3e6e3c341470687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f23f12f3c9c9ea336b9184c4601bdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f1d6f8709e65379a1be8f73a0bfcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6989a998a67d03f7747aa65caecfc2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b469b43fe85b35d4cd098600883e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df011bfbe9e45979fe166655f2ae4c00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebcf4f9991128796c78cb69187d567693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a11ad0c17fcb2d3aeabe6b99f90f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf330534622d48902c968a818dfb02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03593701823fdd0270a9c0d75572f383696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823aaebb001a086f2911d916036d92d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c962033d612d8c545f8fa59bc865cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64b91cb47c4f0fcf4d782bce1de845699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17083da3465321f427c349055a4e31a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44aa7d5539d405fe617e0ac0f4fbea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58eff30c6f63daa98f478d8100f29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008800adff994c08e2dab192448e219703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4a145f4e92815bdf34537c804dfa6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fe90295e579e7ab639e8b29956293705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832016fb82a9392d686c25bb8642b33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef0a2463188991072bcd75e6cc6b01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951896041da135d3540853734993e0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda72174cfbd9f33711dcbc3c5b10665709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56dc96e2bbe46710949f6a88326ee4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b5107626099ea9cdcc1a604e859b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65306136f13a40031e483c912671555712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eec263ccf0121b961ee61b5caee7a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c6493a9fa2a9a93eb3a9437367b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566a9a1f81c81dbf3d3efa30e9ed4a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15fa07c24f9926fb28907867c92f09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abeec38d2d63468be31ff5512b4f25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cea1fd994c86483128590753ff38e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e9ccec55740bb97af2550c490c7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f924a04483332532d4b7cac55cc849d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad01ed08ce8fbe6e58a51e59c10f8f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762a058cc6ee0787a0c81c5d4d131a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9555e5b8b1c7ba6de8d8c2aab10f42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539bf0c5872fa81aae507cae675a488724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6344036ad529064451da06b1bdd2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef5daecf09a259123fd65c19e12dcf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7400f6889f65dae8f97861352e5029c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac8b6f4b3845ea83463e43405ffef3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a88ab3da30c1d7af061b7a1c0b921729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619d32d3a75881156cf6689b2b83e7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596bd7fe646c351bf5423613996b4c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dcc4aa94def8c68fe58f66a75cc3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0119e2f64faabdf75222633db7e2b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe995e28dd3d04afa0c47fe73691302734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0678cbaccd76ef4495c153f12b2b18f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793fabc0bf175afed3595e242a9ab3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256e3ea96d80fcc42b511439aa596dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee786d35625bb82c2d6cd0665c19cdcf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea8ebe154002fcc8419aaa3dda6ecf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd14031330611d84af7de1bf574773740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78b687e0bc5b1e4c500c5b5110ece8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4bc027df9f6a0894b5bb2a7964253742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040a27b98074149bd3217affd20d18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d58f66e875a386c4ce480abab7401744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8a9949436524c65e5ba011f78fb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6420f992ca0bf35dce1c675a0203c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534300d2f9aaadfad8a13c5685c81f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e4959e5b60249f38b9397afd45aac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f2feeda61294060f3b316e6d84dfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db740f4d71c99eaf6a2497d9f09e9d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be10d101935a1046b488378c21cd7bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a9d99201bc19cdcf65ee142fbc4bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031742ba1acd503b31f77df6eb8e819c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083136da315f1724d994a206a71aa47754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f87251117fe8f6c000771b066f4dbc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41335a0e8945bd9b1e0c212d698b52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd97a395ef9446c289bad0a0bbb1da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b178cdcc3d955968e79a2d78efd53758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dce7f8e8bc80968f9c46e1659b26fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb9518535fc8d3f94515240670a570760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa78068be723f3cea2fda118358dea761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c001665f78d37f21f1545e082e77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131be958370b935cb0bc652c952887d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cdf60cfabc22db7aa05dcbfa00d9e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86d7c35721eb151a4507927dff4a7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf791723bfbec7a54fd332b41f5a7b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5939dd64d9333fd332ceb7c172004b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03910b1c5fb1a12728ed16d76a805821768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb5c83d141ed1ab31fb53a7908620a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b1a3e83e476f8fe82f35004c3c9c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4516a637d26b69e36750bc070bbdeb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1d46bd5821eae7e24096d33e3110d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91243b91def2527c5c22ee75489ce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2ebe6a5f5540e5bfdd25c6f186e90774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7108cf310cc64a4e3a1914838c64039775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b09b96c7f7fe6c3813a81c677bd7ed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b57af2e457cd5e839239a69517452777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5b09f124d04b7da4494f2507bd091778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae4e6685f59a033211626cb6d18150779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb59e83c65220804a70ef1964d18d6f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5752c61052d03e17894a60b616c2852781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d75e754b06d04319eec0129496d732782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc6fbb70e2b0e8a2e71e72f61a151c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f39d1dc7625657a4b76e34925e3d9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c1b08c7ca36048114aa4296defe93785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf1b2c09b37637660af628a2c4113786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc90e7aa135d9ec27b263c3dbf6eb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a191ab57771a106a0f17f7ffbacf01788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7a53aa4586144a434cbbb8e8aa038789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c3ba9aee32a78921d1d1573a5387790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0187b1e944cf7a8f57b274a8483156791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a2cc675bd0a187b5556515fcd914792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f786dc69f6dc94c97bebd524735e8c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0015cc639f686192c531d726e6480794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad2980edcc6c8b29beb4a9bec99f60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80794e89d04581c673ccc1a69cfd79f8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef0d4afca91b937c93636dbb3f33bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bde3bb9c5f07c89b70e1de0a5f2099798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d92a1bb61fcf76274c6e869dfb1d2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc785132757d56ada3596598bd142a3e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a57296c5a5bc16aba0e790e8767cb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b5a0602faece242f3be19dedead1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01c40332ccbfed87d0737a8750e0b8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6883efc3396887b59faf1778d3735804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8b08b4d4d9a4235f1839d35acabee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928d6963b0b765971059543b47fbea1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d1a0fa8647b915c650ff1029106a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92336b95a2abfbc68aba335f146b78808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38560dc8cd023ca1f253394a5ad0e1e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042993a10836fa037687db964f82f5de810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2b057020540566ace52637a24974811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2edc60658a52cbe239d06cc513db51812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba972dbf9f8b1b24b679063fcae0e7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bf26b460903f03acde304e12ec8c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483223e57988110723422918808f047815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61d93881838b34dfea94b516fae10e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337b84639664068f1c3f4fe89161c81817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c85f948f7bf5987b45f2cfd86fca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df83774eedc3631639310d62ac5659819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a123a27d670259c3df932c373fe79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d247b6a9c925260aad1d4c618360990821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e35ec18029c7500fae1500a70815f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a67a7538df48d12f0d83ac22ce053823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea960bcd3bf2c10af7a6ca27d58ff31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c27af06307139fee09d8512dcb5e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cbd103ea3025f254fe8543c1071823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922b2b5cd9be71e1097b23fe6cca1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c4a06218bac5e0c4df52afec1e835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea9f0d301f502234f12ab8f199ab956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77947ffae27644c8f43e8b294aeb2c977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d0e2958ad87ada733926aee2771cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02860e4a1788dce92e6fb9cae710d9db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f12d25ccbacc217c931a8d8b30a3dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0294821ff51729aeec964467481e0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ccadd48279f6761966ccf335f950b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7740946ac667db33ea2a57ed8dd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baeb1470eb269f6baee706e5f15ff214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76500a92a36517831be0fb95114da615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc775f4536ef8831e4ace4e90bfe4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4863e12bf2e95dc3f6e85fdac701617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b7eda570e413b2834f3616175a2f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e666b3a7272587c31286b3ec6474c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef70592829db475cd37df0eef811d5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4557e9bc22851b4a20479c889a62e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b7ff81c2cdd472d2c16814f8aecdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf935b92d01f9ca2e1d50e5c4124723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827d0207ef7829cadac76e11c9afe9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e648a71b49e87d8b33ba94fc8eb10625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2d6d66cf0ab4a59dc6e7b3247b36c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc75b876753a942b86eae8a262add327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec21ad482b06b067b876f66385ad7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2338cc60965386e9c65707a8b8d9ac729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a867add07dcb948e7df1e025105330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a4d3086dafd68fbeebce28969fd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1e4ec5635fd1fa849d8536a5390b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb3a79cc6532c4604b99eb8d689e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111df5a3acb3d3f7f9b7081d29676434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0722f68c24eaf35d8db735433609be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3dfc94c6b2cbc086e2f0ad8e795c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b12a19d9670b0af9bb35f8437004e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d848b3c7a2a324a4fb72a6f3456db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0e681f27989c717adb42558aae85a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf00c64b4ba9ca33e3142c4c9812940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718cccf0e672854ea23584c5532f48741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4d9c6efafd8e5cffa9bf580e3c8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beab73fb92e8eea9c732cfe7adf9fb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37abf39c9a97da8ef2fee23433a521d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e868ae23abc77f2cc87f23c1b6ccc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf873154d4bcf92d7c34e9e3533a447446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6abb1cec5978053bf39c0854e818a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73100769fa9d9ebbbda4017bdab1fa5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0a7824acdccd165b3f41dfac9b5449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e887735812177aa82c10a39a24361d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaeb21ff9713fcc4fa4cbcf01e7c4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750af40b1dacd3b4a8c9832f29571cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66ec73acdd77cc22af0f23df9bd2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f4a8563ac10ca8e4b240470f3c7f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddc79f41313cb6521089a6ccfee4e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421890d8923e64ad9f77a6f82b6901e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e38672a0171224531c0c02205b24e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b98f85c3c8fd29ef3ed0c97bf0dd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5b704d60f1006e94a708232c213ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84794590fe0f2f9282ed01b44e21d1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d9bc2a35ebdfbee6d8fb38f6255e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf014b2764f2d0b5a03b150f8d7bb7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc557845be113356736aa07595152863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042563823cf44889a9350eefbbaaea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cfe77948e1579f6477403bf620ad665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83083826fdeffe41a61bef0e69b95c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d768f9a00443fe7a89e75f028749c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe75cc5d027551d82f1ac64ba43475968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b8df5a39b9e6568d43b7765a2855a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a482b2e21b0b409200c00e7fcad5c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe8768df142352800d76ffaf5b37f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19721e0d2feaa89e234017795cfcd05372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcceb8db8f7a8319bd4455390d7d6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f22283bab8a0c4afcdaeb65bc0252974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b022ee69683ae20f8f04f335c3cba8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f04ea662b964869219d0fb481049976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e455c12def6ce0855449f5bd7e579e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5aabcb820287728ceeddc70af49c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274881a05d65617b272c8eeef32acaa879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481d73e2e5538adfbebb6e4395d6d4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e07b7004558f725e9648aa67b0594181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1cb6a97b711540c1b1b110b9165c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a04d8ffbdc9b796d516c6447511b1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b4ffc5d9e0943c8cd871ebafb679084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e4cdddcb8f2179860a7799a2c194d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf663d1d4d3aee6ea8dfd577afd60486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d175759ecbfad53d0649fdf92c8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70386f725b9e9a7d3715efb191a75388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9dd35e5a563e024b6d9a9c53baf5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4099c6accd6214d3cdd244b67fe31c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1a2f1a47e8d51e6ee88ed0c299f1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56a7ad5b845c69a58bcfc5cf11334e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527604ef912e42fed3e72d16b58a27593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cff12d279a0bc779735718444359d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c263d820bb225cbec72814dc93c2e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964cc1b8a4d122daff083f335efb38796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0547904f8d76a4f8fb64348ce9efff397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f936d262485d5959638859d4f3949c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac9bad480d8a266542b8a301371ba999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc80fe199004e0e8e759d70d8f2891100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfc35c96f01be9bc39d3a0d25f29be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e4250f3bb70ecc0a91fb5f24047c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e9d0baa4ed8bae86a0a202e0d8277103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb206692c533cafe232f74a75524d6a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad2d303f25e1d2a9fc39f003791735105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a3ac7ad976fb19cde5ef4470c86a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cdb39a8d0c4aab017f0b9cf629849107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266bc71c161cc1353ccb14f54a5447108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaa85c605df79a11b9d2855fcb8e11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff41fdf9ca44973f17e23c26eb8ebf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35332d87a2e051284f6d1a397ebdb885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cf0018b6f06aef736b8c882046360112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d6a3e6ee285ee56b914698a9205b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da5cbabfc3f0c37e9fd78d218c014f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07100ecd018320354d5ea831577c53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35178afb4ad634db0c3aabe4ea9873fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ae1b860950b8050716107df57baac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c3317ea8ff2008f7163ab22fc0d17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9885050e0e753612766a23c8d2589cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d0f599b7a3f1cf931b893cb6a57fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e7b27a8bb5531b30278e463e5849121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cab0f34657f85e2650ba354d6e7250122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ac659079b5a650e8ec044165f8e09123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41eafa9131638709006d2537dc27c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750c26d1be4b5fe4be1b3d1f32b8e20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ea6e85b7c729b48f1db55a6d86efc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0a701599211e183147f5bb7fed351127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca337adbe334adca6777f99c4a764a55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8e2abcf98156f1b66c347341b8ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aee9d259d322e453299b34e300e1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e82f6b9a626b7f6442ba56f9054c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9535f2c50cd5b63d42f5f6eb0b1d54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8487c7f7b597ddc6d28e5049cd23a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa25115310e900ea949d801743a5609134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73426fc130e51e06cf966c85a251c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7f712d7374b848947308d7fd6fef3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a5c5e6ebf4a6dce58fcfbc95dcdd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa265decb49fa5cbefef93228b0511138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39636ef74c650551a1069c5f89d9d4a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8485c4ba0cedc8a05e349430c8610140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20fd81d57e3eb16c0670ed176be64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513c763e3abc9afab4ce9bc0c546c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f373029112224261c5f06a7c6a7523143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c33270f3398c1aa41940e17709ff82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95efdb1264e927dda332eea88e6b4c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584f22839a072fbc7660dc6d2bed8af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adca1086255e46d2d83bd15bd605f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f37e92d21172f580ebd065944d9e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a85c3869bd3720438d372be4efa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b049d7378a1fa580edfc5c6c7fcdf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b32971ff2c3b69fe2b95e9a2495a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b407fbbcf9f6c6ce7624df412c56a40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a365f25351e283616bfa5003afedba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76c2d37b4484f94dfbd4d443005c38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85cc8b50257d28df5158d15cc44a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048915c371f8de41b0d9d7b4cbf25282156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef63d7da5c225758e99598873bd551157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82406e7da7945b5e67c295da99a234d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758541f1e23f14bf7195eee67c38d7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaac8c38893e7d52431573f6cd3de5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9eb6aeedd9a5fc6674316b6dedfe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf171c899112576066311508816078162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42dd632a329019dae24d5cd4ac3096163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de595d199504f8c2ed68afa5f3f5687164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b494244df3a2a3caec3ff16e053d001165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ff719540a873a0074e961ae969ebc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0820ccf58f7c810d7654f2e428d8a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651412a8d9227f556741281c19030b30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beac93a797e935425a01aa6554c9757169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd05801166065f3a5409db4509effc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df7f98f8190cc2da4b3f9ea6ec79b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e256bf0db252676915d6c7e5d3a43e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad87e0b8fb7b08dcaaae379559b9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5849fadef1b4b16b631ec5a3833883174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9968fab14b67532d6996582592c77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235367218720b1b63ae1f6488355e7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171312cf198d37f611f99a983fdb74a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a48d726c8a03c406604c2b1e76c648178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f85a384b3b2cd886b81a230fc9668179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1fb7673f98416c48cb073848fc8ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf693de8a21059767975efc81f5a6ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479e7eed59c11eb1347f9523d2a4ad9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff96cc94781aa35ffbee835267c0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667eab3a978acee6a00a04666f0c93b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85c59a03f0aaa78608a10509dd5d9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96811d2c76d12021cb737206b4a93b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf370132674f92fa9f39ddf091e340187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450c937b7d5bc38383a43c8463e70e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa6393b69cd806e2d77f912eabfcd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1306f051839d9f3497927b7212a5d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d75db4483718db877321249244aef7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b085bf942bfc007ea586c7dc2d33648192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67091bdc74684bfeba44343e51afeae6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73896bf2e45838ad36d76bf16a6d9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16560c411f4fc7568dcc987ad259fd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f28aca32ebd101faf6f7f072f17bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a03c698cbc65a94925329140dcafa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936f1e7bef642d40af75a550f2c2ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969d6ddff7231b261b96d5d56060136199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8723bfee817267e9f49f79b8c5d7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f26a5a4a1469bfb89cd7ed3c69eef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f36a0858eb94d84dd1334ad0d1090202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617ec64b0eb6c15b8cf94421574f16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a09e91099e572c7c0aed6069e2fe18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a31172f21956adc784ebde1f16ecc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36323668baeebac56225d7a9da5d7ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a7270abea612905638679e9998cbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9fd254273d2cced49e1bf14bc881e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb70fd5f0eb0fc13a72dc1dfd99ee2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51aec2bfd9ed6dce2cc3cf241314e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff105d4a2d710e2be9a05ef4ff4e9af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37180b72c76d95c553dd0765b230307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17670ca601fd6b73497768cfe73fbb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df8b43593220c6862bd19af3e4142214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b734b3e545beaa1bca2543af97fb1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206dbc8acf3f5e0bb5271d28e4f39b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b49f364a15b5f9d3c77b697f70ef1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b151f13cfff555bd8be0780e8213b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce25c5708e65f15aed2d79d635ffcc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17515cf5aebddb4bc09cbac8139933220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b36a1ce3840b69e1878b6340875d03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d82f0c4d1dd1f3aae521be0d3a08e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97882406e8d480a92407ea7e43b7956d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0b5dcc73e7f4f3f7caeb5f451780224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f6f31c17cafe2b49fffd12872c750225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788cb136c334eb740d2869a57b5f40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b917b04961ac8be6f48e22f541aecc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c037987fd7ae5b47ae8f7e1fb26f0bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa970de3d1654f0b900e50898ec20a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564641d619ca8be053b37f10ceead161230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519ef50939b1b570b811a427e78fd57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44edba718c332ddeb7e136061153587232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbe33d2464e68409d01204bf9c1879233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1901db0038b47ab85076a73fac30c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d65cedfccf100c2a22b68154573fe3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c506966f493c8cae6930a7cd5b48491236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331ac5d407723cda3947ee48fb0cda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b5a23da1a9a6156c0ffe663e90ec5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38a82a9ae55ca30d360f190736e090239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41238780d5a057322513d2e76b6a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cfb67b5dd21751c0183b9fc2482ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbb17e7669ae26321cdedd674800ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bcb88c7aa5a27d807177afd499b48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568a9babbae0b33b4bbc4e1985747ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641131e1e2ea86e8723a7ffff40be93245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b586c536f4bb0b3f896d3b72dd2459246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5838f893a39e00fda262f55d811c81247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0352e3acdc21e4e39caf91b0fb3d6d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9fdd67208ae960833d8887338fe4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefc62a453a238d5a49a6ac79b465bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33573c89fa0ab9933d2048dd963db04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aef28697ba32a12ca7b4454fee60c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af3e236613ff250e34a8d6065ca78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16387919b3a4f19c7f6a7b58d1c8e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e837a8e8a99d8a8067f9235d6a177255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ffa41557de1409e916edc66966258256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebeff5d1206fc25dc5d2f5beb222db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb589a2872753c34a2910b7abce7ee38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6ea41a84d4d1b2564229f8822875259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed063d07e01dc2effaf8fe9b20f2c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16500fc7bcb489e813f7815165969fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b176df2c24af468f9184f456d10cbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d658cb24637ab9927dff623a4c68e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16806608302bf1f86f1aaeb71211ca2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0075e9f9ec86ba53874e8c984541b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb8244112f0e05cd18d931f11be29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845fd159351620446323317d189e2ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b87d3db28188732e53ead259d5c55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab30e8cc0af53f4f400e4024ffd104c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418af790ea6feeaa4242617f636dc711270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe80ef56fda2eff52e568046b75ea6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6cd1cbf1cdc7c4ed88742374bc45d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb29055e75ccd479f37ce50b3babe6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640509ef0cb0d4776e8246b87ead7bc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2db1037083d521c17d88def639604275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c616626d4e9e5e5482e3a05e515703276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff085b0401adaba56b4093e37095525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5716b67420e07c68231a45f86f88f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ce39bc2368f2b035890c551ce4a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcc23dbd2a782dfc10e794979045a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49140d21ba9bce9f5e66df270d4958ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1669442f1b4aad3efee0433f8f48a85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27949fd67113eee57b578e2a3c21f343283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2472a77a93970a3579bc9799f25b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12886a70c1f291d20705aee7346ff0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551683323d5498e48e6412589e11e62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0258077752788b1df29830ec8ebebf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106869977b5612cb2331dc83190593f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a58da78a1a24e63c4a0bb6d69ea5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5cc430bb12864449473176a429565290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fe5476b0b4fe7b65c8b8f4cf51743291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf797a451281033951ad9e71b319ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b04efa1e4e5423eb80cfbea856014293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab864145649ec9c56ebb3b7c4c668294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539545647d17951274bf8650e362f7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e23fd3fe56d51641fb71e0fe58332296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121d351030ef175dafa405f8f6173bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dce226b86a689ac11d791c1991708298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a535a8a26549b909009f92b660c13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb072b9e71c06041778f60ec43a6e64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77fcfdef044dfe41a721899f6fe45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e8da408d9d1714a6b8ba441a55cf6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f353c49f33792dd43aa9058f21d797303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f6b20dde6cecd3339b3b1abe56475304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff57b775d5e8d959f7e99e0e7da96a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258211ce4297aa613761b9b43d942bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c32851ae05282a962addb6942e91d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0382ea8189e23565d701df54abc30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b1ec25590846b0533de6624c18445309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e2fc3c2c707f163f56798d59271b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f9138c3defb92c3b7de066254c55e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d6a081ecabb00302fb90a13c99396312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4731d2f2fe74e971803da16b8e9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c965baa79d971b25f1724ae243c10e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac79ac64b11aa3a868ece101398af96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5154ac1b8da6caca26fe0b6d69e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c66c327a3bae09e9b1c4fc052fca99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c14d865aed57794e9771ffec1ab44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9e433e597918849e8b24f256db164319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754cea0eaccaf79af865f12fa20be3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6884efed654dbec4f7362314cb29e4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b94ef40fae414876096da0253f91f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a320be2faa508f78cb9c24a225c6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9573ec2c0676ac3eb32dc3e193f7f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2210992d6e73328fabc7acb7a7704a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f747e50598670ecdd9345333f8223326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562a203dc0b82d4587e2c1bed3ef2be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aef4f103b9b35f5da8e9ae2dbf527328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9f2fb93a95128d94283d2c805979a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc77288ad21a2e5e9fe0052a29bc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d492b3aeeca02bc57d3ddc3fa39aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b80c3463fc28d6ccb6a1f247d98c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356730546928160d5fbe10a3270fe98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1b6369a030bc7a195611c22f0f1ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c970304093100a2e38a6e5e0826787335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed2843a20d3213f9fa74a8b99a9ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eaa47e4a54217741391637d198b3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1768d28e9df805d7ef57cff3b6646b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e300f38eb0c671b2539e6c50790e93d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d694a175722f40ba29e6b3e07042340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81ec12d7982e311732944196892449341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e820a6c8c96b8709d7beea8cde4f53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc7104ee47bc33f2e71f3138499d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c70890cfc5b1fcf3a5b4244a3af9bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f48c7cb22c1b59b65914d5aa24dc1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d60a05def8ca7325045125cd874006346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79271907f65cb51b162ea4f407db74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937c85e923abf90eba9f2a52f8f2689348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb609c9fd88204dca1757d931a76c8d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d21897e41e97abeb4308a14de24f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ab968ccb425bafc4c1a3a0f95d817351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7eecab4a60a90053af4bd5c93e04c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce040cab876575960f390ff695be70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2174af8319b6ce5e81c28ac7bd2a6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9302b00b01a72ba4c81387f0b1f06fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1c7722d9f05b9f76ab9e8cd3560e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d48c0ece4e1021083e353981a825f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26605b118c009d65a337535300bbe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0de0f6b4f32ddcaebdf352c1ee3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7901b03d53dded0cd99c93e20e8d6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1597171218684aace50d52b7ac5da9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2acda60d82c6f79c0d917ea8ecb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b04dec324f94560f504c535b47afd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cd07716eaee1df1d48b7c01b162cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e489b9409790eba97797ce963f5bfbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef899536d6ba31df3fe3d24075b47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d7125517998433d2e1e9409d11dff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d896b8eb359e5006ae483d6d45100fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47377937d5915b105a5d9c819fef37b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85ce2209d75ad89a4472ae2679952f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc93267893f6d7988af6285bfd7989a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249096563f6e307b33f56f03fa30530372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae202ffaff7080340e6724540c331a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343a3e258389bb0241bda7842e3d239374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1907b504acdb1a22cee5c6e46b1d3ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5920c55b8eb469336fe4f1dfb3ea811376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e61f0bbc3ccc59fe322616242db14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c457e8980cf3f55d5d39122f6b9a720378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392fcf85aa477409efdf749c42fe9d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe838c7399bfa9bd88988f070ad326380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03491821c2b875862c6fedea4de19633381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b3d5e1aa9cb183672391b0545dc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a87eaa6a1789eef3d61ce9b35696b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06c7b9488faf718283ac53a677294384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47256cbc0c6a94c125bda25246e7482385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d29bbabe5cec9120034a013cd82ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef2da8d497e2197e14bcd68e36665387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715962fcc560051c9c9052247a57f000388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c4054f84b94c22d4983d34fea723d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393c997ad999c447311d9ce1f0a7048390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bea8313cd74dac98f15c84501fc4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af290c6d9977b9aad6a883e6d4da37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957eb7f08d8840f649ad0b475afc323393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b72a407670da84a546493db666882394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ac5b37775d965cbda5c02b7056f2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da77d770992e9339689e9ad521b7560396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9244f3a6e64b9ebbea8b4dc6daf85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc6ae41e8ccac1229a61ae43ba1442398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b54221e9bc0892a77e35e8ff906a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f613c3dd2f1d702817326b314782e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2187fdd155d111290b142c67ec11e2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdede9e6ff08474c0bdb75056eb5a2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880fde8548d44a303a30af0c570212e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03566ad8256ed116691facec983c4285404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe77eac09c1b81e0f0d571baa356f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedd52e60e10da0f179480fa2176f67406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e36371e9378eb34c31bc4366894bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3fb47b03fb167840fa37efd13eb05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf417f24629d98c6e9c61310cedf2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b9835fac600f46ad792425beddb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd21779c952cd27f42d8ad1760b76f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e36a97ca791448ad7d441676ac1abe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970def0bceefc4292f4e944cf98713f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d2c44633e76b1110a8e9029775f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d2b357473c833d5dd13a846d6e48a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e3da47da508e137f0f2026ee27a1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327964885cdf1b7c68317027afb2d354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f19b7a224bff48273043995b05da02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d4a3c4b38f714a590a71f44db68d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34110baf96c63744030879ca550ce50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e8c952423c0c941414eff03b5c3e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8452552ba8094c187790e3715f4d572422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d964a0494fb14d8fe15a614bfcb76f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e998ae90f79250d95ca3bc56509762424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba367da98cabc7fd3e79a8957c1a06e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8e802afc3ce8307cd2fa034f2a6d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b092baa86cd2bc70ccb2b6b14f57874427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902edb2cf348d8b4acc13d2b034df744428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64947b6ab465b9c88803e86782cc335429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f317f170106d0902bb1de885f62e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393421dafc947baec78ecf39ded5b289431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb767c5bbfe436a6c61acac1b656217e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4a651b699ced974bd7c1d50a9919b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7c434835ca95a3a642306b12428d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacc8c97b0b0956c903b67c2ef296c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db6d88aa95a487fc065f85fe71ec60436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b34b2b084d0d3606f669504b3bced437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ced537c93a1967d5402ad6beee003f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324da2dc25d24f1a427775eefa2f93c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba050448e104fd4b99ed6492531039440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b5468dbb9fd29a2f492969c674d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e855cb0da4338921ae8ca2bb9e94994442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268e54a774d1e5d189f2b3970efd748443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee4ed6c1bf683de41f57f0eb1f2568444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156c19eb69921e2fb9586466afcea5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04f704dec33ee0eaf2a7c5a855bb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba822105f6f58ea50c5550134047bbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9c3e12d9d40f24c4d97c75bf6e35d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26bbd99717ce966fb707b26d0917ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d920b4e6715926c221f8d96399f36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638ab85709bd76392707a895484068f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbec2e0ab3242921d31859cacdfe80a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211db3258954b66bc77b4dbe5370ecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb4ba692d2b8a10f8496c61cd614e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9d28cb6c755535a1e47393205cb59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1792a5e77588cbde43b96621939310d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d1bb9a32b636572e8c12ac6dc0a20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28381aff1997433f6234ad0c86312298458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc26ca8c811d0c5de4e8db1c89dcec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289922feedf096383bbe4b674b25b2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8affbd65b7886fa96bb99aab88f481461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc752809c28af13dccf0dc47156c200462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efce699b3145bad4677b4329514090c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3431a7197bf60f07904c1dff6296d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2d1c66ec4d1f1b0bcc018bcd75e20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457df3042b3a308b03dd9a65489c89a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1c4dcd97b924b753a2c2c12428bce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65393113cf0a094a45a384ed10eab59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b2e8fb643fc01a7c2a234bc038e0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052423af63f900689c98d90067151bc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595db8f11d1059b8cedfd1bed7a49fd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025689ae7cd83f76c58d813af69a16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e11a4db4134bf74cdeabca4404af0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3394d6fbeb83b9a557ec56bbba4d81a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739cb83eaa596913a1e05e382e74cad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35d9ffb5ac22ccb6ff8d8cbd8c98b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f49ad45f755f1ee6a9e4cabf83bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b47edae3cad3ba91dec8ce3bfda3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164acca6812e9e037eada89c552387e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a2c8dec79e34eab06b0c1d228d1dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9b94098292d08d998082f0e1b0fb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b13174ea3943169b175519c7eb7ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800650f64a87c62174b8d72f00efe896483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6323a394663f36999a7e1ae327506484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ceefc744c5f30f3706a4cbd679eda485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219cb83094c6dd9a28f86578b5779f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6d5b651cadca70ff37e4bfa215186487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260275d8411186e1145c1213351cf1d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270331a5a775dea84c1b2b5da0028f49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b881c9c8c698d816af331b1aeb3b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed8eb96ca47e15e9bcd8e98de76905491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285fa44cdbb7ba2e85e5fe5eb6e8942492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb896a499ef75b91441ecba07f8b38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307695bbb4eb78c9c0d3bdb3ed8cbfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b6060e4bdd0ee6ec6fea6be663e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604c6d55e312ecf3101c15ffabf2ce1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad191db1cb9776b9d9d743754a12d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f86cc4a880092c73cca621e9d5519498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aab7e4c3ec3d7c2ee41a634b10b8e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35e6124ad74ba01c78d6be6e1b3d39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c12a5b5f82dd9101e758ec7f22e5a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd168de92be695c36a6a3a168db39e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef2e0102b628a12bc6ebd2238e62cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b783dc28f46a6d73005a677eaaba4d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12447fe83c74b1e49dbf265eb83fb2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa9ac06e1ff78af5f03fa8cc6f1e3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105f1f4eced2d5dae9d56422153e22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f053257c3ea63a6953e4a13c7dab28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7479a657768cf6a4ad60940ed7c7a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313f624a9470d0d66eda05478e5cbaa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbbda0bab5f4bc0d296d65fa63f73d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e01e1900c2af20f1d720cfe178babe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5b35420a419f3f68d56f08e058e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596da6fe08c63d8ee83f1d784c8d934b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7914768098a09ee37c26ab5ed398a6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978649430b23096bc79ee43bd8438f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d36aca03ac1acc9a7e61f52b257d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c17ad4ec7edcefb67f8324af5ef91a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575d546d3c96484091b3fa9096e4c5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d7dfef8049ccb4724f2ad8eb48c4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62baba22494758d27652a1346a6b5fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e07777f74c6e52eda5411ae655f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f698782eff82075e247b2d8fde365a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20176e7c29658d282b672c2a52023700524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9b0cc0b58497f09336b6aea45af9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e5cd902b51c236bdb12e5c710cd71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89311f8d470035d7110b78968f7b6505527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f327539071ddff222a9bade0308d4bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69851b2a649bfc4e77a1e49149310446529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7d7922864e1685f651b15fd2ebb6c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56df9eb824b8b0028781f59f474a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0a8bcf98031cc183455b716b5c184532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe3d65e46e3b6e6a889246e60604ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902600fe1eba87ed64b79e768c34edfa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995cc9b37729e8422f32774a197729d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35663d7af2cc4de33f7c1e993c023189536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac0f9bade1aac005f380b8b7daa02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1875d1fa8179c453455d8ad9f65c4a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f9f70ac3e619d58e7004cef2a005f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f877d45d9324edf39f3497e5ef97ee6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8a9aa5ff98160da5f1fc3e07588e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf2551adcb26c2346c8544dacdb5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d5b7942b4dee11434c7f3691f13c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee52ef52d2250ae453d3b1fb173de9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf7ab089b0be90b15ae0fa28c0ad2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd4a1c8853c9f28a8b420914b97ac8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e09a16ae3145239cc2888ebc707d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbd07d2b78e5c7c6e059c629b424cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9489d1a52e928133b0994f1c9bac5bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f808f60359ad041f9fdcfc2258a49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639543e7614e5db0395b9c1cc67be83e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721473c43a5b57c0baf41aaa5afdf03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a4d2dc153e7ff67532fc63d9ca6bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7ff344a4c48b6c9cf5d057fbff858554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a469367c496ba724fd4eaf7bced325b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9855dc50a4aeb816721d814fb0e020556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ed8f11102c2fab617657c2dc7b092557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f6f65dfdc35416b63cb3316eb3d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80220c0b1ce8c7d17f182a1b84cbe37f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423179123d9ef9ff89aeda727412dba7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4aeb3a01f7b1597d2dd77b1e3fa5f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6742922ba0a04c38314df27752d5ba5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3dc1979439b30c43b5c1399e579f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf753880a14a593c6bcb065ff69ab556564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e15a547c0cd074e7a568710a423459565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9961938d77cfefedcbab02577cf0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530b015d3f3f292dccd969f306710ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c419b47f31a64181e7655ff6870e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee25063c1fb5ed9c01e3e35be9959d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6dd6f68cacbadf36d50923e19cff6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195a414c1edf6c19d3fa09cfc01845a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbc71d54cb055c7d688730d6012fa7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773848657d4acc8fc6992a42894a1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a58ec2521c3a7c87774aab1556a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a3d8379bf534a129fad0ec9c25e36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2f5c4b0ed33e26e2f51b9cc3f87d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393bae273bf881355f7980cb7c5601577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b93331a6f5e94bdcda0421089674f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d958d7fc252e4161e5fe75ab0333e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216af0c96e5f9c1130ddbb3bd2182c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae011b262da574ad7bb0162d48abbc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73f5cd50578ddec90010a8ef7d5d1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a459fecf2a69cfd33f7ddecacb83b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474905756897c059ac7e477414a8b16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b00abeb0f0eac45dee1942ac0cf38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1bdccb1a7028e2e77d08a2a884b4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5834068e592649a7d91dbbcb1bb4f62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dca07649bfbceeafb7204320caf83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed5f98355306fc21b30bbd342319c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d407514ddc765db928a3dd7a79f149590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636585169c2d54019c4a702261c2855591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4526d974cf44cdfc77654e42af71dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a755a6da166a55eec49561a38c15593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f05ac74da703158a1f81f4b0c544594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a524e74ec47c09424b9f9f4c8830a20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9fb103ee04e78e2deb7347d51fcd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37023c6b6a37c664d4ba9aa28176eb26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b70e8e3e8fa2331defec9179173130598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663119c1fa75bbbda048ffcc717b36f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f97405129b8819a313c173c99218db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4c424bbcb7b41bc7ac6f6aac995b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b4fdca50be34a8c35da8325c68fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da552c51f1a4318c1287f57810f16ec2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce52e6f38592de4638d0ac7970ad1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d866c7490d0993a2a4742bedcc746605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad99afb444d626033163306180fc5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9385c168619154ea74f37e8a21153607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c1c1ca65831f3c5ce7e58abc2427a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01269e0eb7bcf03a30175227c5d8c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dbce3bba4408e7f45a1b795bdb3fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c4bd12e808c33b00c0ce0239813a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a2bf3af2ee8bd2b0790b978b3725c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd510532208c86a0bf89f6489be4eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b966b74f78c503e6d87392aa995ddd6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9554f9076de91bd4c1dda4648b027615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca136e8538362c27ebdb06789752e96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b0f4078b2ecdbe3e7f0ce2393f491617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a70ff48f1a95dbe20a6433b22481618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfbd2ab8eec0dbc7de1e319a06d727619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6702f6c29acc4eef8cdd053eaee1d47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a17af49c9c2c04309134139b1b43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9783ed31193a2c53b7d4557cf56c9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cceaa852024fd2a504886e063e8551623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a964852cee803654e718cc1209ba8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633631cefb30537e412369e347a59c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2439c38a696b297d97a4ea0d71c2fe6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16397ce820f2dc828957408adc1da5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d36d94578b1cb18e486646d30ab6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f17108be24a0214d698179cf792e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc607a991ac48126890b44b1cd5f182630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c34c065647a061d9e4de0c2633f58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1413c228105d95145b3efcf0a92872632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6643a5734cfd79ecedd9738ecc2c92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5ad1de081b913d2e8c158f8b6d28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0c820eb11962a4876123deed6c7da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ea2d8644faf75616794e8091789bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226036d16e5b420535cb17fd783102b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9344e52f8db8107599df00a8dceb86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fde54c86001b60fd6150fbb43e2ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f8e526367aff999f90abbabe444a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d8f354d71c31925280835c731bd29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa89b37da4645dd2eacb6298857276642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79314a66bd9e22eb40e0d086dd20b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad01b3f7ef413b493416bf9ad6334c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6160213e0c4e64f34215e48875f55ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ededf1b48aedd447616eca0ec7be12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ec905efc5f7ea232808ae0eb8155f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c5b0f6a9c5c2ec0b2f8d1bc85166b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec6b1a833017cecb026836c9f7f1ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27429e21c76a35520f55b9cea08d8bff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ddbe15195315fb166b91517123e12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d4368613b7ae0e8113fc27cdc5579652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f10bfcadc86edc651b711974168792653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0a2055004401216d0b49641dc4c1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d1a18ae7bfc431f096af5e3502288655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc9dbf84409bbdd07c74d18b2b5131656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160a8768709f4eb8ad320fc0a3cdc31657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b931df212561a12c1f99b966e493658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b3f1b08b8ac7fc133fe137a555eb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4829e53692f0844e7e509be3fd5eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a36b746a94fd796e970ef07f39af50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f0504c043c07a2ed1959058263f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1f54248957e8b36fc6458d17c30b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a6a1fd5c87bb0d0fd94e8f0036cbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02522b55320fbf3b49ec5acbfde867dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adb7b5ae5d946b53b0c3ea85eb933c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1562d2ad49aaa4c873c2c67083cc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68358f534623cffd97809ee4cef42795668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0080dc83400172860cc5b492beb518669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff95f1d6e2d4c59d9b47ef7d9edf7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc84a763a5f6633b77f7a406f72756671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb16fd1a6dfc128a2b5b2b722b1c83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b1f02e0ed6205e24d9b1c6c638c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a32e6e4a653c321be824148c3514ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd33e1cac946497c683b8c116e7b8f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fec757e6006c4428ea78c824a5687676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7506280370ec21b0dbcacfbbf6f26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d21d0ded99f69b306b30598a91b0ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ee09a84b1ba9ab685478300c24575679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f36f62adfad8dfac2115d72da380680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb2785f77c8501a3a61fd4174c5a02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2058d43b9f04da943bfcb8f2b3e008682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c61bb49085a04a3f2556ea7a06982683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093c02762d06276e138d01e3a17e072684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18accf3f49efb8d930402bcc351f52ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d6ec496f44e805d1148b255516646686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c733655e236ba55455fd8dd6063a94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76965197a070bad6788551286698cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10b4650cfe568d0aca59aa680184b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51e73d13b3dcae1697d8cf365f0736690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1620a9207d36fbfcbc7b983c1cb88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11176b22ce26d9903327ff6c8c2f7a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a85d2db7004b8112918798b1091e4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43e70ccc1c00ac2b1925e8bc84df5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed2ec8695e9e55079d241bb6a2e6d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6a2d7f8ac97bd296930e433463854696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3f02b5e1ca83555c9fe422400f19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a75573aabee6d552231ad8219c5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be28ee09c001bfd18b118223538769699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8523ab7784bba512068a6256a945b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08017f09be9792807d8c1397746ef22f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603bd062ae02996ae4b8669e47e7c29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f13b14f6bce387cc5ac070ba0961d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb99c4386360c9d1253777401284d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84593870aee38400a4fb5ffae2e2bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cbcdd04252ef59403779f1c0a66e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913def5f05540137219e8ac99efc61b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eced94b291ff518ffea6dccca2df03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ef7e2a78c57091fe9b19d506a66e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079760d3369f6d1169eb45a4c2738e1e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40132dc5723285994e776cebdfb8f18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276fc50357c9ab90781de77623a3faf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c169fbca168848080dc251d1d644c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce8ce06532fe4b1f803e3afd93d31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224e05cc1c1381e4bb223aa513d2276715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197270477d5400f163e90b26527c888716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c769e65aa9ae12e3bdf52ffe14626f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a43e8a1bfb1eb7271005913f5f6c5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be77b535740bbaec439fd156a826c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb037bf2e7dad5df50d2670f105c06720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9d189f12d4320d028956003f90c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad52d4c59c6d1832ba2ecf2210d4e25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97466a019e0357b1a18f70f987b0591c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50697ad209a27bfd4a417c126ec304724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a3a24e9c31a9c505aebf97284b74e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f34091c6158433f520f92a7c0073726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c128f254e7456a86646b54fe3f2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8a7153337bf1d0c281039da3c8294728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06ef8d3b52514fde1840df2f3243a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff20c89e8536c4c8ef70c4440076c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339c1f7af0eb504a78398905d3a3130731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf106a2b8bc2e3bb1050e160e2638b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9dcdd3b89923d4248711de08bfba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19900212622f595337dec377d5412051734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701080ab3e4223dffb6536ae663e120735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e49ca3c5d4ae7e9220c3d44e30a9cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbbfac4c85cf8ca2230ea416e9eafa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6278a89f84c14cc645aa9cba104089f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad89e53a555f1eb930ce980f40bb408739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbed647eb8d64a741c2dcc8fe5dd91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a064d7a7de21eb82b2b400532be0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c62b9bccc1bcc0a50741d9af1e47b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768cd43774566486dc81b23e17ecbc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1941e3b67077e53a25a8a03a57ab22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0b911e202dcd1492457a20e49542d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd6917be5292a5f43767af15aac529746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05618dd4c620eb4e472aa7939d58afde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b086cd7d3d1d80e86fd2e4af3f94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6addd8a1cf8ecf4bdb6cc99726f93e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93ff55cb2de5bd4ec6aa97ad62ac1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbb0f7f8a54f9083b69adb2e533c3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e479090432d4cab992e62a18d184752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caf03485c293843ebddbfff8e627ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb2f188c212091c36d793d8b1fba6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb0bf44d923685001ed258f616cd1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f05fef50f40ecbed7aefc9670426756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fa210aae99924f83e2b85bd80d2ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d36633d8f20dc0356705cd3df42e61758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4159fa08da5276126436e0ad9a99c18759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f49d0bb8ce500359237f4877e088a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa441759cb49207cb4cfd8f5a4f0fce761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbe818ae4fb07dfcbde1e58b69395e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ef22ac0a089ab0c2f98931bf4df1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eeecaac224ca1888553662f33a05e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef1e9ffb7fe4514b3f3cb85d61ea67765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844717c0b2911353be79d5ef2fd4fb1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22b0b80c4be8a6320c08bf6f8bc3e7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa30e2f5a60e52c416d9b997b8499c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f720dd187c1dc2bba653fc7fa3e9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd748115939e9ba40fcd7820eeda5c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68542a30dcd5965e62ff1bb275740ac6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a579f87f67df990f6e7b6454485c293772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554e54fb159b0cf1fd2d360879dfceb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2ed40fb3c85b567284b369ff6fd83774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30a41b43ec60a6989520c50858ba38775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4acc9172b239ccb4a37a2556f6f307776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c32877aa94f8b6ac8f5a28c4e2842777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7ee25ada24a85e405ccc42e3a0be778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a135c5168204a5b53a90127fe8de0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06887388a436b44aad1e3ff3804d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e443024368b2f62d91909a4ae58ba9b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa12c699e86f294c364d06a95e4209782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe2525d65e7870f0016bdacf09cd59783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223bf974b0869da3ccfc16bff1f8ad0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4299d5ec8e6a64649b5aea3b3137785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4347e83b82585fb3a077774cb25a9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d6f8f48e691614ebd455ecaad5fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f43eb1e4b58dfad35b7377ada694d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad522f962d7f295a070060cbec7aa44789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb65b6a7fec2d113a4104baeba004ef790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ec2864446b24cef8fbcb3ac466dd2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653415721e31c0adc2fa091a7f4e3626792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31117fdd3c5ba88e14e371e72f32fdee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ffc0ca8d5df1ddfa9fb5fbfdd844794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2270db9363887eb1468a172208779ec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260dde53fcbd480fe0fbca1bc976a71796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e9bece3f60e3ff6330be3fef9c8cf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2e5543eef817df9bf0391d4935445798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48679301d8939cdcc0d2cf13e32ab573799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c3f97f18233b835313689ef4b1d12800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd065be26abf3907784b67354bce49801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda26aea5f16b1a133e9cfcf936333f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204c13c994ce88c0cff17562199aa94803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e6bf70e9590175c01637f94952413804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e08a4dc9d624f9e1fcafdc7e336ebb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d04e8ddf3e43c3cf68ff082316b366806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1b9bf2b03ae8a55604cfdef3dff1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ef8e10bdde00d37e1fb5b4e9da983808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90de9bb512d7b8b124a4b2b3bec5419809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e868191fb48c2c5f3514eeeb2f6c03e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4440c34c2a6588d1cff299ab13ddb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca4a547e09b42a478772728e6ae553812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5837bbfaf0a4c96532a778773c5a70813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6200550358cacb913cb3dca81cfb3e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c6082e39c7f70f5d6bdd5fa8ed92c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6796a8fe722efd2df99ac7c93f2da2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392c6e09afce185d375a39294e5757a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264103a4a796d0fc323f8e18b4388f0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975f2d9ced806d0bdd90e3df72b44e4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f688c83ffbe96b1a9a4e8d0adf7545820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068bf7d5f63ae9ac16293abcff4c2ff821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdece54ddac5de06aa56517b7187135822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b2a47168312ef65baa5e1d0e38a42823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>