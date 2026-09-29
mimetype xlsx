--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3592,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e33832de12c6c994233e8358a775e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f4cd399847af6ab6b7856f0ddf8f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebf44c874f7425e391850b78e800f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30fb0148595b79c957ed12a6826eaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af1bf6adef14223f1b8c6f1be6fde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7ea04dae1373493835f7bcca0cfed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ab7d8a8e9910a3d5c185c1041573d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e6c0cb91294e727d54bf10b2bd5418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990514937c04ad9fbcd48157b78ea349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54461e74cd8b1682af1e4acf0941435b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c59834af50dfb076c3dcde6b22846211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79840f6e537426aae4b9197ea1f97de312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2743582b9b460fbebc8bb9367d21713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea133156c8353a2e2f9983c5a3101f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d76a96f218a2bfdf93ddd388451b2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d392f11249d045f4b38e63d7708f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad0fc1bb0adb7fb9a740f4e2d9cbb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12537e7643e16a2f11583c081280be3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675be4774e22833acffacfb450e363119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae256789a747bb04bd7e22601715a3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0536d841d904d6128294677c54da2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5275ec607662c7edb9058e8c29a513522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c45c4882063c83cbc2cae04763199223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16a8a5629fb2db7f334b954e12ccae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d3b34fe54ee92a20181afd7efa53525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf13e464510c5dacf5aae48ee0645626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0505dedee15d195fc9e41daf1365d8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc52f01e5e02ff22bab5d466c5e0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce3473f1200b1fabe90ec738b0053829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bb752b38ee753a71a1c82c4f45a3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279a5b78894229eac9c87887ebeabf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740848fdee5f772f5a461d8ec6459ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8c613b0c3282a258f736da022d0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eee020ca4d6a7fc02a82ec203637134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811017698422fb4fd28be03f1eafe2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aa2f6f2f7f1de01f856207a5f49aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ebdd292942da5edb981efbfa50f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028c71c5ddcb17bb848b81af02246538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796cd9c94fb2e3c451d6cc0307aea1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97537512e82e11ec4a4aba4a60002eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038994d348a4bbba80304a2bd699fbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace5a32a746acd9eba09e756f64e43e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee281afb799b63c032e82668a9006343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6481b5750a3f10ea90cdb6bd64c9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32fcd12c89bd1892b52abcd2ae64cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48980d011ec619c7a96b7b7abfe22a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c13cd6fbbcb86100c154c21332dc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b4e14ee208475193943fdef8c1a2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fbec39a815b91a5287c1e73acda6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd571b235cf669ec43fb7dddb64f47950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0846b33e192e3155c7ae44dfcaf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf3d5a47673dfc525e629b536cf3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d5f330eaa78bde60510202d13491553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50294d3d4de5eeee6e2fcc229116627354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b1d10a67c77df29cf94921a28916c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb860c176fcd0da5c007e5f445f31656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88c74d6420c7ebee6919de00e952a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b09d967a7ca845231c66cb80124658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bca29ad41b723a5f59d5f13ca395459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0e1793e2732d0f341072277bebdf360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae31df468d2863eaf7dfa7589ad2bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edefc43482ae9f7415dd342c2f15b6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f9193fd7417edda54f9cd23d59d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7bf17d6e8413ddc34616cbee7d7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813344708f9a8760d8b58b58bfe050d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4069451d510000debac9e3997934c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dea168f8eb0b0686676c228b110b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8a016a6cd896fad37998952bda0a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304b95150eaec0adad53b6b0dbe2db869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147764bef5f7de451084f50ca174ca9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caeb03a7076cbd26ce1290806cf82671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d190ee93857700b40eea2b68bc28bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299c4708044d7381f32ad8b68ba0d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e305f66f3698ebfcad4958470b4d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df22803beead6353c91997829e7c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93260ff79e65d9adc3a9f257266adc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f51f55086693dd7b28542a1461783c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cadc5700b9609427e6a03db22a680278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c24276fb5b2bd5eb3ab03379cfc2e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df2b7629d530b25055cef8e24af2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96411c4a3a1f9d030ed8c2ad1b1f3ae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042fdb21e8b8727e1b04ffcfd8df9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702dcd0a4fde971e205601033bc24a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e9c090c45ef2a6e060755c599b44d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901acd008988470b11949d2a18d0b9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b56df7a3bbc52180aa1a7400d8ad286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35530beef165f38395fe670f5beb6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d38ca5bc2bc826f715f627906a46eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723278bc9500d97a6d25dc726e1cafab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be9906bde7e17f435d0ddf1d4cc69c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143dccb0bd13321b6db60e6fd7a89e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d93b09e0afbca79f60fc124d508f2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a09e56815db11bd6e733bf3b64fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234249251be72359efa1eb717927fba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aab2444e3528909956e015562109195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bafdb5fe58d7e920ce2b0c3897cd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac513035c7888dbe70b9d3ba2b2e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe2940e587bfdeb796f033b9f8b53698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33739bfb20685b2aa8f53b2e62e206a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da97f8c2f1586cf5a2904d0700d93f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7c41a2e784de712e796228558308a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f6525b25afb633157f3d0d52d7d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae1044b4097e21ff5cb55f066a0bcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce29da93a13ad6add05d8a59678df8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bedf4dcbeeb3d8de33fd00c8a4d346105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0425f69e96148524c7871bd157241c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda12dcd8208aa410ed657847fce010e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49f8e638ee5dee66f60ffb80d3e39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e265a62fd02bda7c97a5f8ccee2a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98492ed0f02c978bb296f6ac984ef6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108caf1dc97e2d9ae30e5d5648c0675111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a646dd3e7622c090ce70f7a54430112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cbe815aa2471eb749abe35d502d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f4d04aafb94ccea659678236a35f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc1d799f94ed9a7105e54bb0d9ca0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b02e6d36fd4c461c074fafe968693116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4dc8e0335d57f938bc85265ee6180117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a83d9d10aaa72214987dfc6677158118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd3c43d6127f9bf49d675cd4b0521b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060adbd92721f8592d4aee64e01405e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b042ee78a81ddde60cdacb52315e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea23ce43410afbe9c3aa7975d9d6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b310152fa5c1e87bcba6a2182b06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0dcf329406d1d893a777f89dd5a9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b556c18e098ca4657f00614f8f99da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e808f7b040a29f2d1097d39d3def4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9028724faeeb13032d69323948e6c1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928573b3e273e05844f89303db0793f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3336271a4421d6a7244af7cb9a261129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcde3257d0df2b8738ae09a5722cb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43bf5c5c1b87b73e1a712950c23fe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e53c2d2b331a56d7f6a70f201e4c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cc85055afcc163fc1be03488d0e65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539e57936d6a71e3ce628838114af3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71c1ee7562c045cace5002b131dd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06ed0cf02d5ec2e9e73dea345eee5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc7586f922f973dc7c5c76b214478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2cd14864cbc709cf065d345eb0598138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961548d3a695e5137c8ea1bdc78c7f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fbd948d6628bc917b37695f83efd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903ed43a808c665047d4f95bde04e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fef10b6ea13530009772e908ea48a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e56113c990772bc6d2be20cdb7f8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ee50cf6ddd9fa54d6f5fc66306028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b4c68de1fba808c7f0cbd456c2eb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48018de14b7156cdb78e90c87f7d6fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24393f8b5f48160467775d412ed25a5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a039adc951410b32b26b1fa5980468d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc2efb879bf134d7366c7c5c2d33a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13c265cd11f908be2f52d2e185bea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d0ee5d65b40d42a5006dcecbbbdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4366466313cc7d370043bd2dee388152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078586b6df2b497d736643dfb2f4fa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628276a9bbd0defad6132db311166e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d38aa611677d6df742c1dc84e13e58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98161300c8ad0092f7892c5c9be170156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff4efab40e4c0800df45ba447be171157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bfe3d315e22e295afbc0656768653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e93bf2a162e764a8a05c7f953892c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197fbcb5c16504b0a4a0876526d9f1e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180027a5644fe1fbb9d7e38818553462161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118b8f1851384b47b552aa215fc324d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c249438d6b3c0becbd917badc75cab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2338ec33265811c17d924437906f281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2cfca74c14bf84e07dd4b19ab893165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8912c0a89b446f8e6c51e59aadf04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cafc7888f080e3faf5aeb6f276140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025efc6931da535ee30a3959e224b67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2988e9718aeae06a2a0e3247f0323169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9dec8e499d394e8618680fb0826f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96285ad0d2a616422c2f9c8e9ad84c59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ce53033706d1b530c6803f65c809a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dfb79feadd2090ee6099e47e88b68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48afbb6ffe9336b6383b4a465942a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d8c0e71df0d3daff2d689d931e44a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d069193bbceab03000a0084856f07176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d595b81ad82b37df025d5a666b372ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e060375d922ea90f98ff8a1c4a02ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022384857101c2f446af10c54d83aae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0b869ffdc82e891175acbae39343180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476105d2bdd5f910ea741a120cc6dbdf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e8a4f15d273098ea8c3aeeff780f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59665fcd9fd5ef28e3c7ba496478ddc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bea771d6b69e6cad32c3a9be9aeff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5e8e9b6aa8f51de2270968e3d3915185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df1cea1c3829f0141cd5124210718186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0412993be13b9f52f5671bbf7e9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebcafd2ecfea74e208c8f06592faf5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d88b4f5c82e0014272e09f23b663189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bba505c46247fd77c2c32926bd279190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4c4bf4b29d9a5beed94813543a248191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4068ee9df09ec6dba9ef1ddaaf54eea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65622597e38a16e71ef98da9feafc8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe40e844f3f346b024b0bf512c3d79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc16a952011f6a41f5abf8b59946085195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52de6da05e191ca70b04fe58f03ee6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a42c2ccfdd2ad0fd55f93bfa4448d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54af7348985f4def5fb57bd22bb8de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512f1f27806b75da4012e59b216ab0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0a75561827ad3cf90bc3352c4bde5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92362b6d08073656a4d13edc34d4df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710756d0b380d569ce7849b27a9bbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf5a621530283e7e3fdee5ccafef21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a8bb45b9ab3058eff20c52744ec35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c59a10ff191fc53308ad14dfd3e5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90d42fd665eafa6b0f96c7f6fee267206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8ee7ddd48ba9c89a06bb151c7b052207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af668489b151c4e80e22d0705c1cf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1140f91345a8e1e6afce9fc2cf8ee8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e9b7c44ac0182eb280668e0263f9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86245d367e319ce775ed549a06e544211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dc808e5dd1df4f3404772cbe38a2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af508b0423ef74a2dcc86c6926d1c8e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8af7ae4dfd203b42b85e9e5877765214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5717a8b8fe5cda8d8a49a7bd5da2c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c671739a644f6a9ee0b2d0f8befd05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cabf38ccbe695f1f00d62abe220b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668c0f854b57e38a0bbeed276ed2dd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef8c0bbea820ffe220163c8de9e538219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a6f0c728a55445be0a72268e720ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4b23dcad7aa77c85e031e34895472221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa168b64da0b8f1215b279d996c275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc2a0e3e191003247015a7011a8da1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34ed08e60541bdf1f30310d2873da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897cd974b5a46f2e473016e73c2cac3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e59a5c148d37ef92d05af5bb10b78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee1690bd39a78ffe9fff2dd15ce01a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599810224031f31ba5c1a807e2e8a37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9270ec90282b488eed2fea259d56faf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57370727ce6e5c48b3ca0199d30469fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc22f6202ee50a20675065163701b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a85c2f1c0a8e35375ee96dcace62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636811bbb2c8fb7e3531953dd4f0a0f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4726bc7ba0b5d43fb206b64d80708234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df113872cfdab4bdcfe59a53a518380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b00413976ae56bd7612117ddab843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6bfb0ff1b58084cfb8533627491c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb033a473e576286210825cfed4ad144238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c48e9a16b1c032152d01a96062ec19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ec8c9c87e24c0abcefe2df14fb43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9296c345a02521b30c9372a6bf0a54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b040120060e1f13b8afedfc95151b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92d31e569c267b86912137d910f459243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6947ec469f0696e460f6047ec09931244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa575ff5bb428a42de63ba427b1de5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735ea31c6c94e6f4f8e84d1d86d8a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269689982f398638d67a04ef37184bdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f1fe97b1e9e6887d6d47c98298e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b8a0da8348defd4738641dc13a270249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ec1cb7d101784945e2331873a54f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7f8ac8c1ce824cc64fb9fbda8144c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389dd09a1afde7d77f967db6167a78a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5e96f3792072f69ce6620ae4a82ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af52f278fc78a12509199ec6fc800254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b369087d480b8dcd236b36c05f8b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1968aeab38a1c04ea3568b2170ee9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dc24b2970c2b91ea3822cb20dced8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6cdbc860ce173314bd5d126c39fc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243665bf657da3326427174b97df08c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b48736a6a1270ff62aee48b329ed9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4856adbd673331e9bd57e5610257261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59e9de7237f57fc5e422d0f66586b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda84049746a2a9beea91098aa75897263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74de88c3dd02bccf6cccc94ad0dc4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d312245ff5a4942e2a93629a5f148265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e6e3c87f48fbbb5e17e259b916695266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6cd0d12180c6803e765f27df40c6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6b7ce5585bd4c067a079c1280e31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33362153c3e02b47e1ac626994e756a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e952aad42c653fdb382397723162ae7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12616c2c66f4d19be9efc240556b5bfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96136c8e38e5c355a0aa3904c60048272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45b0ad8c640280721a8952b837815273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717dc0b19c462b730197922c1377073274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe287abc59fb789613222e941f9cf85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af491de27ac500036625ebb12968ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd5b7c36fe4d09e50e59b969e8698d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba77e36c54accd39437239251ccbc9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753d5f17fbac4941a14e139d8de8fc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf4cc6e5fcf32d8dd08a14c7c0f296280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e3f2cc7d5639a8bd6034fa8e5eb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74862515c112106c1c1c85e2c7d7c62d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a5feebc13d5f78253ad75a54b52a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5e8b59acfd440f295f104f188a1bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dddbe92bfa437d0fac0c88e8c8de9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b92d25d62c971cb85fea3bfc454ae9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ceec2361b23b78deaa6db1e805ce5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82228c7556fafe08404b1238602b583288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57feaf5ff53271e911b887f5b9f561289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22175965ac4cba9d8a1f92900eb0a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2d656394c8a2579ce949747f9a867291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c13fc62eb9cbcc2181dedaaf861be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883530603aa35f5ad43af2fad874050293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09fd4944b58bed6e5886f8da71d16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ce72e0ff53a7792f877a4ada098f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bac28254cfab5ce63348deddb26e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ffd33687d93331406b6cb4a778b5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79617d157ab7ac3c681ffb01f7b6675298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5fd3a4dbfd27ed04821ab0cdfe00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8736d10eb3496f019f4f9e8ac94d6d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e266d011a86b6bec912e33c5a0015301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b9e79c1a6e7d6980c3a80940f03d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165657405d878d94b271c6164dee77a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67c1bf375763650798221e610eede6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8609187e7658e1ded4611e8b0fcc218305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7fb00aa4ecaf8c9af20ee1bf9a3a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31ba774b4ace1f633e3a3954e8ee7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c78a402a6dc81f23119300329a2b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e27bdfd1c35dcc8e7f648a9d8cb24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec97b3bc15c7cc789bd679f8e5fde80310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7372aad839881f74f9a38d8647fd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52958df5b62c7ff70231022ad6ea4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d899ff9100a43ca1006b0fc2f75e4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f358c2239510ea930ddb8b83c1155f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c84d34df8d26de3d493694540e391315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612398a447f4535ec1a536539b3a0662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa83b5b371ce938c346b18d7faa37ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4995f22bdc0d622059cd9407b678b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a43584ab76568385bdc7557820cca4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300fa6d8eb88a529ba1a6c364d7547d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607cd8fdf8f56c13c9af48692938f0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5622bd65a43e3e2995081c36676643c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf90453eb6238ef6134eaa6a2a1aba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d77d757f53991504d61d6e639865e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7182d262ab65f026022996bcac8b5b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6dbe50d5e78a2ef8eebe2c8947dc3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c476027f12de3ccb871ff119da7919327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8a77873153144aeb98deb827a033328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865072b9843836a30044c7787afc3de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f67a4095be40ebca70af7932e9a7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1606562c0afd09047c3304c45e111331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97242a484b14ba19199531c051ebcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8270546dd09d25a5f981e92b35e8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69195c93b65354eb4660340bdf89b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4cc68b2eb117b47870558bdb1c219335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b1c92e565b41161a7610ea97ceb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77756a5fd76990b04eca61039aa865337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc9e15b1cb9c6603e0a25354d0e9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f7307e7bd3c86aff9b81900b9c127339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d052fe480b6617ef7886b3c1841ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dda65d7b6a89d9b170c3651cd71b8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cff2ffe914a93ee3b7f610273086c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b436d05f19812ae802bba666e44c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2cdb63c8735c779545ec89f66f8f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52550a4d08b393ddcef15b1c0d821f6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52210ae979a257ca097e9016fac1fac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58f1f0db69e6b6b8e345b66b11d92c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b65c734e81addf4076c15df557e1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88381be6fcf3ebc234142450ae996bb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad507129c2c5fc63b0b1fce27776e214350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7db71510623fb8f600945c5233b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe1d870becf7ad1eb01d8ee172770352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b1c5987b1d0b0219a8793b635792353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caffaeed64d38e9edc3ebfdd175ba2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25027ece650035a91119a184f7b3cac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6c988703ce966256e0c792944356d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5e2b9c9e9c7d94afcc4a76be6dede357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a4a3ad49940659e6162a015c0f299358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb5ba62499d6971a299f39ba55c24b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f09f16a8511bcf7cd60124a4b358e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a9aa53e52b607fcfebde01581950361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d7c5cfd2cfac767b7cc8f695f77ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0cc73cbf60e5d858bfec4b5a9150a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac6b02c69d7cc09fb6c840933c26ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa2cb4062219ed5a540fa3f5633c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cf64d8f946666e757e7c06a1140d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144e262dd60c0e4b7072db1c0f0cebe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b42d27c34e07695c16127e4d7b1a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41fad30c601db9a2363e5b32ee5949369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01258006d2383bc35ddd8b1920d60d7e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ffaa994ef2e88ebab6cf9fc5519f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f46baf30b125cd50ac6ad6ea41b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1f218b1aac8c594106898d997b81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab12bf11c57836daa8eba0522c31ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44785b5816089b74084b9b4796ffd5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5908bac557df51155f8d92e31771d55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8ebcab60cdba53bb28e50a19768e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e12c73a0f6350e7d348eb43b5c4ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091944d0cf072482cc0a55d0c6116ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c383f60f5b103653761b2ce49134460380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3e0e982bcd7785897a80ebbf3e911381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44c69b1b3d72f9174c6d75761d1808382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857076337da8d63ca7aba781ae011066383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcb44eee9da1bd41ff2c189ff955ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9925e2c94f22c050e45d049472d1129385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98ebf7bb7c0869a8f5f83f3e62e076386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e26da45b9178113e8b13de7f2a604387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1916e7272f56403fa015f4a4dd87c10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b20577d576d01aabfc5abd4c4f83f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a336843a2800a49e82f1ad37ab9ba57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71539d8419f89a3351e52e35be508009391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66cec673ba72e397f883aba139ce13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcf12ad7638ef258b01fd47dd74f2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf3654755a10d76bf7d9fc93eccb45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617633700ac30dc2af5ea8d61b2838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2dbaffe86939134f0d619718ae8b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b90ebc7e36aca1f426547f88d6d2b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f1b609c226dd26153bedc0df80472398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddfc810f35358fdbd589bdd2abfafd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d6f4b522ed7827288c6a95ee8eea0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d138d8a3e744df751d3894e925993f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabcc03d4db3faf10682927aed6f14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3538b7127be58459c67140ccc942785403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9a8f6ed3bd7d25db690acfb5eb28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef3ced496ee8bb93fa0c265176f4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef8dc971633936504bf9816330904406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38053b72980a1b718fb58e437ad3e9a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2691d6ac49a6ede8b3b2d802cb6bf5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30a6dd1fae1e3a600dcb28e3a826f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae70c40a00933e3de2908e09fb0ca5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111045e9c6b0fb385d337c77f92af535411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e606627cb27bfc4f4e1940b452be884412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2c6428bd044bc5284486d281db2a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a31f0c0afd031d5adf168a60e35c76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda7738b8933c9afffb8453b6ae75d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5f8c4221193d0fcad798cad6b65e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dcc64f3db1143e49fd63e2f230d2f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce973b517bc5e6c2b4d8173cd210024418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf96d8dc1a36ccaa8af4ae5487e2d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2371138f9147a713db6c236c798b2c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fff601ec11b5e72f5c7102276fefe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f0567e11cbb8eaf6c44a582f5d0c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe98d00f0783c8e5d9562270e87abf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b068e086c04f1d09bceda5d1d435f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccff12ebc5d09331cf142b2038742a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202d9f7b4a937c5fa3fffcbb83968f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997e746b82a6d87a962b40afec1aa3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478df678bcbfa9aea2308bb7c77bb7f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56e847269f10bf53bd687062e63b95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca98023f045a8fc8ad900a99704513430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d03e454b3a5f202341df7439f8e315431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d584796f0cb9c699d7207b49eb3a67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55789ff82fb6e71067d108066a297433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0466c027f2fa00932e2695654246c29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be499cf5f573c6c48a3c8dc7c3caa612435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc95a6998226a259f45462d1805f2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0d662c005d7b1725c518d4df39d11437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386eed1db2ee2f9ce7c88d677e29e32f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e206d84a054f9f3dbda7c20dd9894439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3daf48e82148a5cc53e0e1d200ca08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c0b3ef2d4ab0820d6036d49bb20d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e76a16575341e98585be70e92cd22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5cc5d3aae8c18bfec2ae3d0238456443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a1d33667d4a9fadda921c73ace1ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb3aff94c66ad372784e555bc236bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44989ba5153bebf9ff5812ae4e449d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b917000f3415cec3dc22f75b6b1d35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245a97e6532761acb765d662db07bb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04f8907dede18d9cf5de0f5658e7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a43db8712bd1a5fddbb0a5f8c9b70d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f599a3825f3bd06a243e5c8dd15881451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d092a1e1e645f4d844dd013e565a32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22c651d6bcbb1c4e44576796fbc5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196f3517a01755a329c241597d409df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b519a66e027691887e038b80928f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a9f36e7914125186e2cdcc1479965456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7168be3f01c8f6c3c8eb0f64d0a867457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0246291ba7e79a08a7214ae5e3859f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd8e0b0a49218fc8a4fb15a662842459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ed5764087265a0f3ff78e0a017fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78744b9d0844bbac6f502e1a1055e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad62a081b4929868c1dee55abd85d21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b968e9e0a747439845eb71e52dd26b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ef06edd7b218cb55064ba3fd957ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294bd3950593195c1f7e3368b2c0f09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889dff6626139c7fc75fe3e6fee111e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993f200ae6a5e1b0e5aa04470504c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cf87379d3c8719a2bb00621f7e7d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa506880a16f61a3138c43df730ad089469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b739612686dca854cdf8839f108fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f85cd794c3d826c55b291413a48947471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e6bd3d322bb2ee0e7fd84d5b64d89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e42019c33679ec30d78c2d7da8c1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcc11710df82a9bc5e65d0bbfde5c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5893831ff2dc5d5e23c556c9b4ab2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748bff73cadfa6cd297e12af9567384476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc12b55623f83ba48324bbe012530b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9daeac83704e788abbe9573234c1aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2de70ebcfeadc1d850dc2ce51242479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2131933b6331266c64267da1e4aa11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcf1a00c31be4a47af14aafab6f623481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c02c3009edaefa393ec87aabc1385482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78172aa71040091b047456fcab105a54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1daa58634759a3846a342d7f643df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9120be9813018e09514aa1ec01f80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6790293ffcd24ed44062ccb65ef771486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d0ace7da91ee6828a6c68f34ac9c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870addbf44838917c1671a18e435c8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6887bc80fec688181f32dc7e4c96ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b20ba1b0b1094b3ab2d712240c6fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565178ef6c177b83f36290bea0e3dd6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d159ff2fcb03c7d9fdd587ffe074492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c5e75578c180f18081a791851de8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c136dd5c2edf3f8e31bb0b048fb53b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1fe83fa8eb50acabe1af172cb8b31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d28bdcbf5b21ddc5151c5399b1e5a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c35fb7bd40c66023e018616cabdff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19950582aa588fffd2fc8021b5b4d10c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396512817126a8286e77edae0a1749e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5660544b72ed3a8736469e0ec3b084500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dccc6f4a50ed23448b8f24d15c11a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5b321bae080255a64781b533b383e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b8de436e6a0ca3bcdcd22c99bd7d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f020d8889037f0a30b2bdf8252da504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18031a8c409830bbcd79658be5af4935505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3b3881c9da8a749204b10cf4474f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf197d0cdd9e0ef7b1ec2c6f14d79e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13304cc2e73a51c35f39e7013cfb74f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513f1b905b10024444b5890138504ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900451b17e4a81d68d1375452316e788510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81352ac2bdfff02d2bceffb4f7da62511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac11bda747df8ed7a6019ab42e19de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc1afe9f8de286146ab7fdc7ebbeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62621032074136c96875bcdf58b0af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc1f7e7008fc41db9bf4f028dd9c81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f66d4539b3a1607c686fc40c5c0434516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd7ad285b45d739df8daa264601571517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2048c37947a5ce038fd52c52010a26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4def448a9421e80a3d7509f2325a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f4a6b0fb312a4b45aff2f3e6adaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d144f743a3979dbecaf38ec0a92e14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55265b28c77fda2ce4a1f00bbb66a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404a0c17d0a7796c9287eefa0299099523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce5bfd644307db34d9b39db16e3ae3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92b231a8b9d848be57efd354844b7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13371a5cc61b58d9454a86881682354526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5250bbeb05c00ea908d5dddda13bbee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9aa8b458effb35a9549a6f367694528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f4e02ab4c243299065260d6a2cb8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564cc776335b39b5c1963c05c143b67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c498ac1138ba7fb27de1f48d6b771531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5964fd9f9b0f96b1173c43c4b8461532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a722c74f462389889534f3e0fca6da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6e30eb4ee24bba3e2ddb6c0c5b39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55724a30209c64a65355dd9ec3c26f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd35b7a652e85522f9f5ce35fdb221e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0368867c80b0dbb998f61ec6efa34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2d97369cc0cb050b28327c69edc71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b44eed9297e05d765cd8966e8de529539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908151ac88fedbbd00719f518d26474e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98030ea9b279a6ed7fc008b6d4c485541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c486e6360ea607babc731a34aef8f0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd49702d4960db86762a71c1efc67543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fd377126f7360b55c40115bd06eea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702110e7c25c44d3201ae77a606d671545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8f9cca69a969d0837ebac9c57f9b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5010047789bbcd3cb4db360415f0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a724abe76e46b6e919ed88eafad20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93376bfb46f6a2c6f12ea1eec3ffdcb5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280682b5861382a923a320661f9b8ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dba354fcaa15ea51c5e0f67da4815551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981dcac24e2318063e5b98aabfc235a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5c81c7929ce061a10d942d3d0093553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae9d875975c441d9f9b164d0cb44ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbcbc5676397968a3e818b70e66ee0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920424bf2401f122ecc05d4d6f8ad31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777f20e3964309ff7f3cbc4ab6662f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e26cc8f084b5984ead1778f275b33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c882e42e196cff9715bf8af442bdb9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f129bcd368f90caa29b7667c0ef565560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450aaf1111125327e28ab6726cc3463561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b36911238fa66bdad506626ec791e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82e12e2f8f7838894ee87b201b32f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa654da0eeeda1f25e34b09f8b2013564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6493d00b886ff6235546e40ed4eb23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17e9cbc02f9df54046d94b0f06c5bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549698bafc8abcb49e1a7f1135728694567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c258ca832d60d9a2af9598f14d530a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b424f3de958863243c47d95d20ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11a817ca99a70ceac7c5f524a2001570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a1a2f3adae87262884ddd68a4ff54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b15b77783d6d5134a4f96b1ff781572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8262080eb5064cead248f0fed3a0ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc621f0cebb7f0dbbc8e2d063a389650574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3886e06b86cac59865e8b6c744cd4a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f5ec93a60dc4123fad81c33d9e2bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429df15a33eb3134ca5497b63bb327f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c3276d213d99c8c900ca1080700c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab84246f8060a4b05708d1ca09c207579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eea6e304a63bbadf44b4f0ccc0bb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978c540ac998a3e09701b6b139dc228581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532af199fe492b05b7861fc22a67dded582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76380883d649c01533582ccc1705bef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286e097506ef0e7e0b5ac70eb74ce7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bac85fae21f4a8638b69277973c43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aa6b1416d051c3c234f138d1f3857586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15ddd4e70ebe7050c7c17988c7c91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2cef58e214936749cb2dc4634ae7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca74c995cbb77a3c001ce8acef08cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e96bbb29680d4ef4ada6c427d50c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac6da40f7ad5d8137d18c17cf4b93591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdcecb5415c06502dcfd67ec7ee52f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efcc68cda8c482b1cfefa5a061f9ec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc7e7601cb4dd430500b5783f20e44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7105b1719e2da4df69508dc0e1a6ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3b2788d770b1bfda774c0cc70b5e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89494fb108ac5b73de649f9715daeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba93dae71c782638364a27de4bf7fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001311129c5c5f2d386a9a4d473d654599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439d6024b7871c71b6f7ac8c2b7ba15600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c1bdc3eca00e8d6adbb8dfb3364ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa5c31d5c023aa6daea6c5e7836cd4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca59fed884c8fb45208ef6e651dfed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfdab153b22e4c0beaac607850eb7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b874763b0a9ff62d4d1c8c84d5048605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8e5c6cc7ffeadcebabb1e6843db51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe917a0b038ab4f850a0e8e7dcb811f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69490a5675002d5e2ad9ec5f78449d83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb232599e6e66dbff69437653d67cfa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebce9d2737cc25b9621dddda46543610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836e7d8de4c9768e617adc3001158a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a51fdeb31ca1d5662fad73006f4c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9ff9ad65aff22d58ef24e9b523c45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9623c3fe98c57e91470f63e7dc5ed2d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099359eeda8d63943b3c620ceac9d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c93266a93269c07569d38db77a144a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afdd865e3bcdddb077077962235e04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752dc70834a6886a3590c205860f308618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b31ed056a51659687f3f5a167cbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84c8a54ab2b90db6564aacea272a30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715400dc0b3c6b812a39f10ac24758a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62c2bc715e88068fab8ade2c1da7da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c63d8a673b5000fa4275574f11e50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73948f81bab94b045ab273246f973699624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b9139f7e2667f729ed436daf1b5c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce071c710fd0ae883cb0dd0c8a3f4fe1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365028546b889d5a8575b5289512599627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503ff70a55d2515164706371104c84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569101495fe104759bc2c54c90c38e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf805e6ad4715da2822a1b2d101bf120630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf0dbcd9d6d544a5029246ef7d789631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd52d20b6e238741dc12834122e22c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52327d5187a41bf79a0208c7861d2934633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd584827fdb7e62941102353b66c334b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc288feaf8d0bd334725f6c37b74d9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c137366e9f760b01f172fa2f5d46543636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab3a982520031d2dc98438a0529280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85ec38a0293f14fefdc60ddd8d175f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ca4be373253e3e63d4e3783b8a6d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec530b9f6a7d3c44985fcf9233099b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b40fefc6b22458de0631ff06c3d53f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc8140e56026a4804cba214d457640642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2416d4fe291764e150d65ee6d6872f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785f5bae203e56a2cfcda5a9ec6c81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db923d8beb0efdf9461cd65dacd67813645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec4b8f4290da04514ec8df31b895eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f1a5331d25178aaaa250dc48eaedf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ee9206e057e91d38e808a4b8469d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf2f117bd6950293c816080912bf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d998dce522247417e38df8fdba99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8b295742be110a6d4ceb7d5bc6552651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ab8c910f26249798616ecb63a063f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aea0a98545c1ca8577df329be2d57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a95c7cc5f00dc6b7775feeb7653b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb88cc45a46e7bc23b5ede7fcf8910c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7c38feb598d41e27978f5d81452da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19f32ddc0c10db741ab657532e9322657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b657c78782c780fdb4a0a5158bee1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8e61386de4fc3b2ea2971aec0c5d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1947170b6850c6aebc50523efc3b003660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f6218bde454772f2c46a315740a0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fb6765630e47d49132e1f1ce9ed9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b11f96d899d9cada7ab00820e01b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7837a1dea3e0cdfeaf4a3456f2afe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab8e813e9faa899ab9d87d1af52ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f36d04dc222add7933adfce728cc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7aaadb2cc15970a5a18ebb3952c29667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756587df4c5fde9fbfba2078e2beffec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1143c37d26a1892fcb6cdd6a254e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee52c9263f6540d571c2225fb6301a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414fc13e42d4c4a8025c1f5251f0dcd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fd232ea322215b40e097f6f42da88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed335b6ede3b92e46eedd862b90cd7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24669dc4799eca6862867d2d2ce920b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca7dd0aad911aeabf8c4fa6fcd2653675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7801eef3a9718ffc506fc565e532aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f625197e8d1250c9291f6a9facd99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf31f1196fe821faddc1d8aa9bb0c1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4791a12c139c688f4790827b6adaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5ada4b8cae7bee1f63f54f0ac553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fef36e3d841e3310245d214a686aad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0cc0847654487940decf32de0bb7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b303e5193e10ecddb522d9779e92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6184d6e8c3e27b5c1237c14d69b2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb71cffa3bf356a3b6835b093d3667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0243388fae5eff13376c7cb81828686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53413256efe0aaa8a72182ccc251b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7837c26f66890c2ab48510126232c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce54e6af337570cf86008243cfd901689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f5bcc20acf729cfebe5b9a8fecb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd666cadbd85b264a9957b1b64e9a46e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508699531cb6c33c65d9f6105b2c9ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f777f50ed0774d200f33c79594a07c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78343fa48537eb7b9865492bb4096db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39d34f03717cb4b1e7d8c06eb38090695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185c069120c81c914f53442c552f42d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8203241b25ee369df778f34ccefa07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eadc1886bfa3626639a07b95da9f99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca72f0330f2ed5ef903228a59e69b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8983223ab29dd8f9747bf1e6ff036d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7f85867d24fb21497b8afc83f019b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d9a8dc78301598ea05759a79a54a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e90371d9e9f8ae51c0c09a7b5c6b6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60b11ac560e21dcbf8be82949db1df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f11717d8af40cb46449fe6d2ed75f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712ae03a22306674266848076a7a2a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a575365fedac5b4b744b556c760a128707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74131ee34a5ed6f9ba282ae7147ceb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24709ed7ca40eba0af3e3800becc43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a54191f024b973d712f36a0b324c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537f79dc9472caaf1dcb9ee9cea99bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfab2555662e903137cc2edf312874712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af6bf6f3c4f705153f71eecafe9c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c57034ef6614ae7640f66dcec765e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa698a8a11e05ddf76188c6f916807f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d819bc09c333e12d936d7f30ffd250b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0aa981adc34504bce7153b94bfed90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcc9714c3e16e577a3307998f48f16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be40f5e4676df169c672d79ad36dc61719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f019b4a83e3bdd5882208f2aef8910720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa4f1f3ee0fe2dad0e138bb534918721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134e8cff55bc52a8df6ddff6723b498722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efdb15b17049b977f6457898cc9a94723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a6fdba1605c9fb7df7a131abde59f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c7bd6bd47d64199e20b01fb621e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52259ea1a1807208df6d462d64b8e0b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655a937635ea68def49af183fcbaba9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ee25366847c09336c358a4961f2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477a77847f633bfbe6945acbabf528e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f90e11709439f4141ee354e56084b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba452ebbce365e92e549c2318757094731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48510686d8bc265d7d980930389651732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277fdd80fa50aa76830fb82632b3dca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b5c4c4dca43fbc68bc1b2f5001ff7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd70f5465f3ec95cc2b3792caa6c0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83699013199d33cc8bb8e06ab3377736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a21a06d9db1fac99d7f6cd18fc83e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b394d908a0d9b6a550a2fb8fc99b53c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab4117c7086610f7e493b6ae9f19c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09121eb7e319329c66bdab077b666e6b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09efe33898c98305e8dbe717588eefd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b11c6e021162b89b115982a931ef3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a681675da53afce1971a497307be71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07251de19788f36c08b611771a11db13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca03fff1d6f63f612fd660f14570b2a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913b4def240460bd2ca63f2e0cb1caa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952f740d9e7370153252f0981f6870c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094edb1dd04e70a41e13eefa496002eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294859a6c863f67cfebc41b7dce4cbd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab95c44724896eeb7531ce249bbc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6cc6584ba084df18968e9082a8fe4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe392e80573ec7107f656e95ee599f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac433a75bf58115edf8120b1e928c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e69c95fe3500994e58acc5b9f2e467754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8eb7b04145dd0cc2cf5ee1a70939b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41409ef87074d2dc72c94cd4dcfca1a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e6530288b01761f7b44d2a42ba71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d800da6b4117e887457bd3cd8402758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21811bbebf9f015daaeba44671b192ba759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049f617d5cd87b35aa2183a0eaaf46f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c06d24c885a9a7efe205ffe3ac47d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829dc3aab0758d90b72d7e210ad2829762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3682957e7b5ac723d1472cd43bc58763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a887ea7bfdc8f873c6fd4a22061bf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ed9bb70da7a41d9098d9bc4b6a1d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95527fd690f7154ad0d44117ec79c555766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bab34e45b2e7e5916090218fd3748767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598140426ffd321c49380f0f202c8d6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0122bdfe7190cf9344fd1a64c2506f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0863b1befdcc1c3d79543ac4d2eb2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a04e25758751a9a8779a428c7a0499771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37392f729d523610d7ec4de21ea7cdb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c2cc86df8954ccda716cd477741f4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc8bdb7ccd490a2f07f7c1583712f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df349d74317b29bb5ea56a59d6046a5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2c8a4e532828fbd06f8ef902c10c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a81549ed2bfcb34b2f48d724618946777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b860eae3cfc7b7f4c625dfc284996778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b67cb5e3b8c846896dd84d8b063e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02833673d7012708e900e14082f0775e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd89173de1a40a407787de3b2c949db781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ceb5e6cac20bbe1152c0768f7095782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0c7200fbe60fb8ea30367eb1f57d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb1416ccca2a512602bf2af341e8e1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915556e76f617869adfe4c2ed73a075d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf255aacff7d315bef66d26cc3d254786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e8afad63842752295c0dcdfb92ec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e6ed61410b556fb933b5c4be3a5d9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65725d6bd1e9822fdfe8bf0d104052b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d5131fcf2d50b1cfed70bdbefdf0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3047e9ce8f48926fe720575a696061b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b39e9ac86b77868d79fa4ca2326c5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af58cc748d5db754c26f323c40b3c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03740d97c90985fa5c85e56f1623dfdc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87947699a7ddb7a0da308ec2861bdb6e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb9797eb9ded270655ca708ba04f76796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccd9138fbe43f1180c37ece8444218797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724797efe497eb1d999537005541983798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b2fa5930e4a5acac3801a82818b1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2628e35fe153b0dcadf8a0324f92224800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de360aeabd600e14b0c8eb44eb69db801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99486e7f83fc5dc10aead97264fe7c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7973ccd42049d6a604a4fe71d675c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2084cf701b728ad28718951802c34ec804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2279e43cac86168d0956f26c18d41805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f08a811a61b6bc14672b1ff7ee6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb872094b83f843c8ee1aa06cc6a63807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c57b850325008f32b5677ec131997808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288ab5e956fc21f8ec11dc92b3df2a5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484306de8239cc250c392d72f51971a4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23341a00d3d165245622920622ddcc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb44eaef7a4c89e27cf1da6214def2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6248a9f2457a06b4713edd799340b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83043ffbf6f862e7a61aa49afe77b5da814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71fef3625a2505d5d0e5d12310135815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850974441dc5165d5f35a0a04b6add4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5299f9fa87d9f7410dcd1de15dab7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae250dbe84497b0fb6d5e10ddf4af3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ed850123c61b36b86ff82fb476fb7819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcfa80e7b785ae3b861af2f4dd36881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f25125bc65a83d9e42f4f9d6409fd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241486aa65ebb207d368798e9cda65d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808de07d2dc4059165fc4943c6b581864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432e25a2791378629f40ad983c043b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf502cdc5feea165da8cfe37b18d201e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd027a7db7aa9f6cff3f7cb18d3337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb841ab3d4d32c89db1d39465428b6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4dec71118c7650dc49dc4e47019b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889c9acbe116763a6786f9aaa6bfab410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651a4ab6fc341bb1a8fce0a813b56a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235403598c34d10b3d478e23271eee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7135fdba281ed7b8fec7804b178e8c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d0d5ccf0d5f4d69a6bf8e5000e2f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61915db4a3eaa3985bd71819a39c2d2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178190cd1c9ec5c87d4ee1baa2c988116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d31a11fdcd54046d72f1bc7205e94817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439db8251dd98f56b11f028b63549dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d6e760a313799597432ed43ead40819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7bb00645200aea46c65fd24943c2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048c032a8b58a7373f680a8d6e714821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdccff5bb55ff9ba859d9dba61d140622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0f9efdca98bc6b64973c5f7f4ff1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf601770ff470e504027249f06bfd3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd48d51dcb334c3c6680e48d2d882325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956e98b18abe53738fc17d58bf0d31426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c4a749bdbb236ec9097e1615ce2dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea053c7fe03a2abc6ea75ad69cbf436728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aad7669ee96648e623801fd4010fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d307e70b286c8eac9ba0ecd0f691030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e547479272b4f7f2bf09f924ff94931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2e2f835404d1f0dc750284e5d5d4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65eeecdd8f709bd0fccfbad4c043833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3d30375f545c2fb2ffa66799f89bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c7e7dd1ff2e44fcaec57e7a3fa31035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec99ebf63a2675aeaaf3bc5f213bf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90c13cadb020b221503872e031b1e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b6612590fc6f19d21a69a41169d9538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b93c503c574951540b849144f35c0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5dffe921498508ac911301558524c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18deac577ab5b6d1467e8f2edbdb3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e69deaaf336a52fcf8e9910fbcfe342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ff9cb9ad9d779e7522a58532f89b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdd7f5f64f04f9805887642f1c49fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346b7eba7aaf683b9e67b5c1d95dff245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8b7f5e1991ad3d1b54ab51a36ec4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250829fcfcd1af5d2246bd5f36a840947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c720246c9767ddfd91470aaf6152f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b586f75921dbb3c8382be9455f985349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421307124ad6cfd23ca52285a5fdcf3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832add437533540b1ca4ed08cedf75a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b402618052aff6314356c427ef6c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d83792f6f44a9d9e2d82f9fd14e2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6b1e6e9bbab760b6fcd78ffc7b57254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72699935f755644b97d4ffd03ba8e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27aa66e4dfbdcd2a135179218eae9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d071984d4fbe0b910668f72f8bab9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6f697ff7b51279ec8d0ceeeac917758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e3eaa64485e83c37dd612546191e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dfddb16c1fd3fdd4e9635a5c8458e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35270853ecc45738a1494d4fee167f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153b7f74e659c069e041a42b777d27762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156c2f6fdaee8a3bb76f1b5a7ba619663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518c7b32c8d9f6a9d1365efe306864564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af1a6569a3c2b9f54f644edb59d96565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e32201376b42655ce6127f9191d26566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40a35909662bc0dba7e00fc71dbfbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fabe1ee69277e85ae21c9364af890368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4a748e2baaea5b2ef661dc11d833669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba04e255687f31504e1a791e83993ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fbe1b161a4d9b7aedeae9cea862ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738fe94973923ba3f6f0105bdb77ddc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f107881914460d68b19293d05ecc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdb4cc7d23033005b9277e45b05e3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f175042e4a428210d9d9a675380798075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b310a7b1821dacc3b99ac43c8c3ffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42604973fc033ca76f81c192a6bb014f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a15484b2cf80696956ea71e00e3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70837354ba5d9311b9b48cee2e37bc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03fe3bb12ee9ffc9c499f24689c24d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ef2812dcc3316aea7d157db983cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ac8cc3bf8bdb84f3da9ddbef72af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c032954e5083983d7989f55c91f74483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4107462eaaff37f2eb198828ef8c4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730b12cc99571b02ef6ffada226c87685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3db72603e4110cfe3358146acbd9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f7dc2842a10643613cb7f7d7aa6b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e1c44e7add4ac66c29cc00207083c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1e5b2381ba5c4bd902818c2290c8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78389865f961dfcd349cd134937330890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6677a01da578f34ee5c32e8c68c2dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafccfd4ff5a6f6aeec16634b6b57a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199ff74b98344128b69d7a3346ff80a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b28ed299acce898ad23b19e9b01b7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac73841cbacfc2387ea606dce7e5b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7114f02ca449f83f8ebc9eef40037de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc37ce73babfd3f6574e525dc92f5597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59455fcffcb34547a48181e885ff0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e57fdea15fc1640939c9420cf1fbc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa91a6e52cb3b25185b21b673a11b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45522811a6b1c3be6cc7a5f63d6298101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c1d8571e41c558beac7b32054fed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c775eb70ec53f97bedde63b3899c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6d46c41c550bbdbdc87d5006976c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bce4bc5ee2a2b438dd734f732ba79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885d5ed9ae7a11ee6caeec19b6e8a0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939c3cf864152c4148a06828518089e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8360d7e983c38cf7993e3e0a9676f0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb9dadbbf80b5a979f4526459e759b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd449f56795afad023edd332e9dc28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c0de5f75050525ae42ee90e88dae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f48f5fe8008cd34c3a447acf7ecfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10caa52cc8317b8cf18b428d40b6318113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eadf2ebf499f449a57768961eb477114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3794a309b3ce8e4b0ef4fc3066747a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54707931e8372a2a3fa0d0dd9e0e5486116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ef8a953715b4280b01dd221c168d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09086e3c3487977dd6864a6741552d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd2803c5a99ebc71e81fc689af4504119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adb8193b66ef77c6fc6264a07db12c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321609b4717ad4cdfb40568b8b7130e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e5b1ef2ca1602a1d3ab86c092d7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ad5f3324db7b590b3e02a1395fdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2f4468a799cb9354dde86c0fafe41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345bb053d915f5bac0a12d427cfe52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784175eb0576540c9b71e26bcf056ca1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9400d387ade775844b9cca738bbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f1229947caa8787d2ef6df554fe98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5af18a242e0d3a3c63eb93722f12a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1628d40c7bb6337f554e4c236bd8344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab9e6add7d85b21d3c1e89410dea86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c7c5ee1dc4529b28966ccdb6a26c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483d34d2df9e52e3205aef5e0483383133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0533d52fc0b54d733577359bb3f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bea847379afcb65a5ee45a7cae4df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01ac5d6bbc24fa3798e6a7896932a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d4e39398848c60fb53ad61ed94ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3c37850775b63025ca480cbd7dead138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069a5694fdbc28f677b45de5b04c357139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b95b0fd98f5c89bc76653f40f333140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b9c28379128696fd3b05b200f8e59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dadd6aa0916fb1e186a85d3614f9f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c778b3f9d006b994e599946951af534143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61ad51f6255b871558cf702b54437b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7528318103049c4725b62707868ea2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3951bd4041db60e8489f5de585b9b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d33274b2e40835ee33ec06d5c30037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941cb908fb7f4a9f3de8e00a8077670148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614073320781761346c75666b322e92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7d2682406f0d5664405d327186d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439e06f4bb1b77753d167435aeea89e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af5407a0ee03f27c3f32b40c78f2a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504a2bc39691a5a5c31442bead4422f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764ccfebaa19ee25e635fef4baaa42e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2182e85852b88dbee78ee846e60ac01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e429faf942257151113986d2d9d1fde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a5218cfc7b8dba7a149a120678406157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181daaebada8b4f5836ae2c962bd351158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de14d428023228f7d450f07587a55a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87de14b055bd496897b375ce0cacebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5484931d86a6a4219e0d525f3d788e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677e34b624ed0ea0bce295b43eac25f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e894e86d050962323a584b028eeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0578c9163b176a7de4034c5d044bb58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124683f7bb1af8ac8c08f21314a988a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5785fae85453bbe6ccb82915d7948166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378499b0af255db6e339427b9b783fc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fd0bdc38f3fae4cc15a9bd0b416c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e350be1ce30990e8c94cfc69976f83b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e6b86e9ec2569111c17e65fbfe4b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb63685745273fb2a2c2f7410b24582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98a7c8ab8e8f570f09ec9c351948f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099a283aa8d67a64aa5a88868517bb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b6879175f61112eba598dac485cbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7961b0adc4c85f49317fa9352fbf2de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915edfbe881e2353e562273a6756e045176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19712aacbb69c84ffccad583106ce9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876ab541d6e0777f4e8b9226c70218178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a92c7b34b0bb7849222c4abba084179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed22c7f7f3bfaf8ba2e054b7e9a824180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c46f4e43673a41cc488aada77f87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cf91e2311220d79006a81d6632771182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726790b08195290df235c545e076b70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214ca68c7430977c5bbeb3606a502bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df3721867daf0e1749cf42ddfc087185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72817fb252669a8c1a63cb745e96c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab95d22d1a88d0b6f4c4b2536f1935d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e32542d1c063caf49936824b0903d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df04eff796870af3ec288d7e4577b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefe68cef7e3a1e134da617ab758bb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0a86b82401a67cf96b0cef36d96bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301643c0726d5cb52986103c0aec791d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854990facd16a24999b6b3adeb4f883193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aa972b81cadb3872f6fa53cd00d72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379f2870c7c7a3fe1a1c4d90e297e4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d07cb3d3d39a56bb043cc8360e19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4235b6140d02d820d0e597ebe2cb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be08eaa9d16a4383c56b25beb19befd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1f78d957a4e9143736e3a296e3cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea98bbc92936e107172602ac6efc24a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5b0ed4fa6fc209c24be6dad263f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8754da1c8b08bb50ed32761153cfc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4789dfb3ab3574571b6f74b8f4fc83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a378733642c0eed06797151a8a1666204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb16c7fa4cf02b929d0f3fe3e7522f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c572b01cc8ee885ee2ac338ce5aa92c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a30219a3e99bd0210f38fc5c747d13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db57ee31a558ce950286555a598694208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf81b84e4898d8876f59b5a31b9386209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36fee5a36f648d674d7960a200f022210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7e2a09a817f8ea1e78671fb82288f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6927d17b479c3620bfce8afb8ae2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616fe6e4a0d8880748d84eef01b56d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80156cf65948aa402e914ae51c6fdcc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c19cc5aafaee800437ffc19582f786215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaf3dea47d6d4546585266425c1ab1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9a8578944487aa6cea53829b261e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5767b18556120a184c7427548281aa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf429ef16772043b6d98509ff4c8bd7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c6fbb281f7da81fb58ad82938798220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d22f5a918422d6f3cfa2bf77beb400221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c7a73f833cee541fa5ed563b887f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5534ae368dd527d96d574fda73618223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bca7f3f693059f98f65ad2aa817d9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1973b2848a54097dee03ed5024aa2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef1f1b4c1a553e485294aa85101ce1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba9c04aee1939e7e66c99ac5d5529c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f17dc48df2f5a77686f4f416716991228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cecb84160ffd15ada0268ed1c9abe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a0de85be2734101ee2729d32e26d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ed258f60f104261d31ddcb7d3b35d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0551db37936846c6c392b4cab1b357232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e49accbf1e21df3fcfdde0a24ccd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696125b3471ab91c7f053ef6642d65a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ebe23e3cb257ef4142586c78040df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180167a405cfca06e11cbf4cd550eaab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff7743424c1f827b231c2ad4e827bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce869ed52af5975e5e5eae180f0d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f73893ad562c2aa3534531d7f5aead239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d44979f49457756591b1ea2b7828b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058ec9dd123f46a7c7d58390c64a48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a4e81b42e054b8ad631a3ef547bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977c80727fcf43dbe4a0be141145245243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eceef2371594403d7c30fd3426afc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca70dcbacaee63fceb30ddf235f7777245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c09fa595551f121ed3e6d72c891f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4e59ed7a34f41cb4ba88b286c6bb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6d74304a0dec1d5844ac5dfaeb02f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee295811e9a65cf84f325d8c5eb5a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2b95cfca5a844f5d9fbc4b67d18f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cee3c2fb0ee5823a89dc9dd3787d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424490799153fd5fb0d486b215332dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747bdc5a7c602277c36634b5fa0639b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa275fd5cfb5bc2a644840541b198444254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7978a93bcc8b9dc13e00248fb8914ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0953cfa3a1719a953c05c491d48248256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905460f34f6106d16f608b18e355b3d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e396fe4e6510c028a3bc603cc21c246258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ad943c957540e2ff94f5d544f438e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3ae3a4fee717062e03f5eadbb9d05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8fb2b0f27e91e7f85be6f4a0d2b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313ee927269677560e1ec8ce985fcb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509975a8673534c7e09757fd0e8db6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54eabfb312ecde1cdfb7a6af543ad7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a3d0a6e3f0a0140673779003f87f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12615a48c3cfe672e2d5b87bf92628d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4804fa4f8c9dc7d31ab4b3ed0aead267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738140401d7ee90487a900a06b21f01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53627bac7aa050310cb79e08960332d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8054f23a1486f460ca2b9ab59e58d6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380f032aba1b3424be7fc63ffb4d099271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907c2f558e4c48fdb39ee5a1518ff06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d8cbb09080030f67b2fa2057fae68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2f481ab405fb9b6a1a16ed58ed836274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32167cdadcbbe465fc7aae1ada3a906e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dfb2523bacfd9495041ba782b42fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2210ee4d18bc1301c83dd4365f7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed70cc84c1024de584ebbabf30b09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792720e71e890640dc89b8395ac7e87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a31768e350f6bdde269da772239d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1413ade6da2116bcbca56a8d5269281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa9e935d6f137020e73b83a915b312282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1b152bd397ab373602b77b348667283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ce347397d368cb16aef0600832f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b304df2ac478c323598ba7f2949a0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b3f44bf6cc08b03105d38e4141001286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91596832f488ef75cb5bde9708d8ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5ba003f7038ba128993ba956df1f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fe23997a0f99bce380ec6f1fda5a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c628edb0326c3dc82b809357de7c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ef750089c3a0df544891977fd7165291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855f00206161c7233164da8de72c3ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a305081a1ad905c316149d32d2f073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edc5e985997f36654c20362b2a97c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036080f2b362c6e15dd947c2518c00c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f431b00266586f7beb061c0842e0695296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f31423eb345e60477af139c879c04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484499e71c24f6ab69416069ffa6e92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0356699aeb2145647c5e5de5df8b19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0507389c70089735f99f99151bdd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc21b182c0e21519338f4e7fb1c1e68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0af22d746d6c8330125838af796a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe260c0662009155f245656ad135a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936cac50de4729a1837a4e510a303e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d95786c18e3df26f1a443e79caa02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148c947eb383242df84e2f882d1e1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0795cee4632c858f26f9cb0387c79b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91567b680a3368b42c9551a092fcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a5a8d69192d364351d3828598d13d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce290a2740f4afc0000a53cddd4cdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bcead008185605ee27f4aaf5ee87a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975d70c96a511a596f7e796124f6261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb2f751b143482509fff6395c6d2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f65a6ba8c822eddd1a9972977cc17a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8f8b43748b92add7ae75185b01ea6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f03e04568b265762294a792ee2d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb75882511a5bf8e7b768e0bdf6f252317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d079babb80b44bc5e47dfde82571318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf66258ecf9f96cdcb586e4a6cddb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c9d16ef474d69e7c9f82da6f802e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f93ef495cda9ee7f737763c155db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524ae5daa7f795297030679c38a237322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9056c1fa0cc890561dcea28a2e3d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1b9b7b50a106df9e7dc93288a152324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a5903aa74a59d8dd906b7d5822c63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c808febef6d5fc3b0297940724a917326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4112d149ca7c31d4e89b673fb3ae5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19673e7f093a49baf1c58bbf67d732328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013369b6af40626d891e2683684764a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f899075dc6a2330968cdd06507dad1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb42b375717b0c4685bb2e6a656f75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd16abf620addbf1837d544ad6c39dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e116ecec8429958918c71418c95c8ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ff5b0d50220338db4f64af4d6121334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a0289923e9f86e0064907248e6f93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff11e79f6cda0e4c4b22e3b7f6e3815336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a878281407133969da8b76c4be3158337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dce02f7940ca158d324515de74838a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704c487e2f3002ed3075f26179a7a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83371b484b9080628b855b4d28060c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218b8da60152b425280da49e73a6d05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162fd25d52bb63e03373006082b7071342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6090c6a3bf90b9c7369ea9d72c19d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e82f64585553bda7a4f356ca8002b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12226d71e7c820c6df924e313c476c43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543703ee43b51b2d1a3811dd9c3b0c33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1719a24d3a29df78b8a108b8f4004347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe124b347b7645ece88cf86f42c7c8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dfe353d09d4cc268ce0edc246bffe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0173842488e9080434c87627859129a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8274a4405f13197740a3c70c0b84c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5ccac07e87db8058a91364dec5964352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61aefabe1aa5a9fa64839ce1ada418353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b745a104d05a0f34a8a9b31e7a4e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb706713c4a9709fba076797474e1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efd70650bad57998cafaec4f9d7228356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cfb0884cf43ecf504b1fb33eb8ec5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb36198a8515c5785801745a91de8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58807e82a56f8cbc00258f284324aab0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78574379131f4b0db6b8d0a515781a06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ff565c22719b866a8a5adb27c9c91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d785042e52f1f0d11eaa1373d63d4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734037203e73da7c8fdbdb75d9e33278363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678105febc79d410b8b4e35b9c89909364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a96d2daf768b4ad092ec2bfcd19ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a886e70ba56d709bd2d6dd0456145366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06dddc21178184615fcecdf8f0599c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118cf500bc06bbbb07abe54e36571af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b9668fe8da71005b42c61af445d39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f23a54336e18f4046947216bc3d09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59522b98b5b05d1f3d65a725c95f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d5f074fa08e41f7cdcf6d474d8a34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d2326ba0d263c62f8955621ee836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754207a1feb3e5b8fb7805d04e04afae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7cafaf4ca474d2113e5f0f7983eac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcf0108a70047ad8bd77ed7891ac40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f46faf08aca15459fb7631c18fb95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2de31261dd1146fe56557b180d9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4068e9ad1d5c18bac86fd4afbeaa2ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35b65a66149fac03fa880f9ba8b9ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371dae817019bcab11dfb9564788306381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a37299e741aed5330222c14295946382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26962841aaf5f5398ea5dc5a2f7bfe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b80de0aa668ca56aaff57ada94730384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccdcd0efbb47faea2aeb585a8a725c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8ff117d5896483496834b1815aa97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4d9998d403f9613b724c0fca9116f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808161a27efb91e49bb13c24a5134e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe524027bcdeb479f6c1d62960ac78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42d75169b41b1feb54986868b9505390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b9bd7e179951cb2da7e78678be6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12625834fb06d79db7835216734af0bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b09ad0dd143b718030120088fe8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cc33bb2ce38d2687c59b184daccbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad336b4572d7e1704cec654a7eacea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d48b290bc5d340ba1e47dc28d00e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963189dcdce21b6507f40970fb2b5511397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b78a3b9d5fed5b1c1fd1924f2d796c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c138d4ec17614e9026c90911c0b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9375fba818fb038e26139f1e287832d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e3dfb58c5b94879afe147d121df24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b9c8e32710c143049c0fffd7a7eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c84c07aff0da81b51b5def1cfaf33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013b035dc46becb8d89faf69fb068f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eb6be2bc7951d076c6565bcc6ff54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c1ce78c576ba76bb49d979155f59e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460676e0616f5c6664b4107ad0f50e43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fd715dce05081a6bce8d275129142408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fba3b54c6cb484b9753c8a4d5b58f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a2108ac81ded9340c125051652b15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c9a9e84ff26b00506bedecc982847411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd695855353936934c9efd8b349180c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5bfc6a0da3498004138d7ba175d75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e24105758a4a69410eb7043e3bf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b6f804849b9601ec15898843f94d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f2269ce680509a12531edc0d16ba8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771873b872de639b3d3c7021a06b0ff1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043094c06428890b25950dbfc92075418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfa1d6c2fe2709b8567e63c9f85d28419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa63983c0f86e704f93c97500c67b48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa2ed685b4578fa8b6e993e50441db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298cd9fa7f0a3842321809c0679a843422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4aa22f57937bde3b99c1c974e8475423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba25d742431d749a46a4947fe24e3ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be1bfdf4c0f58e8a5ee9261b382684425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a25bdc41cb8ff026d8bb0627a21d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c969dca1a2794c7b9f94197a3109668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a7f67fa0d7907ff7ba2870efdd60c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f804dc642118bc04d24b1b141d0ff3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842616275f4918c7a24ff18da08303430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d7d0cc8e408409de92fe76a5f3dbe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739ca58f98009ad79a268e63785b31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc64817b9d80640c6d47516f0092f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c36757c724b211480214384c9217dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb97a0778fc1c8b01ecde3050f754435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921268cc58b4495a6578ca420760f5fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503fdeb645f37cbc3de81f0e3356c2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa45bde5cf6d114a7fa19d3c71d97d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574887eb0bbdac7e818ed708bb127943439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f04eb99cf2a3c1e86d6f53ddf2a559440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26461a151fb7d0ca0f17853072622682441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f1c32055dc7e750c3b7d652698cbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f7c12d046e21decb6f0725a21b15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063a3efd52e20b191fee07175107bd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a90a9405dd9ab5779856181f92a7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c379c166eb1c9ad5b618ea9b5074446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c596256083fbbcd4a7947cee32a13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f8fe9487c3fa6b42443d616cd5bff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb28f468338e99b091eeb40c94050449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0e4fce12e3aa8682fa37f10806fc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd5aae4101d19dc37dc7be4b119295451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a4b8d6c66ac29563f529a8a360537452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014074cd1768b3673525a3afb118119f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e73df1b52b82815055b4a37751759454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1974743e4f2df0b74e373bfc8247124455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210852ed0f3facd30c4b8e10d8cbed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbbd3f516c02e9afd6406709f1d786457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda5f6bc551ff30d92b70829abfa6c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177a8f4cc0b29e3434740bbd878f9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09961f02e308c84b852c4408edc296460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90d3653a106746db972dbbbeafff7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1e8eb111b02ae93326e4f12557f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fde0408a51adc6cd676aa24891aaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde81be11cf900933da164fc7c2c52f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190161885e18a22619c7da5f843d2d9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ffacf20e0e80c1d79b0ba8e1d736466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f3ff60c7115c17772e660847415b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee663d712ef7f92190e0edd24870e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04646f44eb036bf08f84e0409900ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b69177a8f8064253b28d9c632456470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6353e0ba5917fc4c98cadad671be7ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0ffc00f8242cdec46f12ffdf8689f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358596bde3dc0a7d474d74b489eb710f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a019645258f27145cd2af0e38f38a5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13f87c9d5135393593e687eeed4adc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2e53c96a731c100a420f2c54445f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d3d4d7d50bcb84a880755bd82d17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb7470fb11f9653da7af209accbd8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129accc540eedeed5cf34d9641ee579479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f843fb5afb4b8007c4ad4e1ef263c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1011c19ba4e20b83f9eebbeb4fa61d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd24c67ad5e0b05c7bc931f5ca4f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c344dd5b8f5b0a7ff6be72ec0e5dc06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95e3616f286d3a945f197e9adc995c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9ab0ed84cc248e45901a9bfb96c1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd6e14a9191e28f6f188eec39a8812486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d43cbae88975e0f05fddee887d068c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caec5bcd7ef65bcde6ff7dcecdfa9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20731c33a2ca3508c2e43f4ee8188b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dd18291cb4772f617ff0b1706660d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516fa444ac26678ff16679383f1af05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9462ceea6f86f66ed5ff317fbc888c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c44c83941e6cd1d2698054f8897cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95665f707b6c05bf6fa3a61a8f6f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539c8adc0fbb3a12baf692dc1a38ee5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4b5f171e7dc53afaf22b658729701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbc0ac8f858f6b6c640ac25bc30b28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57bdeb88b807ba3ad11b8f8384bd12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da9976b0c32262d63473ee2a537bd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb08fe576b464e75a502c46ac98c90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc852834044da1f40cdb48528b88bad7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483b2a25e2c3dea27b57fe55990b09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb0fe10eaa197bfe2bbec892e75d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e609c52891d105443deef8f7a9eb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925692fe1481161d26617ba52ef65574505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690952422bb82407af28841b4cf22f92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf8015099cb9557388177e9edcc943507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ebaad40d6accab3b475332deb749508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174f39dc7d4a5a0136191dbd48f8234509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d366f2664175b0a5d9dd45252ac5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3409ce2a5493bb266f83936f55417511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd02d70c7e9d2cc9633653688b681512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a8c6e45e1a20733d969acb7ab9370513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bced4e28dc992b9f96075b94229065514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89dca81dacad318520c429bd8ace990515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294bb95a183a2c1c2d8365296ee9a9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22256c8a068e7cd6cd6d7731bdf7350b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61474a14abfd9338b8fc421232dbf6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6ed030cb0955fa6ae19feca83f08a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f5b8efee0c1d6b94c1832462fd00f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33227c6cf39f63643b8b72e8db1e0acd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327527516796d0d03ea4464c4e652b02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e8ecd65e3a4d50898f21b040c435523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef819f8a080b0c8a7db133b6b37c59524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e1a8777fc18a3e420da1637c2f65f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d7289979f532e4a7a326554c30d46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4ec597aa374e2a40e5786c0088929527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2061b037553f0f3b1d3d8e11ee0596f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45e853554a6996e6deff688d41b5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214834bf244f57145c1c1ece4ec9ef9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1611b697fc5172c6e11a43d5fee2064531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e6b7a0559ab881113def6595ad3bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b691ef60b7095cbae310fc060863f40533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce78e294519cb204894b71f08ab98e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587360a3495f5af7280b13a8842d6d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567105a967b6be3f9b8cae1dc755c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f83c86420b7609e1abe3f1d07164f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab0635270bf6139a4303a82fea76cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daaac754a6b44968e320769918495f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271eed8a075ac21a7499d058a8258ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc078bdd3a52d70f4f9a0c421bb5b63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8586a9a5dab77bf9b4be9ce14dd7a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971a5c85d69fb06a3a2b96cdf46351f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697fafce9f0bbf9e9e066cd0820604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e8a4c371ab15a8e071a1b68ac0eba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f62fc74b5d2bcb960d3c5cf29dc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9cd052fc82ad96c7d4ad699928f4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d917ec6d81c88199049946588e7c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebe54cfdfe1e62ecb978e84fbafdac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cadd4995b1e567d1b3261c99e88de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf83627e5e30f7c78168e7a668c17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13a85e48e21f841dbaea9b752a0b8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be992a034c6407f35e37ea76386b05b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65888797c07db880a01f8f524c4a0d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8fdae8e6ef792fa4ddb50d60b05e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94336cf2789b0b07048e9da4dbe68d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c5b90fd65a1b7e1e5819c43b1e48f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb04d554a51e9296df84b6be1d19c88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870e68ec69857a1778dccaa197d7c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dca6445d31185e425c7e58d19f1218560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde3989c5e0e64970f4025140fb61eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660be0d10ffaff81a825fd3e6b50d17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cc16a12cb0304ef0659a21cfc05b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c292f9d7ee7e0568345d6e0ec8834564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc4c0f12f2dba4e7ba989b4b5fb3a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fd5a2fa018b9179877ca1f19caff6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e788bbe4fe84da4898f59baa9d8e14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce69a962f774b44a2d7fa33aa85072568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1bf07e2f170013912ba0c2b19a177569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc2ed7e77eda4fe5cdf23b067bc6ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10324595c8a580d10457dc077fbd2f1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a817f7d908211f1e3e1fb3faf46e94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f95c5af47eb5e024e0904c74c7743573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58492027afefa71bf38d7fe830701270574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73b6466e99b6a333fee7ca1be2d46a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83612ba576dcb1de647fe96d80ef0aac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc9a95fd8dbac03e499746dd779db5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6498dce95ee155b4dd91b72fbc08326578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f5f621df6b44c8c9c1c0245289a9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4324a1962a45a429db86f6d43666a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603cd227ba45f5749ea35171bc4ff88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352211466037f8febbd3abd30aca5d40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82b35a108f024e4ee50c978605d99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dfcb31aaa99a64ede3b78de4e0125584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6d703567d5d07920f495f6e26e346585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00d711045ae88dc541b79a96932b4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec1f139b9985b526c4646183c26a68587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6141cf30f9855b3d54b6c639bd7f60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e5b595f11bbaf6ab99e50aaca7d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4723494f93fe5e1c89f4914f29514c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec7d2573aec4d339705520a4b3403591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f67322fa2fd2acfc86ab1b6973ad9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe571ddb1b66ed4ab3adb9bbc448af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff101f5d7f1293a7efa93f3bd5dcbfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7d5a848a9a1b6ccf4549935b5ca4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e26b7df568ab0cfff6839ae42c5887596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b915cb3f18cc46464fa8883487bd5b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2fea4acef365852f80b53731b14e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad895bb207279b0e829f871fce26ff7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e065d6eef93aa433c8462c2961d39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3add2b29ba7d03b59295d651cfa1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1370188d0904a4bc1cbd91044b07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b6d6681b09f542a16bbc56dfc5211603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d2d9789b66ac2a3bf210af81fc46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c0892e245b0a8046706f04b39a327605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530289ad97824765eeb3daaedad3f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9973d7ea70bd4d7f210babe2ffe05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c60c299652dad5f820d971bc1f9385608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27eb9a264eb6d42216e461e4d29b6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaec04f183dd689e89f45465287b7c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfada5c14148ed40c6d63b79aa7ee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65416e2a8d0462679d0ebd889688ed9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c45c4d2f35f7c5375a851e187759af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e07e1602ad364aafe7c62876e11fed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285d931998fedb765eac490c6f1e00f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac689c750aeab83231f9f3a0356f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75304403683e70f6feedc9ff08c151617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a68fc391e34ed5be42882e38f7b75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d76841012df840aaa359932b3355ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f676f52a414f61e8a1ba87d54d2837620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879b28c8df440e57898db1d8248e48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5284e92d767a46a2303a04314b2f265622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73caa121374d9c174489aca92a539bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39450d4e2be1e663553d5804aabe6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f4264a819fe298543f92da78ef06e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82279838fdfd43a347769920057f5989626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93705e574b3dd27ca880a0bd8a9deb96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689e9bee115dcc3b48de0947289a5c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d8db214b1cab5843dd325042aa7fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780e7b972d2276d12eb99be0cc74c7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927fd17825309fa8794a62e80be1d9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c70b712d5c0553a0e8419b0b681326632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4f3b20fb4467170ff80421bbd240f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c7362ee7a7543f152bd19fdf59f8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e7a4ec61eb71611b912629eeee0f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88196b05de9b0ee1b58a316d517358636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bb252391be7c8ddf9a11f681615b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1154103bfd6dd923f7985a3ec254cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cba588511ef6435a69981d8da0710639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3767c83f4b0e2cea36dd3b7677d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ddfb0bb9498dcff6373a2ad07619e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e363d2ed7ecfc6539d71f18124b8f44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa2603277234f08a9c7373e6fd3e87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043222dbef1e8b4abf2cfbb1c977537644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531620c5a353e58440d4e2a72051fb6a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c60a0abe8401eec844393d1f2a451646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7720bec1fd73f29e553fe7c289b39ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49cbb3b04828de218da2f7a313788648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b8908731dd1fffc5da16fdcf70eb4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f64e239dec24e054e4747343b26d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5451f532b94ca461237c899ee61f86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aa19442b98550eda8a3d604e463bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421fea23e33a2a583ac7cd433496d82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea5a8b9745e0408ced138d01449ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832d353f1b8040d1033c92f06d64f34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097051cd7279b5f8c4bcc2cbeed901656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb96e5238ee112d416245ba5b61520657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5466b93d33f93cfe953e67ef6417658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d95efbb9b453ecdd7d4d59c78917659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737d98d733238c3e6d1507e6bd40a42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c74879675012a3f8833ca6b3caf636661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350274fc83f439c29820aa1716a830f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d69b5c275a1d9144203571e05f40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcad4e3919afdf1c67c7ce2bc14f55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4f44193f9374207d0ede7c2e5a3b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880e4a68537bd6e400407d37af60e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c4a7a87cf8e23bad1f82721b51074667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541454d561f7f6e0e28a68dbf741203668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c334aa08e1facf02efba235299a250669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed64f80c9d5c053e00a06b143c5e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889070f94803a360b1cae2ca6c75bff3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844303cf1e48f8319bdb3b58faf7cf3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6cb012d82ee966694d26860fecc09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf86bdef7d0de24ff04dd55efd3f0e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f07b17ef41f03c237bcdaee746120675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e4975941e70f51daa48f4c43545f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efec5396b0b00f54e3454be882a82f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecbc6ffad9ca2fff69f7b14242b9ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30650c6b16f7a7e6812d982b8d0cde1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a9f92a199a78a882dd1e43e074da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba6c6b80eea118ed3bd1661d6e5109681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeaccafa334dc48707939a7470934d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d943121e6c35029bf5b0084604528683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ef3eeec47ac956127fc74d148505684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246988adadc474b94efd0851a7a1c86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf8c7437bba88b2cae7134f61f8c88686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f578de3c5169a668a5f068627bbf9b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea079dea14f85283951d1aed2e8d19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882bd500a1b1cdac47c1f6a983ac830689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c60b859a78f16b5bd72d0f7b75b4c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8bb946d2c7d549ba866f70c07a100691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570867d2bb43f8fda4b1899e0157cc7d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052525a4bc255ba90a5ff3865ef8a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302cbc0613524ddf9303512f6ed9445694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f96771d5dd32d0b4be1c9c8d27edb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41cb2af2f49bf6f86adf1a493c71cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a356d20a469c976fd6eecf37a433f22697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954ea83c8f358e83d0d60bbc345f7b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc863b93fb8d7128cef456e837fd44bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182adf97f6927f7d238c93803ff1211f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531f189b6b634e0079736fdb59773c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a50c85f053802ac1e68feccd18c16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6104de3e587780f1092c7a02c2ecd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10ab9902d2423b3a4073d130179ea4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e05f8a55a791b9dd1818529ce86c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35de0909e677fe67d30c2f81dbcb2b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b69590e65319af09837d2ec088e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1839a58a9962b9b6edfee620790c27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864baabbc0a14e077d23fc045f70800709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc45023603082815051f6bedfff13d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9ecdc6e7cffe8b55be82e7f393cd7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9a099f127676683e29ccf6d5974d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de359e11e55b74d062f80a9fa4a5d459713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cad58e5b81a140cb448b9b05841a3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59526f56d72a3adaa630a166178f61d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904efd93420057c04abe2b5c4a66b789716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01f589a6766944420386f23cc05aa2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743b1838da7f98eb904ed83710fcc4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71748d8d16d24124b5c231495c97ea6e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72869d62150397f8dff9e5d87a48747720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba0b8f706f0ce1a8d72a9c1295b47f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f565de285ecf538d6871d4ba037a9e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0cd5c92cb209b1c6adc960911aa52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673368bfc4a8affc0caf81a63efc193724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116cbd24403b547c5b484f04c0fa81f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdcbf02ce22de469beeda9b8df0f25726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d66bc84bf723aa6af9e8f333137cbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b59232f4521055c5cd74dfddd79f3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f5cec22d1e29114e373ad2d8e211729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e255a109583caf1ae3a17164cb468730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374694298b8d1db4217b7c82d05ec48731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0492f6fa95ae6c43dd67d484e4705732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b9282eb5a43510b90494544922f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263fed73653ba2173d0674f1b2ab499734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674c9784b1c24a22d186fd39fbe7afe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ff08d0790553f2ce15a9c0db9fa64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a4b447fc9f7271b9a58a53ee4c2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9abed8ce05344a28b00bd884bb1db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e92fdabe4a8064140b6a7fc454becb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b9a2d75a33d8b82d799d05ecfa91a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c74eb6a332dacd36cab8a61647a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb012eabdedcf2e52731cf3a72d74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c886d7136b144651c31c6ebddb40148743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398468df1a7edad80a5e5e47332ea0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790d4cc40694c84992a5533fac8c1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fd42fdd31079076af583fe5832bbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d4897f34a399b0675c8e65526b0d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba151f9713be13014fd21802646fa84e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcae2c3f4b79c2482101ca3c4f8538d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a46271791e64263f1746a5e6b65981750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f41fbc70d142e332d8749fa4781f73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bf6c0bbcf0486cedd5c4eaa01b467752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc550c09bfdf70aa5e6e8380782f2d7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92059d71b439d8698375492080b6aff9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2dae86de478a5385ef0972e666194755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf8f244ef3e9676a97d538327bb684756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903906a1a62bd13adb47c1842b279631757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523696b27ed4cfd2995925002029fee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639446ab4703307508a94fac7e1ecad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2f12aa1d9406b219f157eda2dee67760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e61c029a5b521bdff578f58d0d5955761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7952ba82282b4b8c804d31600752494762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387fc315e62065793e6ac295888746b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f5f7074226a1cd9bc40e1bb35862b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51236d4377cdcc767dccbd31b79061c3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ab2478ec84ad17cb65af9191e749766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9815504482a5eec73708073a557d15b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae544f8f1928167fdd8e7a59ab62839768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61c24c2808a210604e1c44d1a7da65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2073389eb3650fd21272fafe588ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce14bd458fb0322c7f4281144992f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cba38602aa9a945e7c35bcdf30110772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b1176ed7d0285f75af84893e223ef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871777bd086bcc15926e42b944bd9c3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52c344e83192a04145cc99e9bcdf8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9500880f81bd8f3f59f9938b86f04e3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cabcd93c88712365d8e183185d8ff1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d0255997997ea2317fd2e71dcad9c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ea99d64a8c20d26d3e20c06a86faa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54e31b50e570d80943f9d9197fe4bd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fbc6a4b8da8be674e5964aaddafa2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e580d9124a0a827ed3e215d1751121782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ebf73c3e1d16da048fd1e3f75a32b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e2a521724b36fb836c87131362bc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a144c51ef25f255ed2959f448a5cadb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f47bca8970408bda15e6fa66f78da786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c5419a3bc2fd1146d2cfbb3f65695787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58b8d9783a1759588b2a79541afc16788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8254ad1a14ba9533340ec2a1d65c0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef957e1ba7d7c08005901ff53a1fb15790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46ca2ab9c43c50c1a4cc3d9544854791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7ee06fc4fb59dd99119199c1d016792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c662c3093159b34a482acbdcec3c7cc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46168114acf5d3985d5134fb2782ce0c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b58c07d0856552b68946289021c748795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd74da7cc177b8dc9085e498acb8f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868de32ecad21dc09d25d9855ab8b7b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae699fc1dad01eb55efef54435f7475a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eed51984f68c0c025a9692bca3a74799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0d0eb42f4ca6b4a453bacc65c265b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ea039e077e0e9c006a15464995dd7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d9eadd0bd9d26d2754620a991119e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c5734437f30c9d116e718ab576de803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251c1ff316aa84e76e42d5fc99f8f9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d5bc0d1d55a1bf177c410720e66c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1b3b393f6dc5bc734383807697d1b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b726b5ef1c59a1f43783d61d02823807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6971b5f56abd39a4488b3e0c3364d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63d1aca33ab5370bd77bdffa2a4280809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cf43d5b4f7b28e49a9011f4d70c33810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7a997ac30c99b1a36d6356ffe5eea811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6382dce83385413f30998c675d6ab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232e166793854244feb746cec550da9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0af566692000c06ada72605c4819a5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4417d90861da0886df65c9a344f71a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7507400c699b0ad6943b84aff9ee7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d8fcbbb5f27cb822fd7a789b5dd7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e459a0926b28904deac9a13725d25d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e65b3caa079aa4557939546bf430a3819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>