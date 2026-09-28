--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9508c2b0fd0272586e12c70152eb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4430ce79d9144538ac106cee3923b342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89794853020d2d87514361611d943f7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6736246459cd64cdd443fc3d115bd144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0741580eab42589068e3f0067d4f365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92a9eedea453d8be5b05a8d6d214976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50795a5a22ad2984a1689bb520afe9db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0413b25c7a820afb3347a237ba4778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07269ab5141dc45d8e2580cea7b009349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697a121569dd01dd74c6be631977df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9711a4a9933ab566b10da37f8ff8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59a79eb4b115d12a9140e555496f1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dd05cab0484a24794071cdda9c81a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599e59152bc58181ce37e0e5134518c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d76c9b0cfe4a3a6d54c54f7a8523e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81bc2a7a5bc9cb2ed30650b0d48ec216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef83630ea84052cba815ba40f160217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b41441addf9bdec5d9d7e88c71a63a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a87dc5f56ee699524cffaf158dd79e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8c33a3d127e03fd1cac4fa6a7023720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf4ab44bbdaea6268ddb082e216ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261bd6d98dd5287c6cdca5adc2c749022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317e2dda85e993c23e685060b93722923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e84208b3e033e5a81ca4767a094f4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd13248b8b3519b10df4b6fa5087da925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a5450260e0cd7101ab9e887949ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02b379d73e5c91615f7ae682417a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a4727b2220919ef696dcee8853d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab053ecef0a45b294f157bcd19ab979429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02171faeadf5c920290bf429936c36430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f6e74b4632378604f53d28a4d851b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552755f6fb3ef791bf4107ec7edf0fcb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45a18ca460b3a33a3451e549a0178d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf09e5ccb9f4ee44b3150c79565ced334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77277003dfbcdc8fee2d9471e5cc503c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0ee8a15583411d0f3b568ab3142d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4d7a8d12b4a451db3a4b256c73e8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22914a40e7c4099a78390f393be9c32c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea33f5e1d8fd8e7d5efff4d6e1c76939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf89c422b90a978e00476a6f5f37dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5db9be651604ade7becdfaadc7d5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609e8f8089bbf400c3a5980bf8ca8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9cc7e80995a266676d5652fe60b9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97985843b8a73e868acf5cb02b982f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53448fb5f3bd48073e38027c28180fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac882d693e77363b474b592ba19bd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e33d33815f9cbfbc11495b2ba36147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c6813d65efee57f07c049959d3a1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafd79f92f9f8c935ec20b39681d5e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369e5a44615c61701500d310705c8ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3b28897b2d8fbcca2f4bd291af0c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b1787c48b8dafbead6757df09827f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70360fac97f3b9fa64b29465abe7c35953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b58b990fdcd807225a94ed934fae954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb518b7e0ba649c4691b3cdd0747d43055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1abc81b2090416f446da37c95921b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841618916e3777e533c236114d8615557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935626e1c7257c16c2d710e2cf1c7f7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d78046031e851abd4348e6404e5aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae831f1f0db7c5e3c34250bfe67ff460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082a10de46f1c56170e1e0e569cf20e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cfebecd4155ec4f1927bd8845d28962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb7a12cfd7057a703354f21751bba463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580ffc8b69643be2788e0c2aefdb4bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf75be5d788fd4ba09162686a23c7e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d03417859a2bb428816c8cbf3b4b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc269228a7aac8228a707be167a0cfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9ef25471fa4c928131b38a4f9391b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b58ea2b2fae4f544cd682001af5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a012c0c3175f1b3cb99fc8cb6cf9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b1dd330534f985e22fe9ddc0c842c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd9187d2fadbdba5e4282e27568d2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59c798848a07e97f9263439873c23673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6f861d21a928f6bdceef52c75d00874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18747309943774ece76cfef472dd814475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da317ca13c5a584b902440e7fe1a6a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0860cda672edefc3b1f5631373d8f7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee3e233d558c63626e50287708eff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a436a5d6720dc8795f7f50712c42d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c12886d30dd9932ad7726bc1f2215e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177309d068d9b784c699deee4e4bed5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ead2917006b88d3a7d7f6d601186a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c3d93510c3e3a1f9bb5ef382e43ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d41d474addbae0bde1b196dcf33584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284a37a8a379e39c29c08b282a807b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e5552519f412e9e569491846687d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3c36d7502b751f0a3c8d3db18754187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0762e063b06bc026986486fe7e393888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e089ef10eb745531d3303823ff7b0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb812f311aad87ef04a191d68ba55e7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c767f3a77986eedd5cfaa21e481b1c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c5e4f04c8e12c2669128dc6c0b54392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79c1f8652d90ebea18c2c128e248af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01ab0e718482ddc836add26afed31094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404fadf785fff4749835dfc810afb3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c1fd49b9f0e39c70833f144424e5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0b4db42e55abeea8bd254b53b580597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28404819b1c4da324ab80f27a24096e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927429b0647f3c1f3b9a354b05e520999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f35451cbf7ded93c28b8f19169a093100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7fd3487fa51ff598c4d8b6cac5d3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bc493e26600adf2f4b7bc59967aa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dae0e5c195f75b80b85f081355cae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9553d7e5125118b804867925535a1f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec80c8629c94dc94d1697bb73c0bf9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e9f8b0e4c7725fb1d0efb8f69576106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6761a5ee54f923f05202dd443adc7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf263578ec49deb7e9a008447061e01a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0052d07adf8b4555574583b47ff9c74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f45f509a1d0877267bd087e3860461110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2012a9094749d5476b3fa380e8cca4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df56e0639ecc6d4f27ae11ebeefb2d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440fffb0f221508b6b1286fb7b3ab42113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217d7ca01f2702a9dbd55e99b4c33aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec420b65b8e73848972fb069bad7696115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2073edcec9e72c39f0466e64fd3ba1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb8d52fdc7bd62db80e709c1eec03c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef201cd8a17c5090f2a1e58b2a5fc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532fe5041eb9129364fc02f097f41a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b2db24388d70efaa07cf7d3613fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a972de1ca1930730c0e324ea656d0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb07efa6e112d667c39ef70549371122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05a32dd304748c9abff20e519f4c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c080c6d64c06ab9efb87495e37312124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc221adfa9590b53b3b0b49646e6f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aea55a1487534f27bfe4b65782793f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610db723b158bb4efdd3a4f37561cc57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e80e17f29165fbb3c620b1a7e2b49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f0f07f8ce2d9a19c6ecea99c95c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d778293ddc4e9a3acc7491f0b37404130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d21c6ea222ed90dbd0e54791704a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e293c3506508b37d8897adc8834bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3077d8a5cd703ab8e5832d4344521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf837fb8c408e0f5ec3fc506dde9204f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02228663609e65111a9fe7cf4dc1322c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991af0fcd9d809059f6b2b160ceb956136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c1d66b9c4cb063c6ccedec8ea5961137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3df389eeb5aab73f4d29bd573117b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cfb5ce35629e2b90eb201d38a3f26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec46a5c7dbcd5fd85d8534199c95b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c35856fcb4adde607d9e5bb4f10f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5300f3e4d7c6b25a434e89b37607498142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adba2385fcde7a518454c5463c83c97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd181352f67678c1c0cabd7d2893fbab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873737e15be78bf8b89a585b2aa4962c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e09a0b7371e99a2b2d2aee809d877d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf8f537dd10e15e2c889b371c0a387147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342ab5d24aca9b5ce465b6e3ef6861148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9460bcc33df1112dde668287422a48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af058d3bac69ee6a0ff87e57eb172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f8d6b4cbb2ac88117b4a91d4e026d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e77e59ff2158139577219accccb17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d13c778f6a67a20dbe142258c66d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c50a83212c9c69a789b7003add94d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c0c2208f87db5969aac5cf82c82b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a987cca5d0fe0d8cc0805a10ade64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f41850561751a22c31c16c72644f64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2a1e7073c416d2a6db6f0225da40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cde25222fa3ca078f76de3a7d502d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1b200c7cfc97f43b3e5a8fbaeb792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c1743fe1e6ea3e7c2f4f1d018aabd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b416aa8b2b00009e09318e599b20b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492cf9e257b860b54de737cc748a192163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71575e2b062d1a5df351c0aa6b211492164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1acdb4cb16afd7ac2342ec0fffd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d557a0fad07f6ca4f7e613a86919d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40ac17c153d636fc4cd1f66da7a42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822231ed1f90ce0745ac56233dff4206168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd5b833a08600fba9e99126d90b00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39130c8f24f600c16a47ba116bf40d9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300636fdd44b2582f9d1d8029c54489b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f7c07ad5071d4b20d78dd4fc53b33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6965fa013a54d0d411267bfff6ddc84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34267bc871ce907ae122994bc91538b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4511fc50537fc4bfe58c70e2d12969175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3292f5bedbc06417f3fd8e394364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8535c282d5264e1f8373accb0609d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8784a586e1bf054b931345ad667aa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49add2757501f6118a9787182786a6aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc2850c97d8576d119af247b83ec1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b8acb2bb51dfce3cae26191dc9ecd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69844c31020555995e04411c37ace7f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa12642d8d04217bb40f129de0e5d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2617111e20f8e251b6065f4bae92036184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1178e24207f822ef361ebd00b45796185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c3d79513135bb1e4dc813e24b793c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890120b78016b601abbe23086d251bfd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d7e219da81747cf241cb9d76e5d2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4666c4de54ddc516e7e035dc2330a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a2b34025a9a6125e2a4e0fd05077f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc2209938ba083b83cd0b38ad17fb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e7a0ca37d283c2b1402c191ac494192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13404e9b12736a6cd2e980ca558d75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd7957515f1b95ab9c4facec534cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092da869eb55c54b7797f362b18fcbe6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2599b260e853aa2e845a55e076215a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c37236264c5f154681c7ab5432877197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8628cd54b615c8d83b807a8c8f306198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c046a7d9f7c11bb8b013b0007f5547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffbee52411dedcf11879c11947f040200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b93684ce02a74d5f3b1491b724039201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d62e98b05daf93bc49524cf8cd0d24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb288dcd3297ddcfbfd80061ecfab879203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe969ebbb93dea4e7f13885a36578d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a1f8c0a889ffed8eacb44d21e3640205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab951f4c59e10c541d47e33df14ff9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa20140a61ead282a279141bc6da0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01575ad5062f5c391619a7ad2e720c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bbb920143b4b22cc6875ceee22f6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcd0bbe92d11b76feb2c1887c046ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194015264410199f0be25a224c5ca5ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545be42d49379c4c6d07313dafc95802212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1d3ac87ea03134e544c42cdab26c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d15b2f898a96cc20a4631a55660b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7b502a4283328b59df4562715d088215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbaa63f847cc731a305ba17dab578d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa95a152d06ad1740c00bf0c5c3f64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865f7cf0df526c81fe894977a485cff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf03e249e6feb875df3582578690a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe498ffb710be98c5d21cd31eac0ab6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b1c8a8964ae5c80614d93546d9fcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036002d87c9761caaf04086c5a03403d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf0dad17d9d56ff6067b5d793023a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f205200edc5f6cc5b0d91b985cb7f9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb802c31bbf451cb2e8a6c16fe306b51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58debaf029349e52fa9cc770cdc545f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6f718e4e37849e5853030de52580e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c056b8645101327711374e5729e50a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f7347dafc998377b6721443625132229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c61073ec5b12ab2177caecdb892cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2466d189068fde06e2d76c81839cebb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7408377c4f83c57d32c556e4eed2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac30a74296263c0dd952e6857ff04f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e99ec8b3aa5b7d6e5bf7438474402234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc1c17f4eed23c94e87b1aa9bc82d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ef705035ab51f8e4b480770a9cac0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522fb02381354d55caaa3748d94c51b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231b749ffcbf6ae58d28034fdde2b99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6e5c9b515130bde97488eb62ce7e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e6d92bd6763772793451d461396d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254a1c1dd02bd5b9ba6426f47972679241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22630015ff09fac983c71f019036b4e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8059dfb5e0a806673a4ea91e6c5775243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3c37a868b16a784b6f89336728ade244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e430054a98d5f165c36f5786f9fd9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331622656d2ab9911984745819ffaf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21f8f4a90582e25ce7f8c3c4e603e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405443c378fe0c6a434c882d6bc63d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517492706378fec05407306735c7df6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7fedb9c6c4ed3e679d00d76ff4b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9622c3c9bb6c5b263dd4a8064d1d852251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9584132c6387f10af3fcfedb67587252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a137e6ba5f51067e2966780a436120a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c9fee04523bf72ffc4965932634d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a8993764f0e8ce100e4cd125e690255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db58a66212f5334c37b6dadddfdf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a5ae3c515cd2e1c84579b513254ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece68a82be20669a476bc19cca07e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241bdb18f481a3275ca8aaa2edffc53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7d6b5057c6818c238c7e4bc230693260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa86d213f48e9954e24d920a7acff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7412a738e355505b46c0c7bcecc5139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a6eac44c38d0902d4f9947b7e2bb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f92c66b3a3c2bb6712a81746ac51c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c9d371432b32a3639f07afe6045d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c21b026ea660461c35fe02afe74af0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ec6c3784de37bd09bfc187a91d4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f99cf34aa450ec862a1baa13d41b92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548bfbfc5d13d0a9617ee7da89a776f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735970f96d7a53dfa46c6606ddad7014270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7bb4d9bf181d54847fe5cf9b05015271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c442c5fb409d9567575ea2952d24676272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee017e983559d6f183956dd72a4ae6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f02148cf1ca3d39edb03304e43686d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007dffad376e3dcc4b08f82dca000ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c65044a21358030467c960aafd1d9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9ade311d02ba41e89a869caafed63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbc49697f2553dff80c7d82723b894278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86830ed36bbab9be35edd90a3b043b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c39665d5327f89f33ced50446c786d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc23b6233560bddc08b8228ff0c5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2c6eca325b10486c73aea7dad0ee4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9b59bbb25078e3bf9fc30abfec136283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5164750ed9fcbacf195d9a5df6e2ace284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698ce02784fdefa4c5c48aea94a4de7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be3eb3539db876b128dbbd0a52ef6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f0ffbd49a61d2b494eac7eb2b61be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03555fdbcfb7074e816bdf3493e51c13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe1cdc136de7c1afde248b15b34d99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f96dcb243ea3f4a011d5418344449290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48eaa2c1e0ea76f1641b420c7ffa19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd1ec255b3ea45daf3da77315cd901292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa57ec9eb27710bb443ec1cbf8d7b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41267f7654b3a3e290b3018575743294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e734adc16c5ce75caa13c8f17cfad9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26522ac684f78f0e6880b4ecd5b011b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c151dbb4cbcfd14667eb2d557c7c8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e54ea5ab807ca9d662c2d5c6cfa6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bae67004b57f5b0920d96aff0dd9a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37930cb3b06bfd34a7132135f6cc55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c002e7042d4f30484374d4077b496301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ce062307299561387c7b5a946b89302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e6768c9fdf0d74f87cdc564f007a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33599bae267166506ce43043bd9672304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1edfc9e6d79b561c0d391bf621ba77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778adacd4f683741c7f2a1886d2a2db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1718484759438d4920ffe42823c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f064d10442bbd8036d60c9382e267a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd837576f5a0e679de3426fccbf6abd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5524085444bf5daac2f245d778614a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721adc31a4830b31fb9ea63e68556c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874ee5a280f73892c2f19ba6001676a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c85989115c875829eba952fd0c65a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58a08668beb5d0dbc9e2c73dbc8e4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1467bcab0d6dd7d87dd8a4ec3e0ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d153328d2470b14b1cfe8459619c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4c18239fc6c96f384ca2ba52fdc01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25dad0d151ae900ecadc8498839504318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6be570515e2f757ec76e3bf3bb90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb7dfff02124f83a1ffe7c39983302320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc1f30b172150690a1938629dede0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7ff057306a5cab22a512024b4ae56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b89cf3a4cefbc9b0ea757d5f52561323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7ed06fb8edde87343cae8096ce143324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9029636da914103c45b1f46470c26ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f248c495aaaaa49a4646764ed2cd6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa176080b11eb1e614a13e3c9e1ec2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa5fad4944e966f4098c17e180c71c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ca58109bda51e0d93e601d00c7d61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1431868b28fd17674ae4db6406ff7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3d950d3c0ab0ef64364facfc04a2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827626091e425ccd5d356b16a6b09aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb157cadfa615de27ffd9e0faf1c242333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912ae6fa77bf5243e1019d4fffd2c57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead8f912645a3e2fc7a49c7e804712335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911d24c775749074eca2ae3d24b3911336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f3ac5941129910ceb5b2c3a2f65b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131957c2615413ddbdc7376da0dd2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ded16ca9bf1e1af5ccba50730d3c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d40cc43e35df89197914e335b6b8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f44d091fab63efdbd6666286fcccf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b085fd88ae4ec87a355e06bfca55f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bd0eafb024aa4f4783d6dd165df2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3c4c6d67b8149d1975a38908e2035344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ec05063bc22fd9e1fae9c666cbc0f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d7b48b4b2d95195c363c6d24075f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac73d6c8c346eea8ddf2115aeabaf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af6560f36ad7f1c51558ee344f76c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afd65fe7d8fc62eb6493a8f4658ca1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92608ac9270b386d7c39b7fd838d4bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3b04cf5f76cbb4f1cba4057fa4780351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33b4dfd2449cb1e90e272974f36cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28546ddcd909b4f546201e46978007353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aeaf5b786754417dfc536885d11c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2d95c8c9b286b22fa44a5c824f4ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d2ac4d2904c2228369911e0d702be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a54487714dad712430deccb8cba6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84750be2fde90ee9f675dded6fa57cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ee229dcb6a12556517c7384d19d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e2224aba4b4592d10e6f6b31b94b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a921cf62389e2d2fc00744717dfafc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79502fa18c2bc4d0e8708779f90767d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe6693b45d4ef12e14232676b95106363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230ba0a002147b1f6f64d5ee1591703364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e817de0b19c9f69de5521ceb808c22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54f4feced83dc2f80b252bc65ad49e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cb6a6b044b7b71725a694b2b61fb1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aab4a189e5e8494ca59e8d1b9232f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939c601f052a5a06545fd8c338728c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8d7653b0d169af688272db46687d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a374c6ba70ff7e81bbcfe0d6ec180d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a72390a4b1d5f7fd742e53730a5a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d8926b98d5038b924b2a618788548373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fc89d1e359cdd5b103c2ffc22e51f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bca877d1de3b0b7e41fe409854d2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f23124f47221d7d9a72053c3158d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b9ad8495e2d5ec6ff2d8218ab779b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f8ac5cebfc3fbefa3deabde2b490378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb4f632e47a425c44a5bd7a5e68b9f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f81e73d7ed5643166d01d4c2eff3ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b43a16de155f5553b771585847427381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee9e9c6c4bca1f143effa4cfbf0c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11c38bdde34c033714fe78953c912e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f208f397ef564fdd749f494ed927810384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d17eaa4f1f10263c8e17df40394f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cba0cda500d603266f51fdbab0acf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8f729a0b81fe1483ac24b5ca7aae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523f069b12280d5a3419f779e71c828388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4557e672d47ed18baac6dd6e9b5dc4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a4a94d3aab88fde8268df776ee624390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe018777d985f061d01e8895311ada3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65291bed6893b84b34024fd1fc830a7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c25e4c8974d7503dfcb8aa4224af7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344645ce6d9e96ca051b74d8553c40b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fecb0ab2d0ebe195b87988e5e17b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb8067db527d9a40059fc41f1037e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d154202c5d58274b11c2a7b204427397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9907a6315b1334fe6d552c3d8288f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9340c01aa1e2df83d1b1c8b16e0158399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970c2f649a943c7407cbe8c25c536f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c2a5f9f154bc1adc793da2921e23b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078a939e16fbc65ac0f1ce1f0682b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d463a74e3df6b741d8af43c27dd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861853a5f58a8868d40d87595122345404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c1f41e070c2457ebd9e13c672249d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8114b5842c9976594f4efe360a1c5c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be822f52da055d478dc2c6c9f023f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cb09fa2a02eedd072264bb753c585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50e94f20a2cdd215a284194a2540f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59734da33cf0fc8a77e6a9a55330330f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba156d2040a634d4654229a2625883411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d10359c6a4ff34a850f6c65a3f54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a311e2174ed84353db2b7de127ddadd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445e27e140f42c84414b0c1d06d3a56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8929de6df00dc1ae91f2bb00e0f7083415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5740e1c378fc1aca555b6ad72dd976416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f784e2d2f6629261931bc7a6a9aa3ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24d6da418f7b6ce56705bcae43afa9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca34b224182240d06c21f39b6c1c33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c36978b66da6249d0529b6c7a8aad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a988a3463f9e5cae6a82ca0dfd3ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4acac2ad1ff8520c3ea726c4eed25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c795f729299d0acef340f68540c644423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac47293d1b111f625bd58bdf3b582424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b063ae692e716fb87879870b9c1bb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e8f34c29d24902ef938d77a0d1253426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d57014658e02a3d9fc1d1c9673bd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7eb828379185d1e45c3caa135d1c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e90cc80b937b3a567dcf8d10059f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3386203a4d5b8749c342c95172ec51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff735d5de6e099fac74b933c30f6a33431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4438cf1a963201ee6053c147cc7ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068ee39a8664b03a78b8c136e6b4ebf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2af3bc13c12e5704c3764b44d0cfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c22627084d7262d4b9d8dc360ef0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02719608e131d22f253fe7be735e6d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a748b7e580d82af5d63b35ce72b3035437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff06e4662e0f8601208bad9e40587d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb201e56889894ba438da35bd30613439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d573c671449693d8ca37551bcad70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda637e678d90bf23a1b685843bae86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebb85c7e47af40810acb59ae9cabc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b404b13c1f3d7aa45f9ba69c165ae6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ffaad15ac3b5b8165a71c6b8970b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543e1342069aca4d7e7f84c2dd415e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d641ebc98c705e0db81b3e2ed5c81c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22061eca81dbeeb70a4888c8df3b8116447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54cceb4ce08aa857113808726d4072448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2929743892c6d01af8303558d7559449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0f0e23f4b770f5fe49d92f224772b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417f8e3e94af83dd3fe37b7402ac7af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1423d816dea49448a40bf0c16bbf4a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf843c15a872d0ca6ea53295f8fd32453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577a2ce7eed23e93e384d23f9a7ec3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edd1ce97e745b83e2f0549659e5b1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b80e00dd2c4c462a0df505013d0756456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40083faa755cfa7f64bc81c636ab65d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21f8c73558470ac2e0269a6e4bd1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d8cb8cc55cbab9fc18772c995bd5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513f17c7bfc17f1fe4b13bfa592b39b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b55b11b60e24f4a728f584f45e7939461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaa48cb28a70ab1a011e43f5040b1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3313cdf13caa6fa49c057336dac8a86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13eb92dffdcc114c0802f226493fb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7390dc02d1481803b07b23e1e7a343465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f6ed0f7e92ee1a86aab8ef3e4843466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8ba7c9c7b2996250b7ec9b9b7cdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400188dd459d2995cd5ab88e727a273e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1596976af574c594d3af5261e234b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90944665395e9dd96bf37ea3d1006f37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ad4c5ef5d96213fb60e9ca826a4b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f455f2bf0b52578292ba139779695e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b00e7cf5a06f33bff9e6bd542a5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09999eec84aab244b0006616408caa6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc232f303d095e1aed55ebee5fab2c02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db316a3f4d853e9b10374022f7231c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914843587680f7f7b50c5bbedf376023477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb4e836e16bdb7ca01a119139e90bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11820d677c7e90b11e1c6a7704d2d3a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d9cd776eed10f7ea2a15411faaf8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e281d40bb220380f36dab08fee1ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e761856620f50c464bf75403d97749c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8869777ca4a7706a1e34a5f04c51f0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805b07b9a9a4fca4fd036a4906a05be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d69bf65f46ec79cca09359fdaeab2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29aa90dc63da7d04cf1eefa4545672486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ad4d883e20ec9e1d127a29f910818487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb15d31f60419d0b65b18368cd87706488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46044172a1b9a9603b94d3405bafcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f0b3317576b5eb6d95346896e7dfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb834f1252a4937c92610caed49bdcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f23d26671eefb43c99321f53e5ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f180e518fc651d0f9fa78fa2fb50e9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284e529103f43c2f19e81bf08922c71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af305a754f3e50ae3ab81a7dd87e540495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076ab318c0e139c9f2395713ff5131c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c87503e1fe4cdf2d67bf021018a01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8751a729ef32be6e691e3003456df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052be41b8ef3f053fd821a8f16bb14cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c65a5a438f259b769c4555754f35d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94300e594f9adb12e882cc5cc57f2320501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc12f0f60ec1f5281379fa0b5b1162502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25d9cb2b44d03abb56e69b1ca768e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57a8a5c244d83f0b805369f47d2853504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab45294ef741902322ef18c0436daf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a9ed811386508786ea8d80a6ce3ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af041e92689e291a819f8764f9ad76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620e824994acd5d689ac7a182e528d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54ae8a4efebf6c0638bf13ffcb4cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7753622fc75d5578a444484edf503510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4b93e3a548bd17ec3178c02d80db5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fb8622230018b09a2c3f9a7bfa6d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc548c65b351e82990eba8df895a42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e2b340a9c4d1a21b98a8e05046a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ef8bc80d489aa6b2dd52a77aef3fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f274c947be0640d86f835a705250fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6312cebb4c0c57050eca12c7a4c03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66c43f3603f0ffcc1d93f8a172a0af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35403160c786c0e217436c950836247519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc119f86069a436baed73113b11dff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23aa4c926067e451f3b7356873e9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3701382f0fcab7831b2cc550f282628522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb042b4a554e63268b80e2d677ffa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b7d2b4e6c9cb8684970a4640eb17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c1773571e55bc8e28a4c0f81c83f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d52a0b70abd997a8dc88542d3e4848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6461683a0c3e36751393db1486e709527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1f7a41fd41d194617a85d0036cb74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815107ba4ed796fb0f479b60ac571b53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b234230ff63b91104ffb73a7ec643530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3b868dc1b53f726fe8466f6a129ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb21f7ba0020e7fdba622bfd0a1121b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13877d6564666a82afa6b9b50f99580533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40a05cb9a5e64e5ac49469334dda7c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e4e211112e4368d579241e20cdbf4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9780a4b3866a23da755ab572a9020536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f4cd5e6bed9339886463ea4f60f78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3a406a62db27c356b1543d0d33ef7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a611b418f121c4d1b97ebc105607d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe425231b860c0bf79e03d2ea3cc374540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087fd811d7d16e318472cc3aa591b2f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5577fec8fe2fc127a9d77f07561302a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0ee05c7b02c74d8be22590572e244543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9246750823e9b8e6cb2cf23885ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8445e6dd970d239f3a33f05e414e8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0868f19c48774d34b6f0e894f3f06ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f35f73077b8cef26845cae022b4ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c82813310bf8b1e2dbd1f587ac095548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a15f9f8b934b9582aedcb9240d323b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aaf6af5570db56a049fafc5d6194f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4ccd2cdbf97559cb8c8564fba2c45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f740b573192bedf164dd56e952aa82e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9789d2d6e9d56bd8b5e3f9b1c225e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed284a43a934ce5468693bad2a9b2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d1fe89241f1572b5ab368d756f1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87642c8540c32abb5754e1c07763a2c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055ae28e1c5714840fceced983cc492557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1a4db4503825ca4e5495fb4edd899558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa810309674d86da0ca94d4e53a8bada559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73a330c170d529f92765ce3dd35bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a40f616d39964582ddb9c284fd5251561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40de4ca816270fa3aa1b681a97ee24562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e8194a3c124c6494022213709639b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab6fc56edf78301e3538f3ee7bd8a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbc1a1556929e066320aba259f4c26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311253b04038e9636d04ce8c1f472926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fa34d5a69687410c49f8f6accc82a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40205b02c5e5283474b670a94ede122568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275b634a90c31bcb605cf3f567117e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e68f4f19cfa726111ab0099ba42a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1c8a36b8b9f81f801f564f2fc1528571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b6c1236e19ef6645d2eede2423a43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f8ca8812df8ab593fc4a4e4549a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b76ea55b13bd67e87e5ad432053db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ce5974ca293c8cb6622f534d58d14575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b1db0a7817e6bc4d65a6c0dd6769b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608fef6e1a59ad83cb89663a2f241a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb42042382406b1434f816f6f1a2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54c0de88f26f6a9ed783e6eb7a341f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e340d28edc15758e27e84b6d0107580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dd79ced4db5ffd127af626246acc5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aa5ddbe045696f10fe0030aef079a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0625dd4fe98130ee0d812d9b09c7a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec040ba97a3e169fb49f074738df52ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2203ebebd821c54f9bf70117418ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a4f53bf7d4d24252f0140319ec425586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffad899831fced9c414de1db87674d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cc208adb4490ab8885d5c1aa32db5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004413ed3723e2560ebb5bc986b26d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa441773b7dea19d9026f93efb0eeb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1642a17628207d7bc607f8649974f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebbc57fa2e5d70e1d67c54e8d80a2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ef32506aca36599d37992977edd0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ad8e6f9077eb066501967cffb845594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1893b45d34cc60c4086876192218e91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f39bff7521711cc3fe75f47b9c8f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f598cf4910e3b344ecbd5eb666c2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26407707cf17e196eaba7f6c0d243be0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945c6a289d80314fedf6946a9e8e624599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efb737bafeda76c7fd86c97acc0150600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab9de0ddb816eb95c8ac106fc9c2de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcfd0ddbdf87bee3d74bacc6b3d06e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3179bd1b4b0d236d61126e67e419c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce70218f046e495ecc1e01e458a35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e3ee8b27113c4fff527d5066af560605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b9a879c34550ec29d9dacd4bf6a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99616888ffeb4fbb6b3e98af309dad94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bb0b56f315c59ef1cae4929786d2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc7780340fee51520d63534123e4b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e64dab58e8e3b6b4456e7343757c97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885435903dbbbed9e22adbaf04287f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1d39254a345e5d2f74dbe739970d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b312139c35e06f34320893e27245cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c106be4afd8350209a5341859dcb11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129562426a8d5fc5d81ecf192a9820eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1118e03ab00297717757fc9426555b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939817e1d0a2742cb1afd6a0f8abbf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cfc2ff168a313a0ab27b095500d01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79f710f95ec1c886c4423d4fbcd5b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391647597287350891026a1ec4484d0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153fbc0a3bf542dc6ee7034b663acd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562bbe3d4b4433db8ed38aadd66a412622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1e7f8f44b65a57007e44e1eafe713623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189aea32f91eeddfde4674d35519a21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7f56cb96ac13ad1839e04258b2a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72320845ebb75c3f63994106d21765626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45a655b9b51dd2ff361f99499dc0ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf9754c3da298f0c9cdf9c66290bc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd96c8f91cef200dedc061a4e8daf6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b778a191c64ae59cf7093b472ccf98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2e9a3fbaeb66213bd0dd152ea1f70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcbb0d37f53de746836e49d664a75b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6415f864db03633e3f910645ab76a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf221d29678da96ee5199c9acab89f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071cbeac6f7ae3208adf4779b6bbdd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764945754136533c78d28debf449e07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78a8a12fc701698e17aa8597f76589637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962baf116f8ad5f16f8ddf77908f79e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91febbac2011c7369831882115396b67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101db5a668519d4313530f787337b260640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234357656f00251cff8cda35349c3c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2963e4bb683ef77d5cb971aae953b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3c7df5c2e11804393207b55ca588f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8afefa42f1864ee5d5aacce4cce5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de277626992f0a0c44d9028a36b4da0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2af324d11ec0e19fd4d71d045794646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395be59046a5059ed1a4bba5ed128f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c49aef9bf9ec8cd2d38c58cbcf347648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2daf7aee6b49b296e5a984db00c28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0268f81d85603e3180c8c4dcce940a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee253bdbf71b5f81f05c1767d30440d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6198edcc8e4de023007b6eb90e800652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a309a0d31204a27796854c9872463653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a994e8b662376996e328d12b74986654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509fc4529b7aa532b268a769407a98c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf3c4fb90c4420cd47c218627a4b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f0dd741358209815f9e0ce8bf01d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8a40ceab52c00d2b1f548acec22d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c87e083300a1023ac4c868df11443659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd9e7cca1c387b980f6ecc7f111978660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80528d0184af99e33f2d101755ec848f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9291a003a8c82c15212d44fd57e89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd124f554be788fe5b8911e7deb60387663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b121338fabea4429a698da39e040c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0e2089062c3c657bd3136b9f9fdf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb50628c2090e1f6508d37d27a6126a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65302bb28fd597aacf1f18906cd28b59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5ae2538f10a18a13034fd5ff7ba1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac2b5f805f656ce46328b76f53d35f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787dc522828637bfcbe96e4e5de778670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bab23258e3cd146e608291fec3ee5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd9dcfb5026a1ecc5d6a3673b9ac52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efdb3530dec4b5eb846df08e8fbc53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a48eea9331946ad3d79a652fabf88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dd3841ef5dc56a3ecc31a3036f89e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055442b02be20530fa4506dc5628c9c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a2e1ab415567db9c45dd2d102cc21677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bebe4d1396716b4a83df6a71bbe04d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b973955acf01a05993a401122389d5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61567664ac21813819f91674cde2cc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133db3467a835dcda9ff32924f3fa08f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94b996e2a3d1ac042f01a7cc4604c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576fc08c7cbb863f2b649a243bddebe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af3b265c065a25f69f946df8b97cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ce589285ecf7b83bfa7707c14ab3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e71dd65589665193f8f25ffba2242f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d3608ee2cf11f45118b4019ffc6c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257d6b2a205910fde6a70a532ebee7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29700f13d0e0bf74865f4123e9bf8f1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd572ab3667c1f2d56776d5a700ba44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee15792690ad913fe74f623ca4b2f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed4bef8c2495a2ee7ff67188c368e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ea8082e6ec37560ba33139bc8c51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0318dd99bebf3a2e838f204e3812ae6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b848f76018a4d4ede487f3db251e8bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceef0529f4b1a4ed75d7ea7c5ee13a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f389af1bd10c77b544189e07545cfdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbfe42742b35d25826fccce58cd6c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff81b16e5dda5d541d3c1a8f20c1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ada06e89a44ca3c80fdcd5b44f9ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f9e08d04a86fd1e03123447e0a65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded06237c1f71b4fa51b5f73288a32d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a48374a67263e9981d45a5630be90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c15aa303cf137087039b4f318c8d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc51e34c7f5cf5ce192890c5ca150705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31406f8d7cba5fa8474af17d6dd4eb95706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ee5401a150fcec38cd0bb23bed8b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5583d1c10defb4d306c8ee46a755c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefb7be8376946d4bf04be61b293dc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d44cea7d7494fa0a9ce9c5a792e86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674f88dc574dfa0f844794d971de77a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c31ec755d1722d51fa5b2661ce30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae682f373acda02779796dd767159bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e665bfef79b3b1204b6ac839aa74d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5457db2f969ac29a4df57e1d8da8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded69fda43a13af3f14aca1cd0819e36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37c75946fc5dd99dd8f6b3addef04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d3ab73e4830b02bf1c15d8f60d647718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b7d70df3ad885ca5e650554120385719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb88d7c4252f4813ec8334af5a0e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859488e37d21a0678d94f4c3cab9acfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a96043ce7ad1eb6a085346e7b8291722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900be24f18c4f0cfd04d96bba19b7ed4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f95ebf8d5fdeac124d812a0b3a429724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b1b5b694d674ddafc4ceb8812e6a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0607242ea491081529ebaeb3045c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486fdd21b3f6418328dfd75a05c4b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f4fa7cd78186a3bccaf15cf3d4b01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d106ab59129f0553bd322473e36249b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1641e6b4892edd55b102fcffee538af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4124cfba79f07cf63ce04d92e3ef0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fadbc69456cfc96010f1ee96686ec7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a5a0ab90149bbde873fcabb664f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bd387764582872df3fe8c533fe61b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae754f693f874026097f3998068c48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fcc14b3c5c859086c75ba342cbccc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ae7597a0c9dfe4bf18c1fa4446fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ece215636d0876926cc09b6bf6a5da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b27d6b6fcd1275416f77966275176b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931cc6a5e030dc8289635ae8005b677740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ed2159777c425deda34860865f7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e263c824549cfd0c019f681f7263a57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888913fe78d476921e92f3dde5d5879743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c1fe69716082eda04855f6dd4d71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21c36090c77637953bfce221430682745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21042b380537e98177b60b86c04ea0d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531826972c08c982d62a16e2271d642747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e8b410017c52752abec4c33659575748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a14cfffe5454aec6440437d2a59ff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e87e4a62c50d812192a66697cbbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec44fd76a41d83cbe3e2a8ee7692c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259638bf78dbcb3266400be82bd9391b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b5b8fc13dd3c15e86358516788b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970d3761ab75d6f3308a407feea0be4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b40661b8b727f3be88c49e6143138755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d221f7ef138a4650dd35ed6cf6d10d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9204a5520de255dae3427aee3ab5a0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c055797af5e8afec0166641c48c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d705bd37b29b04dae256d9301f9f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c7959f10514fc95410696739eed4f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ed87ef96302cad86d4c2d1c6cf0dd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30960bb5d71b816b64db39b578473d9e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145a70df8b5dbbc3a9635fbbfce020a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c92335b652b5c2c7c233997eaf7836764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7cd4b325f73958bfff6c84b72aee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e95be21c590fce4b93a92c232758766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790da3478a8c89dd91d2a1c6ab4854b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87205a08ea933495ecbaa7d17b8d925768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920bb380986319b5988e0535f2ef6b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473449847516e4c668426ddfe20850d0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562e5e6c6c21e191e0d7bad2ba1c06771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a3784ed3277adbc699389f94ca91d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad44b4f7d65cfe3d987cbcb6488b3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fea96b8050e6a2226886dbb46ec40774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c872f9a1c353a8feab1350bb47aee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587491206ab18b1fbb199539869493b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26c66abd6b64b770efb94858ed5fcb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe9f82765230729e68ea0778822e0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcc571f9d9870ffdb0eb0ef294f8db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d9eedd163478b2f23ccbf0362c73780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a74611399596e478e68ee6d988f5c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1445f4cc93436dd944ad7098f4db286782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c5762381fbc26fa6cd8dfb190f598783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b630d56415d11891d90d745ba2c8a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d2d3b0aee7c55a34f4cf7995f39fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c42e0f15555e6349d58b737c25fd2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3ae72ff803cc4bcd5eac1fa1077ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65705435ffffcf55bafdac0760d0e5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e304fe889d409bec5572e03506b64789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d576fcf4840bc01798a3d0d052436790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8dcee7c85da57c55f5c17a04d2f38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a8950a3563259a3c90ba5f5d3f7d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0264f6268e796bbdf39d33887c4ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f7f754cd36e6472ce1152b3ce8741794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285390f766c0ec5d930e1133445ec9d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa84f858dc29843b399e6c1022523be796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed336943cbd7ecda1a019201ad91a9c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de7a3b93a7aa42bd67234b2d463b45798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e9b785e46c649430d4e9fdc50084d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb358c3ff6413a0dd2c328ed91fb25800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276d7e5fd4a7a80435460bd07617b93801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30ccffe9cdcce65e77d5e5f0207b26802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e05d583e332041407fa8c8643ac287803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558d4f9eb5996df8b863be7270846cb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbe1c5536018eb9da6afd4fe49e0be805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b944c9b87b099fe380a623cd206c5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975049634071fb1eb8940eb171c575c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18a974f9121534e2938d4d8650b59808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7299512c0739b75d3c46f82d33a7bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711a6e3ad6d4ce7f4991e26672eea3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e9195313d020a91681e499925e41a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbee88a9e6736924f5c086ae47a4bce812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d5095126ef8857ee8c289579fa77d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45498d248121336b615d8b4fea8918814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dcf1b548ee9d4952d378716df2055815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374ffbb2eb379419084aeb96392e677816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ea14e647241e84c319c8637e1636817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b70712d36f9dd12a2b72699be4bade818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3c2af49d45ad1464d138e2dc2914819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdcc1367ea00eb69a4432410215e90820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab56cac53c3846b6264f3c0953f9421821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca9935898ebe05288ebc78e4aef49e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c3b0cdbaa3a212d4b3272f78bfd042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bd7b8b030dc99b986370f0172ae7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade4723667aebcc0aa2ee5a01476abc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f065347e1c2d2b94f9fb8542a08f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e0d3765d280698f45af92ecadf8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1edb47b19de70e167def4a752bd1db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5c4318f75fdc3655697cebc1482ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0641a5ee3b1d9ce8b3d46ae4bdc119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7856d4fed213cfca3f96bcefa9a92c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d847f02ff660eea48b149b5907109f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8f48340c3073001080cb54f9ed44e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f62786fb26deefbb432c0901366a2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e52fc637ae48e2907511971f75f8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea96ba3a6e93c71b95cd608c8d98f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9769679a3b6f4818307eb346562c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d686acda53482c602bad9fac5de2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0a5b5f10b6d7878398750db12f0eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733b0e022b3599aeffc044b5741dfc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bac77150fdeb5427a482729259553820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39272868c904eccd89ead755c3e76d4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4500ba13652bf1a3a5bc2571e1a5ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba52b330044f3e93a25b25cb898638d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a419a4b8594c7d528aaa261e8636424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5d5f03424a64ca2e70f64903f240025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d45f34edb227302f6a6d7fbdee95b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f935f647371e3d0795052c67b3cb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50297cfdc76de2c10340caf88c1fa128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ca45d93771c79a21bb940ece4ad5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fd3bad590aeedab84c40f0e9caf6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05edbcbd54a8a421d59d964588966e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124243d313703c7dd30f5a46b2e0fd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0d3ae3759f816e43fd85f6e6c91f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9a77fdaa2c4b19cb48e37c1fbac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c7fefab434a414e1af8c1ff9851bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ada83883534940c2d724423a672d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909acbb092d011e5cd0d2e70f74f08737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713fdea50ce0e2508ba91036a284e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100ee158b297b6e0ba75466bb74451439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ca0a14fae53c12bf1c27c03be1a9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5530b6aac039d32f0fe586e6a184ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f192d3c4ffa74577aec48becf7c838342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2529e13caf5e40ff1e4e9f5bc33ac543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa459d119e8cce50bcd3edf51f80c0d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a951f181b76e61797ecf3072f83845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f81a606e150bf24d0e576c0f260ef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a06df18fef2738f70cc398374d2f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de64456486d5fb71ebe63c52045c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f589fd35602d36b69e3c46f09e052049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abd7c8bfed8bc8fc236e4b0c66d57b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11090d1fcbf67c9d3788a6eefca61b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd350f3d98794702e3e2e03c70348ba652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82bcf18bdc988f9594c74eb22761a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c5057c2795ff7c084385bad9dc27254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a97b18b8ada2425b042d3ac2462955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08253b2bac66732d8090f75746ca9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dfc519685466f600a5b8bcbfadb5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a62c8628c4d270e03baef3b0bb2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcc22aba6d12109678a7e7c5f980f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f33ffdb57c384f948ff1ee19e84bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c5bf5a23174f2484622480784d6fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff0b410b76d9412a222f00ab763bc562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74578d02f6239033c0c5464a8b292d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f5a39941b6ab395b612e2b27f84764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7922acca3ee3289b72c8a86eac8d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a8a382c4004797d4b0778b708b7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31955b54c8a1df40415073991457894367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ae8d8058e9cb11cb49ea65061a3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ff303b827dee8363a7a411ec303769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3b41efc156fbc7b04c104a7a6ea5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b673924c4d36e5a7f1e525ac4bf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e62623a6fed16b8a4cad7c232eb9c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611703e366853bb5b3495e0851828d5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4d6f24e14543c7699f51748c9956974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219726bf68f2d7433f579207dc4222aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb34b785592f42913479b9dfd248b2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b9a03ad686816c4496534bbade36577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864641a7876718823af092c76ace6a6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea17c840fcf09fd720b5e25f3213f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa909c0a9f381796011153cb96320d3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daec4531fadf4da896ad002938f73b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83182825efb1b20ff064480f7bb2bea382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf67b4043d727182dcf4826de287de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be7b3a185072c7700203422ab7be8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af7cb2f6fcd9a6414ad7fafcfa0f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38acb32a22888f3377247762effb3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abfdf63e688a40c6999ba3eb46d1c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffa1c5fd72a57515376b6975a2f0cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c5258288792dc8ed47e45a8c637a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d229f156fcb8dd9ab2a33fd60861be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825cd74f84388682c62a2aefecbe7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83464716eef05e7f7d331c865e52925292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a37976dcd14ee3bcb5063a047297b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d02c660d5f30e1d679e2faee5473b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c8b32555ce55f67d88fc577bf740b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8eeebd3b00e35c03f0f000e5ef4c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245274cd7fdafe89e6699227fe657a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bbec3372d623bbbb5aa2e1b6cdb3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37268340cd4e72f9dd0241100d14ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f23a6e4db9ca7eeff351874658018100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77728e69bfccb107c1db9f8f0f807d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b3c4040ea18dc705f0468f051b858102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64cb18f544d38a0c20c3a476cb057b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ef293f43719428b40488abf2d774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7d48b6e9fa3b0e5ba951d4c4bf7f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798fd13ff83d0fc577641addb6b7371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b4b1f500851ae27d66384a9fad54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407003875a2c22527d03f4ebf4491bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59999dca760c201f664648d63b8004109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124197771882f97858ba72e4347c428f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0fa7da08c0e419111e9df8d662932111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fdb61d14b976b700086428aef2c0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4ce2120f120517bd762c9152b418a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90d5c64e93a05e264b03c454f39404114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63798f62d13f7d889328709219ed1ebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5babab389a36bec5b5ad1d817fd61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e05b4ab59d9118472f1f1cd526007117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f12578c3b48bbd8a922dabef4f43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bf00c48d02c9c32e4329910d10ee8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8fd283121a5f67dfd5382a805a2ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c80bb52313f3c48b10d1abe4014e12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b5ce2663538f948484748bc7f99f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9112d4a14f902959fd13cc813004961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843b121435025515e6ed249b4b54287124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a437a2767f1eee2562be4a612e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793af081d917e8e123e95bf41b55b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd027ce551ee830a4637831478af800127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa0b93eed1a86ad47f5603ebed765f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8f9846df043f20b012f490c84e1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a5f374ceb675ae52fc1d37dd2e70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbf459fad42c99d9bbdb79fae67ffa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a1a934a6a99fbecb3ba3108814bb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c0e0e4471c4f5feb4531651149c7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e05353bce8185dbee635dc084e125134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccbfb1661c4557f5d3e972670ee772135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a5824b9aff8708207de2aefea909e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63cb94339ea094f1eabeb06a1a3859137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a397c25abd20a53476e71b364a011138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8a7654def9c3c5f03b6ed57c46c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea44f1da07da2e29649662e184566e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d877853529c32e952c2fc0cb65c484c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d8001f4229e198ae904014bf09478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33facbce5e089ac7f729a21ccf39c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b536ce8233bdab547d0c7525b4f165144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679cdf4d35ced8e87f2b9e0f5f106e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed326a2f591695a7a1e46bf1be4f2f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807238394a504d6f0656ec21619ee18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebd98b7f7a04d0f5413a434edb62b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fe4e07e720ef5a2e0394a002a7361149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e327f31b26cabc9d2317b7bf3806150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92035eabeddc76994424049644baedbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f81f213c5544112a7744c37f917cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0f771cb1c31bed01f0bc814572ab1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b88275b197b205edf43c6d770dc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0cb9596719c0f68cc64094c610e9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9beff2674186611eb05c2286b4791e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16324bc514c4347a0fe48f85dab9a6cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae8f1def49af79a53b9e2a75e2f81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607da275248cc8a802e4265b3d9aeebd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e95997137373177965a79e8a85e3a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498674ae4772f044e99f0af6137fbfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7eb5a72194da2a314b5ce47374b3b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce106b194422ed2a477c42f5192a27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f88c5f1fe404e06ccbbbe01475a0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b80a13eb3a7308b08837d60daeb61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b54b4e23959d724e2cbdb55148fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352df379587da50c441e6b06e829847167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f949fe18cf36d15f8aa9901a13123b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d61be79bd96d185be102e4c91bb511169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ff99dc4d3124ecbbb7a8943edf69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bf5bcefeabaf02a3d61e036733174171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f647b545d3c0732df992bde445d5be2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0756d76aeedbff550ff473a1efef92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0763a293ee3132eaaa52ed7ad5cb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b70b7b853d4c68eec1c855b6eb6279175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597638df9df69e5a370028ef6b0775ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14d728f087de96b42acb4f025b140d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7bd149c1a9b5b762ea09c7b79767178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc601130d678b67b3ed43a5c86e7e33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7b429e31e85c6b5c3297e8bdd0600180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2a050d7b9743a122a9c234e897e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7ac5c0ba48e2d689527c701502c5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04389bdb544b7670d47e0205fea28f4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c30b4e5f20961874a403ed194bb5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147be1539870d4d990cd86b96dc2b47b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c848748f181f9af11d22eb6a1ed4bfe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda97163ac08291717e2c1b25fe8fca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83987634d198e5ca7f5bc670365239c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732274e1ab778d25f8a19cf08aba8cca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d68522320850da215dd286abc5331190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1f55cb59c85c5f13427265d2d926191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3121c16fc72cbc316f12a8b691185e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc4967b72a1baf69a184893fcb1b66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630a64dfa259d4efd19d6d0f03ea52f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098574011540e20d06f0bc04c7d87ad6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf26f2a9e84840accecac4e8995fd0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb991f9e27549bf666b3d2cd0a43d8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eee4f6f3690ac3ef2ea713ad4fa53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb3b8ac3e81386a63ef6610b9ca0c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe309948f44ae72ad20789f1d146b5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94634632de5c4ecb402ef44f8035e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e8ea81db2e331b52ceb00e1e1232b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f9875a11e6d9ebd6977cd97ff321d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddec931c5ec3dc891fed6152da7903204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa0b432362bf878d059b03d2f4cf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac82785b046fa317f3547a921b3385206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99bd5ec5907e3177a678ec1e205a5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f381118804181c3f63abe6b65d6af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa465b24535a32d2abe117496d7c51b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def23078266128966d1bd7ba8df352c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ab9f16fdf3cc12dc4d0e82597c689211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37551bc4987c8e8c1e516a6f9befda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaecbafdea16a7fce145b23dd1328d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afa892a7335b55b38b4da223cdf362214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbffb60e6cc73f9f5347353e45508c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8c776ea3b725880424ca0bca3aff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec9f2b506aa8ffc2d353f0382616c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e490641e2dd423695f3b807b2c636c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedfbf9bbab332c392d6635b3fd249e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faceec4dfcdb0b8c52abfb9a393c940220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e34f7857c90bd057b786ce517ed4e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4f6e392bec0805005adce1f003788222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b213be4b371928662585e5206a615b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec942aa818b0340da7c055a28a848808224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea3924f7988eac1ae2783768f91cbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfd5d555a2ae5b5ac82e647c4d704226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41838ff722675f51a1cffacdc162307f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b490ab04d644c016384c4ab8f551b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27f70d8eb0fc972b85e559c1158c7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cfb096a67324b820d85525194f21f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c513abcd3dc4a397e8295569fc786b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7bc00c0f6ade8e2aac4b8645d195232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee864007b1b0ce013270be5fce146be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee772b644b639d8a336c1e3325f5805234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d15a08f4c2d2a7c70919fe69d471235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9977e5834a8702edf06a47b0c7b1535236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1672120503904447a081ba19bf8dcb7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6d27f61f8fd8f6c98c32dfea31d17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e33304f1114a2f159fc06aa197ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b843cd011b191a4d755343748f3c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5e4fd4c526bb913e729776215f943241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c805aaccf1be2b2989ecdce15467bcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ed405ad272cbf555ed9b41399e9a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e9b389a6c00ae92a0c000c4ffccf3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4ddb75399be222bdfcb5edf56ff44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79759fd1337afa12e5b5297863c1bc69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e72b3f4aacd127b1fce5c16a0cca61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2536459a78c2b29827afc4374d0809a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b99c271120cbbca3583633ab2cb32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181c69b6780fe28b10ce135c4387f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f862151a0503d2f704615a6d9c64c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394487a420b45fe5e95d4ec574b3fe9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac897c4551d249e89d3fba8323db840253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded17c1b8f5d197dd8827cb177ecb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d069fdf4007b5738e44504142f02da1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc372128d28d607c0421d40e6b7d03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a13aae9f72a024e11095974fae588257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7682d4801a69eb338a330193db838ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08365f66540d0d202e685f6026625259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8eb03ce97dec93a547d319596f0a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8299886a957ccaa5d8fd327adcbc6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6699ae8ee21b02cf80b58da2cf5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdac8d7f16e2d2409d3500e0a0b9cc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1f41bf5ea6b63c04e8b0b561c3806264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109a1ac4e166d97f02e40e924fdead265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df649e7cbd4caba437baa2bf5cd862266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cdab4c7e66efea0003636dd0bbad6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a42356e458d384f5a4e293eb9ed75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a99dd020f7d0e7456a471db1736d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04a079fb07e6231c1c111e36656784270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c861799d7674c7df86cc023309386271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00633acd0c4c4e3008f464a8f0dcef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f320a6f93ae2a0c91c5171ae0432afc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906a4e2e9b34813f4bf1a2a4657091d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1637b33366e941db5c15c6bfc06d78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acba1f9bdc6f9c29bc6160e34b0a5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ec477ec9fce412036e6e2a2f0679f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978e3b3ab377a36d2b100960a3e0cf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1370d69004a7d530ebc2dda0aa69ea2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f90b4d84a9472bceefdafd33b934b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b64fdf5b2e436ae7ea87a48a1638281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaffe4f918e66ec0e2740be02675454282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3150ade7da6844eb4bb7838cdfd67f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc8ba00fa3b859f9269d3193e2e0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37337368ef5a16d495e4045e56fac0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db1a20f4a0e04806ce9d7ccac3fde4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f900d3e22a8ff6d81ba7c0acf9fa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305e296b86ac6a2373b2659cfff878288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8c5bc281494bf229dc3eafc6390b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec94b4d966ab29642c8699f7bdec8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a725772af893dcdc1b1372c82b580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d439738a2ee873385c0fa43ce7eb13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662aa323802f6ec83df64e07b5e8088293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f348e7946fd9bf101fee6375121ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf129897cc91408eaf3a79567a9c98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73df37947af181ccbd8c941a906b9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb715a0b8c710c16a02faa87e8544c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5777f0f3db581eb7e4c4fa66796135b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44668e3721ec522264aedc99c62733c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a346065639579ade46949bb2bb7ffe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b556bfd543f6e6383af3dae1ac653301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320f11840e91d363db0ccc1ba92f37f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef4c056030408ab34d169819e39e4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197db4047a4baae3b3f7871632ce9e53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac4d2c6caed94b60f6b28ea3eef199305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605f737bf3e361b6981c313a1c93698306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0000ce8a63270e405e9cedfe5d3a7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee3ab58ab62d9062a1c5184e72f3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea96681a0632a456bf48e9ade11192309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302c21436d684eaa63e0d6d51a6b31a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377f19b3cfbfae994a73189426a40b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e29025e88ba2510f8c1b94d4860e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9e59d074150e81a1f8fc0cd71fa0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1112ad69006c407690186ceb6c052b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791a8abc18d82c0b691d0714ea1cb35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efb186e4b693e06c00ff1186983c96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55019ab75afc43fb30fadadfc0ab3d9d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58bfd0eded3b25e31f12cf9f05cefd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514edbb49aff660125acbba6f97d1cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da15cdd2cad5ec190926a27963f9f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4da0421c108a09105edf5e7c1194b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98472dcd519946a81fd8efcb37964e49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3ab1f22da84b78244d8dfaec3ddd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99cf464643e184348e626a94e862eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f216e76207e050b69bebae77b69f13e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee4391645d8b59e03b844b8f657aad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a76b8df3ec7c6c6a11c20baf17271d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08465e95730e939f5a3605de32435db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91513880fef368bfa1569044f6f0571e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f02c8eda4897ad431a36ac80ca503330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6fc0eaab94496ef5eb0d3bfc67117331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d11823ea1e22dabf177189e305a91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b339d9e1a27defaafef8ec4befe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc361b6923d9da746673fa52bb2e37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ea48a06ef5f81119b7cbb68f4db0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706fc14380faebf4ea841ac136e5990336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672f78d77f515e745a671a5dfd32214337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6632c8c6303e24094e46dc4990fcbf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c9919d8df3635963044613507cf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51677acf151c53b5ea30c444653d6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c453ab9ec1960fe2fa699f6f390d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83181d25ee80fb78acfdd3007af9b251342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5761c9a0d6b35fddc000fd136e1017343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17c93e2792d96753164e1af26d1122344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e685f371444b22580e337c318a90b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99773f4818f1192f71594d2c2fbbcc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9d22f76f0844f8c5c75e5d063ae7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c96b8206327fbfc0d3794a5ca7d2ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd9ea1b850c1cd54d9f0e2b158df23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c264cdaa9f4fa3424b1083d5d06d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b2495a3deb2d455985b09df344b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c206638e8a3ca525fca29b5d33f8274352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cf0c64fa4f515ec405ae8ee1d9b6e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf71c11fd8afd195108a5a8d6d0bc9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f3ae9887b612b45ed99233a0e2373355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e38415918a85dedcb603fd5196097c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bcc14e1df26f7be845865c3d8b4b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc01e7f95e7abff07b10bbf60e71f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904f167f9daf496cd425edf5636b292359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f6df3aefc2019a5be054b0c93856f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee271a0818fd1e6acef7e11848c5eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c045238c4a60f59b1949373b7ad4a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2548bd18950ff956b42fe00fd41a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca76694dd4168f24f8b0f4195c21e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38c333308e63c65d5f518c6eda8ad3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf878d194e8529ed3fac1cea11e874bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69446c9aefe7d40102705ec3cd709188367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb4327ba1018d9dddc9ad5166bf454368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81dfb915fe791b2a6cdba0c99f6e2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fff55641175aa33a86693855223149370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344d4206f257dfa3211605188b93dff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133ef37d4c5e6ae49d92c3da8b9c7ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a66e384008c34a959f63ca4271826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691e2cc7f3d255c5be0a9267505d69374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad07c4095d59c084e731ee9d45ba31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e72647efcf7411f59ef64dc54d689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e31487b6b2a9d077d4204d0033128377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2e615e8f5de0981bffc73a5e7b8d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3df35ae15bb006b7345456e1a2dc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b49bb34d3f776f452b3785e4a44f63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c75e2cd5aafa17735f473fbb644e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e823518d29297913ea14d4ab85610382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098651a0fb1b0ad764a4bf4289d92bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e82fa8074f72284e8fa0853041a2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef39f396287cccdeb706c08c3a6816385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6aa46fe92dfc728271f2cfb395291386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d10e21e4bb6ffc4d64221c3c91eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d722f2485e83f6b0797f1a2c1e6954388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcfb7e80539b870ae9fc2ae6f665d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d762f1f219703744663f824860ff78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a1ada4b3a9b17307be698e62b86b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62ca351f47c9aac1893e90c36d9dba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869a8be9d782785cfdc72183edab71c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c930cbd992dc54638919feedd1a1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560eb20eee56d23155d5ef8d8515928395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c675121f5c2beeab7c7ff0cc8166d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cca4786bd811185d773e8bc66d887397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318b4b7250e2985c77cf62bf78ddcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff9aec29a92483e44cd6a953df804c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36b78e3663ce7609b806253223acc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5a6171e62a41ea58ccc7f46e82e2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08415072109faacb0f3eacedef8cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfd0c8f0c60ba814847909c1801550403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e7ad776b51e4babda7c0f98b17039404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e795ce60a3372458c3b995cbb5b87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceef3a27def344cad191862f8bf68e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2247625c510fde34eae303e02e60bfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebe74343b5dfafb0930180da75b713408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aab07ee775b14e54d1bfab213beee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84954b6ad385023937e9432d5936e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dde5208aeb2a0085fe5bf34eee03f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0049f71ca36840c60402d800163a48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699319634f6caf90ec224035ab57082b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0327a11c13d7d5a08e06ca68876ab1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc711b3aac25ef6c7a6f36999b806415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cef734044455f2e6b35ced7fc07088416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5bc7bf8a6f7cb9db39b558a857521417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc102795f4cdea7e71e6db6d910a15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141c415b507cee8d6d7c5510af7e08b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62590d308f70391f2fdc8ece89bb9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efa92d587f42d04b1a2b2aa97344e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef178c16c3df24a838468793ee4de08e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7230b2b4cecd885960b4cea3780e34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dfbf65ffc41d8e900c7a0542cd7c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677df4f855b9aae15728e47fc4a02a64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc4ab8edb88d05a0251c84c2da845b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7b19d8b8dce08ac17a271105ac66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973020271c3a4c1449d0189182f15de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e9c13cda5ac7016d4f5892b9da1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac187ce908ecb3b5efb4d3b1d8ea2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43b240fdbdc8858152c0b1282e0dbb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90992ad8a0e9cdaafbb279610630baf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6136280525ba22cecfd08cae8bbaa44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cba2d597f26fc2c48fa58a83c03081434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4d926e34a6fe81fb213ee531b2999435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c520065f8616016b7d8f700d34527436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478730849ecfcc66b73372c6ee3f26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1645a45037e59c7c0d8527954023438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b06d46ad8b23e8ce2cbeb26f74b89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5416a469c469852a44476f9ec5aeea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c439fa65a5c361c5606bb1a1dd9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae283d1020fd941f56b475c25effde442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f561d6945ddd7e93f83a2f1aeba8d3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a685f424ceaf1c9ef7ce4a8568e00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37daf76d21721302833f676c959f7bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52e3c10e1e264a54d7f3a50877a97d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fdd99737c7c5899db2960c639fe05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f479e1284394f295d2de590ef21040e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b5918b2f0cb53f8c9c0c5309f9c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabb5376e83aa1a2b0d8d350c162655450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145e50e73460859eab0bd1542f377a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712604d541b831fab410db39fc89b9ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1006a240b9006debd9ec8dc032b1b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a40780c500bb8005c532e6c212ca1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2459f1b56e52922eef6b4ef66c95b8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb506cf2d8202954c21fa9284f9a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e40600b9d871f84c86b06a9c16eef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ffd3be32beb66a79067dd3b5a5884458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46924494f4ff408faa86cc128fbae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38bcca7b4b4d7404e8f7caf50d6b25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f734d9243a467751d858178644daa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c9e44b3315109622fdf43e9ea7d82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef128cb055fab3fd6427690387db731463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1107eb436ad9c0db5333930836300464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863be56a7ee1f6b3241396d12379c76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d473aaae6989c965182758e1df12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69bb377db1c2e6fdd75489befea0cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34152663d24b9ff6c751ab70420e92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c794c532290ec47a8bcbb2b9365b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f5c2f67d21f50a6d17540d7a64efc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8dbff956db826a6167539223334f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c1f09aea894203a738cb9d30f58d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145878aae36de3fb53aea348079a6be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31651a748e364f0bc206ac1ccaef3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534402ca01687a446f233d1685153643475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05092c037258576b5af4ef40644b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3693e7a184b2544e42fb854ea62ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf778f263223ae5b7ee12f124757b599478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5438776cd20e54a84e16693fb8e07fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4733b935e2ed6a37688e928279979480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383694ce7fd9318720a96ba543b44e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc212e7a2574c3d919f75117899912b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3322105da9d993e7af8e6262473fa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417dd09af5f60c420ec1a3c64ef30c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec243ee97c720cbb58bd853b3492bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2f5caeb7f30101e046cce5e0eb2e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b8cb41def8ef89f81489514a335cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b62c8820054483dd4198cb070a237d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de5d9640db2c257fea63dc9667eaf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ef51cef1467caa99c7822a409760a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb9116d9d55508e1bf0a4ee8a134c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5987bbb1b957c796b0bc72dfb26e3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa274b0b721a15738e0066e1a54329493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc904fcfe1b7b4c7c1e5b4efcc899f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292aa4b2647d6ed2f5b54b50580c3b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba828e121ed305a866f0043b8311112496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d6459ea794e8e8165c3b43a58e1fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606cffe76d483f204cebabe6cbdad02498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e63c717779b7c962e43973136c63e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c0be78d5ce96615d921a0b47ab1b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06198a410f6a375b6b10fc9fe122e42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e5d97925b1a49bd9dda90bcacc0f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e71ed49e1b66d19c3294b0f574b9cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435071ed3fcde3d01af408e12f2d71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927d6abf53e329d530f7d0dd2444341505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125fe89afede75fc2ef14eeaeca020506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc527d255eb0964bc996a683dc8daaa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd65011fac7459bd7a60c14ebcb0040508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15378574a6f8b2b1277d2a4d2e64849509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982e7ee56ee6dc3abfafce23f328874510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8065f551f2722d4e4e2a66f3caefe4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd695ec913f72793a3f6a63ba3fc31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff34390d948b211c33dc067f60f6fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510afd58d94cada30656717b09a50ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672245faca5e53d949d0b6c923ce4ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b790ad1ad85909535988ffac87873516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7a484ff3fcd7110db56094815fc68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c55192b2ae4a392a11906f735e46f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9654aed207af10f9e744e43f9d158519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085882b16d4b46be1c4de7b6a5549a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930a5cb152bad0e4ff473abc40f35e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea479337836d7e6e181ea9dd0ef135522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec6514e49f59c70d78160953fb9896523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b4f1489235c930312a5319ed40679524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a880d6770f7faa5067a24a3d9ea60b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e46e525d0764acfdaf9ce07bb8f090526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9a04251ae4719d7df0f98058e6bf7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738cf6750abc5152867972991b73155528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419e380d61fc991b42f2533f7a3e14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e5311efbcd73c3167cb30e6ba496530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8070b51658812b1cd278e84c0250c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97542f0004306a8c778e86f4a6b51d79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7636854059245830e65ced5f33dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66806bec7046fddde3f69fa06073a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f56e733827bfbd829d092b4189001535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811f64bcbe8d63f28dc6bec2e65a5a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaf44b8657f38dd03f3c1081698b7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9c7dbc1a960262c5eb379dda0df78538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3ea89f1696b425187c21b302ff6ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8217a428ed1c46f4c046da5aed07a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebc354a907cfab8cb559c349a4182c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc97cff1bf4953cdafb848b5288eca0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a9569953a341298bdaf233d11511543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc525b084d648e46fa391e952cab6552544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d0280c94c548a36ba57004433cf83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2b0ef958713d4ec79a5549c2163aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c5252231e0372bd3271f42d94d9c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d92147fafdf1f0fe029b86d9315b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07ea9d7d6afbfdfca057cbe7c3d918549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240fdd3e8b33c8f576938fe3096c28e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01cc5ba1236c5781fa93b0af224157551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380474d7eabff9ad35ceddc2aafce13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda0796c792262e7dad8009aaec85c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd453b975f2cd35ef8d67409ec7ac51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e9fbb247a2863ffb723b28983d62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a47cde86b64fe1db0c4ccec22e5244556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c874064ae72db78b2c555c7ca18b41d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8bec662bebfe062c3a6bf45bee46d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246c0f5dec11b5173d4a160ddb8686559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9907dcb71b2611eb55dc0e4cd979b1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26dc3aa7da8095a5e5c6f40b08db95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a406b9a557292a1113d1e723fe82d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f215a70919fdd11aa036af07c8d1b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5c6dbfc1a92a9be10169b2b01e09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4355c971fe51488c4dc3d59c66785565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb77f6a228788578adaf32d6c0eaa3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97864b801c67f50eb5b73159454455de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4c8e94912447dc610532a370bb096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1591469f32e969a1e4a0d0f04d6aff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eabfe450f893d322a622908cdea361570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd56a4bcd4720df0966345b320687571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066df5145dc07e34735a5051d0796d63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03d560f9a35f9c46ed1575c7468837573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8993a788be89b31f7b0ebcb4e9f94574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca960c6ca0eaee306b8a9babff62a8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb16a85138069facbc6f17262fc3fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296151b8a652bd17058f194091ee149577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c2ae3a9002aaa1464e57e239393b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d034b45c3564d0e76d7be04f47fa7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff2e938ec677683ffda8e4791fb8fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87aa416e5fef09965b83abd11f7c0ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d5e9c5461d10bfadab37cbfe8100582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf1062cdd5dc3d22ead53fa1eb8c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a877cf2bcf96b1c72c55d45766fc22584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b38653d7d5f3be00c38e14e17b8ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0f848f67a86b90db0b9a620f915d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5049fe609e71d43655ee034278c9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763170fd8c6b41abd7fec8676de13f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d51068dc2d75f9db46d7c164b88a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c39fec5161c712d85d0858f117b2a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08559f6142cd47eaae4905cc038ab76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c738d2101b13c80c238cc3924ddc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318e0380b943182b3866c2e7f0aed6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f69a5a679136edcea819c1627509594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f896f513ca1e56deab2b533d55c7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f39b02a7e5c4dadd56164e79a04b23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f203a0fcbb36eb3c1292e9186c705f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d172680ffad321365eaad0e01324762598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbb399e9a87f96006061c245b117de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6b2ce3519be7e53fc6d23d128ac3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb410bfff13619c16960df71ae51f1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7b25319b2c9b33b75763e4aa6965602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d99183af1cc3fb9d09f84da7b908603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a38dae64b81d6d8b6487e97be6ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b060311a842773c6179814fdb6b4bc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29d5d7115edccc46b304901df665ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b526991b528e31110d7d93cff87bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920820f51096408c9ccacdfdd021df9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927d58a5c71459c099452ecd4bb7c07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceaaf57959ab87c58afae2fcf67786610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58320706fe0906ce49276a251803a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37086ec0d2931af4cf252bab4c9556612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a328852ddf67f51a7a98d80897ceb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7fcff476ace18af1ac22c27b0669614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeec3d9b0c67048a7d885fde7d2953615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c90909ad3b45677f72281189a2b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79d029823214b37d69f21ebf4b6fbd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1f1a8ef570b86e0ab06ff028eca16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120428f1429040148ea88487fc7b1cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f790048daa04e44e85da6e1d24a5db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae77efccb4295e789ea5f1224bf93ce621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77d508af4faee2fdb9f0a0153cbc53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb166d110414e4d8f45fa1ebe7a32580623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b4d2e88cf2815e580fdce5f5f2424624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856bb3dabef53ee3accce1dd4984e10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77365c7fca9d9ae029538dba83d247fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d6ce2ee6d15937fcdec4c5b69d3f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f79ebfd93462fd95b129ba47cd4da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a8b15ff56c26dcf3f41549658c37b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e49f6088ae594d9b02b05877622f42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9463d37eb11233979e12676e09b7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f620d5e09731a3a79c6865c9f7f0c6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36751bf37c725a8a77014a6e246779c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173d7eb5cc6ee45738ece3f042a4327634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508ad931652b2c0b89930288f823958635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff218405bbb1b6c7d636633f788bf7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df760f7d28dabb86e2eef68c4eff9b51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb9c11583c83652f7bfe4bbb29a4a6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251085c720d0e45e4a4f8e01ac004fe8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536f54094d67a79791fd7b87106771d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98af43f381d4d3dbe288272c55ee866641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bca46e6f3be558e91b4f1d4acaa48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6bed6d744cb49eae037f7e73a0aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96ce3b0dfaa7754d447c913a8ac4e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4a6bfb2b56f4f3d6ddf37e29bc5fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367e9960bb727112e726e75a4eae96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4379940ea67c1d0fde4bf6d70706647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632515348b255d571ecd1d2023f621d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbfadef0b0c7a9dc0c8e8dac5d9b8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5c38d1da35aa960b965918cff5801650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6a83941ee7e48dd88bfdc313ff49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e725ad5b47f7230f6babc9b39a1ffb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf7c0586c6c273e208fe65c207eba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70154313ba97a69174a6c5a99055af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cb68bcba95a5548cb58bf64819c19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7663c4421ce229d7affcefddcb91812656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5e8bea407af2f6da1c0430277f1f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b2462fd16cf340d0662a311867eba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d1717d6dec161ec803b716f825be6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a43542c4af621878963b30d448dee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e1a11a3dcf93f71f9889ee00ec45f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffe7742bc3bc7ba998cd34549c047b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1350534844e36784a641be3cecd81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc72289a288ce8c24d66211620f3a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ce40fe3d415ef715cdf5cc10aa8af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a011377bea5f4ee9f55ec354bc226da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcd48041d527c70d66caf4d2f529be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad3f97da14e018bb3b3eb5e22e2537668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57f2f4519cac41664a2d6c671503c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60f980cd23b25e7bd2b257070db7d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613c0a4a4781e106a3f0ea46b5633a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc0fcd99d639f7cb2d4a473142a0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac083b8ef6256f39f062508980b5fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea828d773f682f49c6cf6d9c1e672b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a144a5dcf007f90587880e5b94317b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad82fd1661c606181ac85ea3759c61f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa631b5d1d90ee08864214a95da13ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413594eefa54cf5e7d904909b3deedd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321edbf6f17af5330c5221fcf2c25db8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4b6b8a6197026b1e88286bd19e88b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a363b837b6b380c3aec6d671721e96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eab11577730e2182f12852a298057682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b1f7006a5dd90d477431e7a9b0782683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691980f4d591f243c9364b1efafac8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b729447f4bd899678ffb4d2c84305ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfa1a194bb3766325544d1775983da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c989243dde2251b157e92e31159f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5d79e2777fedf44b5aa13e87a5bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283688bed9f545dd223e08b0d712a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8cbffd5781cd2f9f732384d35b42b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876cd3021e05d4d06f9250902115184691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa27df06fae50064e7cc52fcffdab4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3da714d2d90cf4507ee2c681a465b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4499a8bf895804e211dce93228e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e040083115084d5fe2f4d0b76915e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea1b9a98f7b737814c91caee895d8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8fb354427626a997ece196d593f1b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf95b00899e80e65b44f6cde97c1e34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be78af5faa7bec4fd287e3f5e0bd73c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b88e344ff6349d7ecede1f860c4e90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5f7fe2a8256aade922e93894d31a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c642224293d6b548643b49b842e790702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9038ae81a4c258ce2c095879244dfed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd161c2ce3c8b31a99a511f4ceb8c62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd63cffe3f401c6ecf68a977567fde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e5c3514bbafdde820d8bfc028e755706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678fbe38f706ba64c512b91f5b73a13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d83b2ea60798daca4502a195dbd4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe0b1f54e49fbe2ffe4bdde8522ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67730f6aba2778fb835582f865f69788710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e35bb310f82d950c3f4e97124d76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276a66d7fc49ba1c33d724fc3c59933712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cad3ba2b76ea4500260998dc2ab67713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e3c31324432d5bbcb3b82ef63e62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264818e8e6f6c2d7df73892d47e8970715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a173cf8548a03a0814abe122f3ce5ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bf41f2ed44d5e97fc2601d3b8641c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c0ebd583ff6ee35548e27a0d55313718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e116d4ae0682808df19b3188462d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc449dacaf59eb8c83bf57002a7cc44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c196c3a63dc47175512a737616b83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2800736d48377ca701110ac10a98c58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36117ae5af034422078bf606ee7784723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723490bb6be0ceb77a0ce8ece645b7aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f7b0e114b89dc967e39f0743f7445725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ec142beae93b56e2bb0694f75c9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5feba4cbb2cc827e2f08a179246f04727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698fcdc73a3675ddbf6d1de7afb06c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bec306446588d7501f478e3ac68479729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ae3de9caad2796a023fc08140f7a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b55be99653e2aaabab1f3d7d06bf0f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56845776a4d4097e4b911129cdd5fbcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5cbb1e57bd87208c41333f662cd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f99c9b3df9967ab80d1a5eb31395b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487e3495a230ead02a491ac1b04c83d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e798a35d5da478f66be4330f3ba2e70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390592255f168c2f7da0d873bea97201737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7411989981de1eaae1abe8136da5df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79c40d1f5fe562a87e22a3d1429092739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d774ec764ea99c39c642d00ac0a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb837e92167722ae6394a7f56f53d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdc9e16fade700a6d8f5320b86501d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02700b4bdbc51824b3b82db2b472ff41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a52c7e07c40db887b953b5c8e01d37744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d8c347498749f8b0d82a467208b63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4f588ff23b6a8e3f05a402a9aca42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eca5c4f3e482da0af093c8d4abcf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bfea5264bdbf9ba034ce4abf47832748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847462c337cd65d339df9c5bb277aee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726102d2ec6532cca2e4991f9c71343750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb56e5a1df447eec0596608efe9726751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8778a1372e2c9481145c0c0286819c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa49bd7bf36fd961e75708b3cf3695753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a485f9e9f06104e6a2f43d945d3bcf6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846854c244abd32a8e57fc7f95231f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9354c2b3559b97b82701ca9bdca148756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f845502fb3db655bdc322805ba13c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa01d09999d1b80ac0447ab53f085758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046f7ba23ada6e7f8987e5bb2f6a04f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285969b216906903f825038afda9a89f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff4fd0a62ea85a457fe9ffd71a4610761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a4e58789c264b2a93b5f137075b77762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7024771d0fc243d5a5d40d8e59c40763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd1f6cc3e7c46f4c406d3a78c0d47a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b430ab1226240f356b418104ae561765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a7612d6a339bb78782186553c92f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ad6b497c3975be1507f5740bff13f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8897781e1ccccd520777b0c46cf4f80768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecb233ce6c522572439ab1ad80bd2c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf346dd9e6834007dcfe6a22fa47a17d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e2ad54b2168f224f8d525aaea4bb5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd9219b385732b0d815459ab7ec97772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72c11b89532880332e3318c8acc9be773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81f269a48ea48b301dd81aacdeeecc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc862d395a7d7ac1037ba028ea1dfcf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec6b227ed01b15d59ea072a2c0b5f4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da12a70fa1fb89386987522d0e5ec1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76513f340ea555caeef452dbe3f5f200778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573f930305044f289c2766df86be8e8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fda7ad99432ced30619e91292b55da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3551e0fff6c55f0fff4efc3be954608781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06882af77e90302e4d6505285db6d69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b7e3832a661f30b0a41c6b022ef9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70836565dc6d4f65a897da462188f2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cd19ad669b90767aab2162af960c2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393e5b9ccd155466b0302da1fd5efce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf6676198fe168627be93abe00a438787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42cb54fd38822f1e395f47dc96610b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fe51dcb88bb55a09a1389edc0ed43789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0bc6b32964fe798070406a035e17790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983b132c6cc480e5dc081039ae915c5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deda64ec0ce24cf79cac687f82096d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1224f1595d504b395f31633d979ffe1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2ee7768567c78fe73e04f08fb1d64794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f241d4f628fa89a146fab2eced7de795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151aa8970cbf731b396ee83e13fd69b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f266c8420f40211dbd91da58a87f04797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b513d1799dc2e3995bfd970aff378798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6094cd85f5db39748fb3586e69568799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d797f3c87bbd0a287b486aa1df2145c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a17287a2d202f9c059209b1cc7eaea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056c356643b908fb589ffd7b4ad19f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51263e43683bd7ce74ceef7362a820da803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f14aa0a86b6d20a5a8bfa3cebecd4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f8e9dd3be1c35bf6d50a1332091a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a126fe0430aa87b1844bcf3857db398806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0edb14574be16cf8411051beca552807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e345f49afe0c8ff8e952a1e7727ebe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcf89718e9864b83991bdf856be3aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad53943d25192e22710568c46c8c137810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db07dc6559a94c7da486d7709f8e9c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad4e835ce2d6092f4c8fda57cfcd6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd40ded8e55c4eaf4df6e85deb12d60813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2af234055717d20fee1f06cd66b1f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96771243b3ea830754bb508e417860815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7c0ae38e81ef467d3c344e83b2f4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f1f8fcc37325e4f410838cae6640c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44f2875c872048f270216aa4786f62818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f2906c727a594ecf3141add214c0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5613a0a2a561021914e0e13c7c67ad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ed8a62e40dc6794bd9513e17bc351821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>