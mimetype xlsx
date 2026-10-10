--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1148">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -389,59 +389,50 @@
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
@@ -3520,51 +3511,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178549970385d716c8ce2832f632c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524900f89de1b6e16af2d82bba5aca62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b7c771560e179d9a5a89f61cf0af43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90c522e2cc0ab829cc93365fcbe11e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94a3c899364f6efedd1649ba2f95d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db23c16e784499d99c263137e0bca26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93523eaa74969c4758909fdf74a17e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c31e4a84b99d1073d5233f2ec4417b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f43a8ef7409500fd30805f6074379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f1a42105b4ece0b70946735f5cb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e3fd5731664ce58bc00f204c0dada11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051118cfe6be0dc2984091f70512f5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf971e92c3e4e71b3638494ae84368213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba25a7a0cc2e1c63d5ff6e55462ecad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc6e64cf7506a33f3dfd2e031b55b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80d645e8a27631d79d567bb819943b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652338c636e9bc7c4bceed91df86f4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d41f7b6cb6ec9797f0fa9d10aacfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccc5702ce5c690f7db02bb54a0abe519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3e61fc5c5589b6fae9429fd1a6bbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2ca470fd5f3a76691b166678ef49f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a669e7789db16fe054afcd04a54e0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d2dc6010c42b234ccbc11e2a3bb7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7fec75c357a2a37073ac854121b7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319fbd0b7cad650139b1a6956c48f0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be1623cab20e04cb79697dcca01fbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daea26ac0f8aa14e1ddb85441ebdab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701aad924591b4b57192ac1893ceb1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45e1e08a8c085b47e4932fef3ea92b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6dffafe92e3294ded4a39b13337030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b2930255a2b4807649fe8922a901531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade63951bc3a9f1afa65858c02a413a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50268816763ae68a8b830b567f26a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3392e443c76561ed802596f5fb28434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92d8e7899dc0d9fd53e267194448d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf37dcd67339f89d86ec3f40d92cdab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3626840e0eb8211556e5837e32bdbe637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89a5ea5add01a24c25a5357e00d37e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4737523d3b63e812be0c586e749bd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846146182b6b7190ffb6f59f37edd5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa947f7028118e973244eccb12b8c73641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68efa389af8829418cd91450e183342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8dee2110e707530ac44d77d3bf6ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa41b215a7c95406a85837043b577b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12609b9c816206871bd5764b89380f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403b22644c9d5fdf3b44b70860d496946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321ce6b949b3d88fd913f2a3be12cc247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e48634a7ad6f53eec84101bc4b91848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14463b229d84efffdf1912805a829e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df87ddd812b4c3d9d48d6170214305d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428607210c5b2b5745cf453a932ef5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd35a63331c7c4f0156a2482d270852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db3c0594818fa2617617f1ea213d9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8d552f848f329ba2f93e22f0c4d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf399ad20dacebcfa780297a0f64c99d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14fe0ebf45f833c7822b6362f2d03256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef7b4cdff449a502aa4d12170221e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e18a3b8c09013c78e9b0ec1216b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fc861057a8b31c7291d642a1453a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb49384ab91778f98704de160a20e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63614dc9a3c76f756085e29ca0a6c8de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3a54f7bcd499a6f40981eac1e1b3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b54e97523021e2f887885e898620163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d8f8566179f6863006a05d01108c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d640132235e39f1ce69e9a791315465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775abd9b0ca36c36aa06a806e235a5c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383b8718a46a86064198ac60a82c70867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48f812c5712ca449a6086f455da7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75de95eed84a17e6cce01227dd055269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af7a2aebe6c8402dc45d6b539f5f7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75931351b0f8b6cb9eeaf16eccf1b1a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16613fc31b4ff5cbbbbda4dcd700b1ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1dad512dc7949c1622f62afd84bd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec183b0c35cba8ba92e0f399465f5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87135b615a919664fc95aacdf1cbdfe975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b172b1e29574dbdb0e2f8138744169a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abdb89ccb0dc42bb9cdd7741cc3e9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b7356fb74c4f397a4fa4560377df478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5c03b70c4bc96d343e5fd8be722d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804e237b0a685b64d36fd3bf8e6ba8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5946c713613e9e37d211335bc6a3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7217478590e93409882eb973f93cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9aabfa1768b8fae274dbc36e42ed383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f1c9063b444dddd6e8edc03f46cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3575bae8efb3238004bf326f395085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7e58494fb33904d3063797d51371c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f75302ddbee9eebc973ae33999a66687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed4c5a23be41e2250fe7492cb2ca288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7be91ef40483fcafefb11398ead9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcee9dcc5cc837151abadaf49ac823890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca03b9559ec82df606341896655e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7235e621d1d2f8c74b5e4762f7c99192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05a0a43ec9fb143df26c64aec6e83a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da044a801c25d790be17d2793fe7ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bb72245db61b87232152c05c769c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c819af3c2db737c970b020b8c0b4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685f4ef5a16a237debaaac5d319332c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248c5323f97c78561df62c717b0168698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bfc9ba00c425022d68d5f55d2e26f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed10c27e18e0cda0d94c3d5d50ba46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fbbaad5e928daf086ce48717d147c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b39a35c9683dcf710499d58b546cc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e10b4beaa2dee985ead1ce617877eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1cf2b3e305bc0b3d8653aac532e16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265193401f72e41bab7bc91d66025fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3009080cfd4bb72a659cfab901d8ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa449385af3742b325c9891351031e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f3c6f8fd0650393f9c6895d4c6b58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b46fee2f137bd8d7c5f13090bf50ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b323a21f941ba4059b5a3abbab0f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153075596e98c725fd8f91a081b45dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f574f8ebdd48e508f76a98a6f470e6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dfa177e830fd9f0cc2511845bd964113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948efc2fe5df085a74d6d61d7b025e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfca44e0698e2a480a8d080bcd3f4ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9a3fd1f3ad61f94c8ebd03d604c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85536080d1c36fbdb70b0a92a1330fcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9cba90a3fdf08d390354096d3b85a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15fb383646c04116e4290063dddb4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb0e8ecd5deda0eeec8e9931282c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce070a4a538cafa1ce42cbb9e4f92de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046694f270ee07cea7bc314acba5035d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b91bc4b8ec608a9f961e825aad4d2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a233967c933997c2a290261803324124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034de61f4a7c91e5616f67351746c2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc042dcd41fd02c1b0b053ab72aa7ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce910fefa61449d1a603f24592fec22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64044b43ba2ebb6779181643e9dfe33e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78e59349dd5ec52f0a39023972d53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f5ed4ad8f90779d187e2708de1dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962ea2a5f3c318a7ee0d4a1f2f1c620131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f87526d34ab14e82f6672cebe534a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b2dfa6f34dc18aa938192b5efce95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3927a024a0ca3a9910f726887793d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2853cdcd67d99dbdf3ee3c62c73f26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8d32d3ced2a8b81ac0eaa68f530bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74b3a811e2638ba5f77ad444d76ee9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34cbff52a7f7f780f2f25367d633d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab6577f61cd92f2e7a5a25c7750371139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4f7e2a1d2f103c956a4823bb66ca4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0feb575d9d4dc279df065c09a98ca1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db89e2fef0d103652fddd0d5b40189142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e12187c5ea0a7cd07062954de1330143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590f3ea50ced111b09a6cd3e8b0e87e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95143d350d56080ec683d0d6a1dbee0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8696b94ddb0d6d1de628312c2315b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c1062fc2889926cf7094f65e03b8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69c9c35405634b9bdb1ad112fa4932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07781770b71b6d5aaf5afefba091c3af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd3a7d71500812668d90425d947a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31449f56d8e37b99bfd74f7963ffe9c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e5a1d13a8b1c68032471ebdc5b82d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9eaec26d3c127e6bb5b7a14e35e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181b29bebca9751460078f4fff15ab4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dbff03a5863bd113e8332c5344f60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499cc86544337877fd8db3fb4c40eca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac024ec0a65189690c11c67d4b73b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972be7134a68bc3121692f867136de5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56faf55feec100e86fe301aa8c91180159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb8b9d154326ad29dfbab05ea5c06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e81a3aeca74c9f360c5b027cbc57f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a71d97c81bbe2b25230d2fdff89353162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24051a7020770278c5660b61f993954163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3b3cf38ec2c05da80b7dd13be089e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4481aafab4888b23b59a7b13106b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77299884ad2c13e5752fc7b612b591b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c434068b73eedcfc70a897142510167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737985936fe820a918a25b2e65e22225168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238dd09ca658fb35db0121823db531169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc6e2b5c09500d4096a09ebd87a23a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382cba4afa921ba230aad0f57b99d8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a29264135439a67a2d47d50d21acf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbe08abe24315f1e8e11896e220656173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec7ddc88226f388ec067968c3fd44a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c9334f106811c5aecfaa72e43fd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c416138f430018884690a81bc0726176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409b4b1d9af18fb6d750c3681bc9b7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717f9c85c5960ce95c254546df99a08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673121f22c1ad3d039defed0e4df504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eedf464ba4ab71904d762d8367d56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c95c6e649b5f69150a6677cb0af97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ed11c4f0675266562e9fc3b0e87e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fec4dd9833ea1d36916f1c8844c7ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dd3fc5c23a818a69fe63a2d260e77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cab3b3fe7237a893ffb1825cc66a6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136b35bf18a3b11e3cb810b51713d1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da25fa146eb95e209a831019d3a845b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98f028f4badc3dab58eb4f62e34a23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3ffb17bdc3cad4eac21839f1576a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a8ccffd2949050232e2af37d308c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5a527be8214764b2778e46a2b2d4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586be394150008a647597d380e86618192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca1079421641194b4e5228bdb015fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa695fda94214de147c1e533f51dd7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141e270bb48ac2dda7e6c226b6a060d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903ecee609f9ae547afb5b3e2bbc108196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136135d584015d9f514bc87f595f38da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000828da1f94022b730e7dbe58a949d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bfeac79a6dc6977495d24b71884f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882a72b45b229bf4f3962d846a7427e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a57e08b4cc87d3bf3cc73ce857e8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd1d0fc1ffd18e315e1b9453bef04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e97bb59983d1359c704e0e242f51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9114ee8c52849ceac170644711efdaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fcebb0f9dae68fe2ba9bdeafec5f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae5f8f08563285b9829b1132bc23d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c62b4022ee3794533fd4ebebb3c03c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392b1d4cbc025d4db7266e130cb975b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280741f26e8a362e5919781caee1a7ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9315f3a387e67a540c285a136163e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d227b34f8f4cf243c1e663494344ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ffcd1d5e1c904bb36ea30c9d6c932212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e7e9693070940e101cc258002ceec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddfc485b2a802e41a879f4e7a6aa82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566ccec331dbae2cb647b9224d7d6a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7193c965da4b9ae139bbd1f2a2a69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f48d8a4b825fcbaee6240cc1c8c76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9eae7bc23c31b53270d0d3432ef3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2277588e04b3bb1b167fbc24e181f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556833575daa71a9f56c8ed124f6f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652f9251b5de4aaa223786433ccb67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ecc6af8837629640aeccd586ac148222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8092826c6dc266cd6bdc5e6776b0c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cfa28ccda6daca473c3c991bdd315224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddfff993a04c74202a87aa4779a7c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41656599cdb0cc76894500ea10d628e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21267e476d36d3cd1aeae5de10bebc8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a560e2462da70c3cd1bf272a13baf6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc03c8c7b891179c6d57b85b29d8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f95c081148c454e89b688125fe871230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53794a39655b8cac0d908e1127787a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a11bab8e01d5e0523f0418f35d84c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c050e03320cbcbb135d3b46f509e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930bf74c9725f49a95a74c1abd3ce75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ff7d7b443f648d533423319b60982235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edbdcab0de1686df8f97f6aef022a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d890acd9dafeca136ad6dce03c2576237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf336ba34181cbe79131c227ada21a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9024785341cde09ffedb13f3b15246239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83dbe6741d4d6b7b6ed6f1dee03296240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9103607e9e258b55c7aacbb3b2585241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d04f4798271f3d19e085aac2d1457242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa7fa143a3cac7194f1ee62acac9d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fbf8c8afabc12948a9d9750dfb64b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9d94dd9f858ab46a34f6a49d7cde5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5d27056824ee9fa28854c22804096246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa410d2070f9b160d847c252b3e15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24a3047e97d1942b1e9c4fc695c8ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcab5c6420461108db50da1acc79c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60974658c15bf872f3c953924dcdc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254885e7be46bed1fab4950c0c20577251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5eb8a8ffc11810218e39aa8e529e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f09ddf84f4c6a1d1cd4b3d8947f6ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cac30c11621dff6ed3605ec6e64013254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b166bd730d51e5cb7ad7ab5c9450f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf92d644afd052de52916cb59064d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22854a9fc1e8fcd453aa32c55daab2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fedffe0e057d9cb30fa07d48f33c13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58608201c2f022999fc119e51a63b1d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147febc28596c89cb85721ed1713a0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bf8e6f938b3b3bd1d2bd2c9b6c419261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6c34e8bd95bff52ea872f1f4ac21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401f103d3b947e138b1f500cdcb64c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd789d4e484ad85229e02ad94138353b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f55902cc2fc5878b8b9efd10094ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741011f25ad16d40937cb1489ae5560266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b475f22e45b92368d068d57c375cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aa062788288211f3b97ad826af0a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8a023184c3c1853327df387d0c1cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b823f584144e999fe6ad5b82992b8a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908c77fcb320cbc5c513c8f5955df5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c13e5fdb7540d58748f28488b3ce8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fd9e0f7f7fee6e69e626a90243540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698916d30b379c75b7315d5fabad48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1824de6acfaeec987342f3d76057ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c7e9a9049256c4f183b4449ece534276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b41a4bcaea33610861dba75c1384e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dce0246996f6963239faa379e7811278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01103d4236ca24cd877bf0e23f3145ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b7d113d4bd17d8fd90228e7af279280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcf2f6e45ec396fb819bd0f19bc271281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62229a397b27a3b9d5516898b5a0cf96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddca0a497b736f54fdd9365e500465283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db380d24b20b7ddad6e6aef94459c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51f7fd1ed7c249e881067512ea5b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b7067551fff4391ea279f2a08659286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f29df4011dc6ce28967460f7d9cbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ddaa5e9b4b8d8aa668e9ce0537f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e1f39899d456537b51252b3e67001289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99728397eb2b167ae9f4fd88dd1aaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca19b235bbb6ddb5b8fc24b9e31b48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436343bb59bbd5b9544269ceb7b8885292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcaf6870881459b102da963f519966293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3a42d2bc3464be4c81f54dd2a0599294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3689538af0e24f85c735452e5b4b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fc1c844bdf05406c97e407c40f3aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfabf736ecf127f1d66f9060473494297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0843dcec21f86b25ab5c7a9649ab7ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bb32634aaa70b4ec8ab014e345191299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80be7847f85a59cd6bf9e565fc81464300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508227a5e312b04f170ed711edf93ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f70229f366049971f5d0ac81ff1b2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab52fb6bdec00b5a8889872e675ad0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f54f487476d570e50296037f4e015304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe34f7073806c067c52bc9361fce10a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973fd67d5b19c4aba533df98840b8c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948a32ffa8129a5fed6ed4901abeb9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ad454d796338a61f4a575f639a1d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850b725e0fb8dd976633f586ea0c8a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3075c898e3a677291b020ae10b4089310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b4dff1972e8990552fb34358c16cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14132fb1d938181804cf381bbdd9f80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380286680a8534720437f13be6f1e05c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f11f98d5e3b611fe54684e547e80fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea38aee653bacde11a837f2c9f4105f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df9e1c370ec8a554a688ae2954904b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b88ac55f76d79be019fd548bf56545317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb07f827cf23ac1276de9d881ecc31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e9c619ab80b49235494334ec64036319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fefead472fc0aeddabb090fb1e795c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b8af4b47e8b618d877beb7f8e687321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad941427420631e8eb05e185785fdbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00d30469ecfbd456a14f526573c9d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2b57d503807430c3c7b5de458029324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e491993560e9c018314164e7985eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354478a5cf3cae04b4d8404195199bf9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb988ac5b1a61e71a1b7874e6c85e96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad68c8e59142c00d7c79ae27c4aded0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c722f2efd14e1e94f94e81677c68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be995ffbdab68b6a30c561871ea18f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda9dde467bf701d05036da88f99c03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f59e4b00aa2566c6572f707090bda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d926265bf9ade5e55c4aed47d1986bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b495ecbf29907de379a0b34f5ba905334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82371408c35be176054160f20d029d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac835a924180209e25521e190419e63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad33a19fca2379e61baba4b688020f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa5fbcb401faa54b8e3e9f45872834338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58165d2c96e55722c8c3fbf432e246339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f81894bd8261391facfcf1e18ba99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab383d3b22f1ca7357fbe419e176c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63307a5e53cae3789a6135b16aa37342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76af220272f87662952e95c00f140ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73040c2f90ad848679352b1c85ec6d5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30519c3446315c3661f5a8a205558ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfa178782aa676f75aaa0371239607346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5ea246bf4e19b9f8cede601ac28be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cca8b0c7bc97a6f248508567273bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab37dfb3ce950e3ad67a330cf38968349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8a05a5df7bca030824159dd46142350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb675be8743ade96de3a81d6fa9d76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f53168d884f74cfc23dadc2634ef7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d005bd64e0445a41f752c34a3dac77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfce0b801fc7a2cbc3857cd03e65ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2bcf4fb47a245526b27055b3b96ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708b0cea06754d98b54954159ccb38c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177dc280bd3f160d33be749e882e936357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261737a29eddea19e9904f438cc1422358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146720465fc4e5421f64461f1b9ee43a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b5874d5a4f420e0ac647c2faecab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f56dbe127765bb64dba95515609de8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bae6c91cba4bca60205bca1b3b5ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccb931d1e3a83f515cf1754ca53ee6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f4c994e6081411b14d8b296ae97ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cc83b48ecd55c31f3572784ce8b5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abb08fb8a627a9f6b4f221ccee0b2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f1d5857461bae0fa0594eb720dd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2af169b0e1d4ca9ff55df168c547f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9116800c7aa218ee222cb91c731f26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e206dbe35df3916f22cdbb4408506f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1acd8179dae2eff0ca45eaa73e4d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d41c8dd7a9c9feccc476242476189372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d59365f8aa07027f01a41a56aa71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b31131b374d18b4c27349305dab9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85585555efacb1ce8ceb6717621a7357375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866c2538b3f2917653072babd3e7316376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7cdcbb5201d00b56ffeb10fcd34be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ba8931bb32ac9c57dae840fecf51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7748a4806020672e579b729dc68f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7052f870a1eef32629bdd6239d5f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9820dfe04da027cb7480668deeb850381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155982c0279861005f77a947586bbb4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09321ab56465ff284289d8991cb95b8e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4df595a80c96f4304653164aed53bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e28cb07e89e4ce71ff649c47cb49e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fc1fa98e30f921eae4554b6c46384386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc0a812c5dfc15d37f656571e2bd6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259bbf0cb47247761f40463431a6e55388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d59af9d912a1ceb9ad7f87842282389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72683b3beefca0f038fa1eeea4217390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54eaaec087f3df906ca8164da7d54e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf737eac9f0d6e7928abbc12748406392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5aa10c94bc4dbd7df041931cf0d6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d71bff2e9f895b9577eb67a01fa50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7d2088b6385f4686b21a3bdfc180c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec06fe50697bee39f5a6502a07d9c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0726ed287564cdbac36b1c628b4f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495327bed100caec3c440b067728029398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38966190ae3465a2f5af11f5e2f3e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9cd17a7f67ba464f4aa7ba040bdbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d8cf7d03691621c2c0cd1dcaa68c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c866fb91faadeff46f80bda73c4153402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41414123d96adaffcfe73eacc75f8c97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173e853a85e66bf503cb077ea943954404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f88450ad7256b1ede24c7d047ac8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cb151c7ea51db7c6655d564a1f383406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c84a2c1e99ea1131d90031387bca72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac2a60a13472ea260d0c7355e472d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33a381f368074979d4518164d24586409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417b286ba84dd12c054b5788a2af75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb15cf5c65c48d27ef361ec9f1d34f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b047004947ee3998b65c2d1fef04992412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3f917ed34e6dc75d3ed26df158c69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e49f6d121f0b557d41fe2cb41f263b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef163d90b68f06fd21304345f23f02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac7f958cc676c3dad4666559229b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b624f60149b1feef322750baa75fe0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29060cef9fe7af0171bde0d423f6084418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639f4ec6ed29c95ed4a697b9ce29639419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfb6c584be9cba77c7d96ec87e9fc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b4cdfe3485a1c1936ac126b23df5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487712ae35bf692cb3424f2f59601add422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cccf59b404b6e2bcfafdbf736413e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98384476eb915538a30156fef36ceb32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dae06f5622123946440f200551fc91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3158fc679aae4ec253a4984933d55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2cfa74e01f03a8e898000e94e87a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a951f9a33b64c1bf06af148b052b41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cda8e984329e14bac9a83d34fe060429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f37d8dcd2390456a00065a68b5bac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bc67e4c01959a99f7a61cb1bf2a7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5bf9d71bd980bec3d6a08e7baee49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdeb8b20d0d290a7e6dce68deff6a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b857362185c67e06c1f18947c8bad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e78fbb2abda3f1f3edb2ea4897b66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abb1a23ec7b08916f0ab2a1a2b249a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b14414f78918d61a596e56bf13c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481c38ae1f5e77be0e585a3f4dbb30b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d44047a68177e2877f58058e39f05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e30f2d45d462cb5e77fa5d6487fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3698c7beb156a6a46b39ed03d4636c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c130f22844d020db7fdab81702d1c57442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6402e2fa556e871d0df694825b1593443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8ab836ad125fa92faa3982470c76b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20f3ff27ebb94ca0a48f5bb0998f35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85b078f8f15e5f1b2c5f4a12bb4060446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d37deb2deb8078e15c237d8f3811447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf4853e3a60d723ea5bbb94d84d5a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fb765c7259b9d36de9204a0fa846e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8637cc8a7c9fd8e1cac0a018e6ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f10203a98f6a0412b63ccc55d91ad9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940d65352af67828becf769994a7bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0da933108019f125e41b2c4324482453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f068f9b2e70bebb5cc953fd66a3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadac79eda5f09f40c814525fb29d41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d55275a24b535815cdaf9897431fe9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ffaba7df7d08ea4235bb9ccd2452e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406835168a37e855551ebe19bedab8a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca2247e7d69f364a4cf6d845722ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b0dbedb6a3465c4928e442186ffc6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b908cb80df774d488cb7ff30fb69ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05407a6bcdfee0c35a2ff86a8afb63462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b685ed689e61069087a25ca1c76ab5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b22f75b31ce9a1929e58cffef1f2f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8052c407969df4222a8a67d7769a13465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa8e932090f72210c2fbc6905899c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8a61c28429246d5fc7b20c7f7402d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751353599e947465900cbc5b6a0129a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4230ffc699d7c6655bd91e617af1c7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91e420549d25c3d9d4e1ac8d446c2b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46b0f262bdad8958fc3261057b6899471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746bea2fee83fd7efb143d7c582cbf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67145427606737607e5b28efa8ecd3d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbd175ba2bb4ba6cd7e19c45d4391b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552890fcfa8c637a3633b94cfa64a06f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c8bd374c95205d96d9b35e71f00ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3095d6d473716487d2cc19686d73d3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f6c110b0d41d501b13c45e092cf17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73833ecba4c4919a7cae11a063a7d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac555d86bea0458ee0e4b972176b029480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb418896ce7f8c8bb68c1072e0dfc237481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b160a4277cc9b2e52677386bb6df78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936306e32b15213c255e675ded3c285483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f1a38f35e027e5630ca26c325cbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd479ba0aea112deac91352e36e420d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c03229dd5ba10c0e0fec435cf7c3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e0c1875d8c536178cfa36cbc4eb42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e47e7ef92127bd78b4656ff98f5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef517c847e2b1587a08947bc394817c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30427a4ce16fa690d8ed562dbee7596f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c45d8747388e2c8e1eba018e54d5bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a527296a83052a36ae8426661ab64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af984895bf0620d378a42c0b7669fd79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc09cb385a016c46d5477868164e90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220e545a6c7bb9e7abbc667d46f183495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d2d420dd5f4889eb525bef512777c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9a3bd1527e4d77873e2f34cc8451497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a0e0aae54479093b6edf60d014977498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc372460ae3c9cf62e4feff682203f01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450043d3988b45c61566aa0dfde2ed8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3db20c322500af460f674687149d5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645661f4e4445e0a3f624dbdb920acb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e7de1ed2952dda44a32fc80b0dd5c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09d6598b35201ca032d3863ef85201504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3b326dac4f69e7bacdbd29e427cb4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ceb3bcbcec06d753c7082bfe3826506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7821c30a77d90f76a5c3fe802b37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5d5bd413fcd2fbbaf1047a6f35e82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde06d5511d532874531b3739c9f0ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce570a3bb2a789c109011e8554f128510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c4af38e5163b898e82a55453e266511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973046bb790bbb4d6314f334076615b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ebeb2cee247c2ad848bf73776ce7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86675f5bc6cddd57c17e842a19ff9919514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1f996590c3b6855d607253a1c2301515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d669bc73a3340d8d95c9ee6520e348f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe423835bf907a1b486e2a46e02b8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9cd767231d1939a0f8eb17ce14e89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1661e75e7985c1c5af5ec9d6851b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d5dd7ebc4c667c6431504f32681a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1770987a0bec031aaa9a8621574d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612ae18e521374a93259166d8d88461522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a921a8143dc0ab8120adcb19bb57a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640479bd7ac6236985adbd2b111403f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b4efbf50c761f5621a9022a8c11f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd976801cb5035960dcd4c2ef62ee01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b574377c5a46fdcf4068f14f0179fdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc399193e9e2194cf8b8863210459c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db500349d21030cf296e069f81457cb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8dec3eb286eaa4f2c1e225a7dfaa4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49bd81b6c01cc31065d2d7a24974d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16baae1c2b179184e7e5ae1e3340f94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd613e2eeeecec901e6479bf16363f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c51ab02054b773fc2a06c68312911534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50999d7b45152cb8b230e97db9bc50cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fbc2eb9821b29c51c11e53ba28f27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff228bfe6a427895b2ceb45112ef378537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d5adc2762f290d5cd869ce548e2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c6451d5e0368e26ee073813295010539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf186ad7c6dca70ca4e80313a6e5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa0d5005f971c9d59aa0f0509e01f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de026fdf8df9a7cc5d193fc2652b7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3761e7867966feb38e352f46c6a332543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa725c934814597559836ee3d37117d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb71d2472ded84ce7874f4bd75a5b13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67579dcd761ace74b8a1ca40c776ecbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb4a709246eff7ed13e5fc7d0f9e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4491c51edcec855a4b36cc5646cafac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26cd838492c3ea635222d34a34dd00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050ee7e27ac45ed5130a80a819f3261550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd915b0eace7294dbc65c1260ced5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a7dda77372a9d94fa044f7c99275552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c3837a7a8b49adfb53e33e197a42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbd06c54dbd3ed29098ee60f93486a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76cb86d8443de17245cde5428deee2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e68bf13f00f60b148bffbc75b59ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca1e0a74db5858c22478be9c7c074557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ead617049673e6393328453134099558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7cc3d18854c4b77c55761708ce518559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256530719a7606e78ee9fa8737ecef1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6376018ed83948faee8cec26651ee2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2b4113e2c877c89de6dd8c653bbda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1708d2e8f51989769a39bb33456b0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecbc0f0ea2f1b98659d49b09b5aa18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cd4e670a31ab32aa4a5993675ae48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929f732d703de25412dd06333e9f982566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1f72c688ffd57673f2856c11fb008567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbab6c63b972a98d681e5572a552a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa00ffce4b21b11df59fd68f6e03f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0884d16786182eadc02ba4d5680eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c772495b85ca55a344429ab146edfd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdfa8e2d32c11106b60bce769e1260572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf7fbb981ec81171b2c3db0830bcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fda136b41dbaea0a7c967be8adf57e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a3649de64d0f98af02451069a2eb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b162aff73ecf5e0ae6c7f869fdd0b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c622cfd9ff0d79c431cc591af85d5b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4af6e750f24bdd05b1f08b9c4c8d03578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b9abe81250ee841c03461faffd74f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786c387b191d43737f16a3bf9898428580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04abad79715a3258f16a1fc695b6936581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedaa4fed18887a6019176a1397082b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd4bb947d3862052ad4fedab5967f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5197705419409a0ca9068ee8e02005584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec20e4c2a91196245ec20dc042b580585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797553f99b733efdc7c48ae701d10202586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfc3419ad188b8e82f24b4e387c015587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbba7ae75d3096e7cf46e6a758a93d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a009b6ff68f8bba54e3f393d020458f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecbc0bfc3e8183ee123d41953b643e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4a06c9fecee1f08f2a5e8560e3a4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c902c573f4fb17f859c9b3603138a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf52129676b6760f93619d0d9ba051a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e468f03ae125f1fe255811b3721a7ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11509662642ee8fa32829e288ca94c26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aee59818d0e25626f11aaa6b3c43e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76011f145e6e7d39abf8515bea829471597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14642e5483ac0daea76d879ca76d92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a348325b0099e62cd0556528e9a17f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab67033135d5015245bcffa5e226ba8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4bd79f6bcfc24c5af994306a3573601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd88e667dedb0520d751cd5358d81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e31ebeeb71065fd8ed097fdbe1e38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65797a1c186240609445b220a74703604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bfc0a639f34bcfc757391015f3a50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef235ba9b2fce5ab59ca5e82329f6ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2495f38c415e7210aaafd21aa5f536607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d95b8e808e0125fa44293de8d4c75608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829943b3a20346c309576cb48555f8ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dcdfe6aabc9d245e1aefa2e4013c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77b3d7a9c5275d98436a49f835ecbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6aa8a4617fd217beb13ee855f443e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e393abedfc211551b09aefcf12ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace4ed95023dd0d7ba8d996a7849922614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fa0cee9ff4dae9bcf02a859055de4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b98438c0f2d2691fdb876f34a5a848616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64ad44ca03924874b83aef9c5fbdc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f110110ddf80b4c1e6ca84ff08e14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02608606ae6f7977a5a3adfa93146155619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b462d54d65bffaf88cfa356fbcbdbf7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b91225b4fbad91f931bb968201f1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e1e35427b34e3ced8f886bb9995a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42098316849c1c167b27c9b332357f26623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616ed5428ac485a569f824f08b7f7f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0cf4e0d81e1e1022fbc479bc3ddf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607dfbb2eb92255bdac710a01aa700626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca629d84c8f5339be4cb452ea5f005627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a82ef6c57576f5c367aa6cd7113d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec43a4f038c0c5d67431c9abb24600629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaf78a5e7d271de28e3889c2bb643c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd45fae8125bc7e5eb9d91f1412e25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d33d868f79ac413947bca8d7c16d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3c7479e8d68565a396dc3ada6c6af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e982d80c08958c6032c9580904039634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1b150090d9b352a1d37114491ae43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c9fcd44bf2d79e832d3258b39e4b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68cfda6ce5efe5a8df37b11447462e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9d7e8a95c296af8aa86b5e490846638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6055eeda3d566bfccaa6f2b2637a7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf47dc6a83cface343434c047eb63db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcce28165ba9d7bcf93444c8ca2bed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d36d46f886803a9a3ca60ff1c6557642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff97a3fa263b20855bf522eafb5bf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847865104c2c9f97853a33c543c5d00644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a33f9e0dd100f46a054258d3a6a31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c899fe4153dd890022b96ac44f96fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5e4755a70171e53ab8929069dae07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87248502aad7f01666e9c508ac62f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad413aca8926af81f21fe2d1d24c35b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48cf12eb1c102cc8c6480fbdd6f055650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027e0e8881741912aa53e309420a68a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f923181098df8ca79e79443a7c14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15845ac68e20b44e7c5469c9564f05b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e935f0c03b6e27c67279c9980d117f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44c44e09a67a801a30cbd3412572e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd6985f051a61d240eb6f5146b4d3a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25fc1da2b25b984d92556267c3d90f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1584cf7c16f47b6354c52f81c4dadd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d5c8085efbdd07fd45572c105daa9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b7ed5f783f40f875949e8c12c0bee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c6e3b527c5cf762615dff9bd12243661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f1fef01c8efc2e0e847e78bc7ce4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15de969f5715376a27222856b1a722663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ac186c888121a3760298afecc4c50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2c10d0321d2a465c6584186cbf692665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa6d0efbccc995007a3db5957cdfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc5e030ec384e2e14680d62d97b9a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e90c937279ce3120ee9ee1e0a41a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64036853d8ea4d8a80560f768ebf00a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a605cb4a3fe7867a18e87e87e3bf7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1a58120e52f156b3b7bb179c5549d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6feb8797e6d3b11272a9a4d3e9ae4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a026aedb160dae36f8293416ea57f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf60e5f13fa286fd9800441cc127130674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831beceda410a6845f35333691ee4020675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfa4428e517aaf7aab62600df2a414676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf66a41162acbbc4eecb923e9210539677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d7b82aded3f12b2ed62ef16d7e7f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a720df909dfebcc1ea5a85d35650c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e207fec49d48b20b7e20f21581b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da79872a9729d24f865df1d0f8c568681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e12dd0157f0a23a36dfd5ac712ef5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f937d57fe60f56ea7a8bc094dc0d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304d7e055a9dd214776d6d49bab3c8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44259c98eb264c5b065061dc61c0340685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aeeca93b4db04c487966d02cea1e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010066907c83d9a18b6875a52eab122d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b0deabd024f69eaf6f51d9efdcd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329cf08abae20e232ac61bf9f4c2190689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13807f2c6b5905fe0936aff41256c9ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0c5c2439698291b6dcac88123a5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6d32ac333794b46e8cbfa126e9fb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f317d4625e6beee917c238a471c8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3196071de1f2f349454b1f34bae580694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034f56f146489953e96e8d129d72981695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dca701c2c3501d6bf867f67db41bd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6327307ec1b7fe8328fd37ae1201e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf86c92d36767ab01b498619488a66c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a8e0501028214039d55e194dc89a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861a48a2ea88f2262581882a58e2a44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdded9a24495936e4cad4c38ee74645701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5441ecd21795ab818aa357ea5499b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca316174a31db18f6e3891f7a10b8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9a7f0e3a0cb04096cf65a93850152704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae332ba45be184581d2abf3fdbd636705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ba91cedc97a959fe6beb5d003a0f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88045a1de59c59d0769561156ce75ab4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048aae2f0003a6722fbee2d6d9b7871708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f67b065ad499133203073c54a59825709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2e4d8de88809b5d1444d885339702710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06079fe3cc84c2e8a72bf01af7c40194711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847cbb064511229cd40344f099117de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94bb51b19daae18c662c9f884149d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbbd7d6457e353a1e3a112d6186293714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef055063660d042688db59aee92d78715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a559ba847a579655169945931109d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774092e5f925ee6ab5e7b49e041dc304717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa697c9706d4c4ecd8d50473ee2e919718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30726531e27ef5da4594a0155624d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5513702c783eb8dbc14df5403ec7f3f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249e8d906775628ff2e16e51374fee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be47171416abb0a46d4e3c1c8ffd59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd97f4ab29254fb3cf116ecc341aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2afbf61e88e08152f2aa23645b5d29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed28518c2c140f17305c8f8f0d811e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa1b2acacfcd95ee11e50bcdec0d89726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafb17391af45691da715ade4066b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c4908b652bc867928dcc915b32157728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc539ea4989148289b8a4b3b3469a1e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c26c37d2aeab78387a5f92af62885730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097317601b7a7b4a8a1187ed584105d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4440fb0a40032b430eb4a92728ecb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732666629a6b3f25b997a0bd75054d97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9ac35d19fdc9acb4b4877c46005f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9b6021d0231a1be3e1ae4e9e5e7a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61317d1eafc659312f4b0854a4aea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3739e356080394c696799bf29e9615737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979ab4ed6a61b482c79f338817abff2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b3c47e767c8b61bcb0abe2c5f7f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c93cfd576560c91f0811cf9dceefa8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64489316f24d9ab42011450e166763db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27437f821dbba2cbad574ea238365425742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d79df60b59cb946d9d0919273e7ade743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a97c332282f5136677d4a336555852744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4572bf389fcf748ac8eb6b78f80b377745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d95875cb5e8e07e1bf428a8af2f7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c9295892e7c1e1d767bf2b7e3aaf3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c591e6964c32e8d80096daa8b031d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f374ec0496a660593c6c28ee4d99de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ea035f3441dd4d8e1d2b79f3a3f48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b8b0f3081304cbd5809ef72a0c94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616e26619901f7d638886124b7bc7d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827229734cc240ad3ce92b02e09ae2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2e7f7a727e321a14da13c2e921b61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ec48841248df40f3d383d73ef7b48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55459a2f0509c87aab5b4469a62215756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e003792d460a082e4cace69011af7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d9088884a7356f49faf9c74a2586758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6a0be78fe6562ddbd89ef6dd709b0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd4f17b55892fbb4d33bc0f8045169760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa1279af4f4bf692d1efbc71298b11761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675517fad771d14f74cff62819d6557e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932d5c67d34be9029c8c55def70b0f5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2053b1c783f9a9c7424716d20fe4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6894a8cc16b620a6149a2f4fae38ba2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d3fb7cb9a9b42e4644d9a230b7979766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5d2f4c0dd6102f78f5fdbf0c02293767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28dafaffbe3cf593e07e1f4dbc5b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab5cde69da54efdf7813469ed04902769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913a6f2cee34cbd4a86a4049bd3124770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206608117e79c7bf37fc854c494b058771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf59f21dc95765f0a4cc3c23aa92d63772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84876c7673e794f6de6a7d77c42b935773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c32da0318116fab3ee8bb38b809c36774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e015a7fa78254dabd533e4422dad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75927ce0099304687ae699a3d2c307776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a16f740967eb8e1cbe19e33a1053777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd4c738c8895de4cd84ea73c6e9fe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c8245ef88917d8a866fd19b32314e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368269dcb77b2ce763ed40ab83991da780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe80ee77c7334dbd863756130504f54781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db85d89e8c0f596b94a25ec5879a38782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284eae40bdbcf434160759c128e171d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41427f6eff4cb2641b68b74a8a83a607784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e34736840421d280f62d86bf5865785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef39bb61ae3a87b709e5d7c6020aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427601f948e5cc22dc53d873834d3d0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc733a48450ac1f1d605089e276b0883788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1fc1f703b5f5a23b96cea114bdd0f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238005f93654344127d50e454a4f72b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b57cc9273dce50d3db54d1fcf1081791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc79db65da9506265175a535b83373b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8650091e18b3c995c5c0bf98b798793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191410be0575fb073ac32c52106e9eb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ad320d29f15ce49c39a8227c161a9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05969dd4b848dc39009a221640ca738796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1112c97f5200b22bf9dedfb9ca3a0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0345bf4bb0d0b5af7f3808d0984e7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fdfff1cd3791d02373e3f39ee0137799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b5fe5762c6e4e36f86e9df9446094800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71655a4a5ca4b1e446ab2cf7596c6901801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f14b051a343d558f476c67521f8321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e749f67bc4cbdab03f66bf34542e082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475615765ebd031276a5461e3a8c01a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771846e380bf38f33c82538d2dacc5d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494884d4cb20c5beec15bfc062524a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab18f9cd50a03a3dc9784a10fdc626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f381b05fd9752428eacf3d2fd8db77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809289f42dbd30a69f65393959eeb65f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdd527c7fc6a1eaf8b11901e616a879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caccb170de9c8fbe0cc14dc32c5c6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170a3e0429e27ee2213161efd19341211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4af3995216033d09aafb874688dfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c325feb9df7fa293e69b9e04c39d6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2d04dbeaed8abeba26716737927414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ef3a0a8582ec686ea2d57c1f041f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6908c08c939afc4de830bd91e9a0f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceecea30619fff4bfac4bdb2a93505a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75908a1db0fa4ad36b7721c1b8e1ba2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb69420ba4097add3101aa982e876519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d746ec1886dbf4bf23fbcd9798c3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480223be175f9dbc1bcde13d8f2f791521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac0f7a64beaa08f975338a3df2f70a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e11d6462a70c6eb344117208b1ad423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11560c24755318c1df4647b05d6cda524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea641e1ac9f041f956857a3627729a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540a6a1b2ee8a7e77bd2ccf5f00f99b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bb3fa44772972279ca46af82b2ddb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f423516fb10e0423306a7ee5693f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a3a950fc0fe155e7cce9a2e9f1b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448268fc8533a3dc5f90adda5e54fb9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870442fe80fb840d2821a70aa9c5258231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cafffe45c3e46d457cf7a004ea4b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546b00ca3720ba02b2232a8845d31733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a092eb4f127f9af597c93f800a2dce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d32c5385955282ba4b0763f667b6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4518c92699728b89f35b15c382fb1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a80537a9f04a2654e1164b01810b1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7578cc0014daac2a8c5516c5095b0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7aee13ee299edd11bbd0feb18c96239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8690e381e79c1ac3b9e45e6809e60d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32792141ceaea6dfcc4eb6fce098f36741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d60be3a6a0477e2cdb50c4656f13d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551407a68fba969f3154c07ba473b6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932816cd96f836b94a45167b6be8dd2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6846a14126e0e479905eaa07ea9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084195986cdc602ea9918019916659646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e015e071959041873fda3de982189e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334376637a2710f9a7d3244d510cdf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaebf8a60c294f0e24bd1137bb7ddbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8103d120480bfa65d7fd3fa7a1e1b1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63fe5714fed9f7d2cc5dc43e9ea76051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19379c0c04eff51ca5c235fca62c0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08225aa412fcb724014821b94eb11c6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1767c00a4ba2fbe730f30fd8fef6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f2de9d9b42f4e242de7a7960185a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c2733816a7a3c829c49d00012e62d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b352dbdf143b5abc5fb1622d5983e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b49082881d5c0c0f7c58e51a9234158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec41515f6f3dc368e2455fd0fb80b2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74038ef0bdab334972d367978f3f244360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b32fa8b4b7c76351432316671453f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c81ceb4adcaca03f9fabd15f653d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957638ecd73b69495071934e53d6a49963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f68203fefff76b6dd3f757e90b88564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d986c1ee0ef1bffa5565d71e5177c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f0a07ba6439e7a9385b69e97b454666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a467924cf6d1c8251a25184f1031c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08403a274e0f422e5f7dc7b7045852e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8f1af1376d20d6d71997f72c5053369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ffe19f857f8c1e161f2e842bea15770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100181d4d174cf1c7cfbff7add3757171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba44dac74b4f958465fadcea57f33f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2f762b9b2e495aa169f841660b85173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2d38dd789048d00757014042d3c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519aaea6a10ac6dd1ca5033805dc9d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fad0ae621882047ff368926e402ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3f19c52053d1081cf421fb0c8ea3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66de04e8530fe87ec17ca3971d6cb1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32ddc8cddd3ac0b9c9ccb35c0d0ecf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cace85d3ffbe5a12fa8bb97266edbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af23f5e2bc0569773cb31e6ab5e24dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330253ea54cf1e9d42af36d66ad68182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfc4a0e460e53296c0b6789288332e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54b1337423248624baefd42ec425d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7f47b9c6eff3ff6f7be8ff376de0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a131469eda6465dca45237d1f454e7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f29af04aadc9d1a36247dabfc671087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c66ac1151815b7fff96900a1d5b5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a107e8cfaed8d416e6a2205c1cfd50a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d49836c6fd93193cd8a235bfd35de590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d3194e093fe3ab5bc18524b149da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632d0e932c3b71989a420b75235195092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851affc6b1fdd0bab47e4b1540df417993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9fe0310fbaa0418d730d9cd48a61394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce4ba59bac02625ab632804b820fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34415edadc6aee182636b5719625cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669291973c03c12b20c63bf15b463f1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321296626cb9f58b09eb30d0a50f70e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948cff986ff24eee6c047817255b1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ecbce675006035eaf58a87644b930100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e177a8a1f334db687d43681d618d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a196543d91699be4429a1371ce517102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c848775afde7558f91d2c9b85bef54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc67c0db589955910057e31f9427779104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4baeec07b3152666dc08c1a1f85c03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1bde2ecae78773a342b38c1001972106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e407f381728acae09910bfc420f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ef962e244ff95945cb2dc77137be1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959445d8cb4e786f60aeb406e66a7303109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2f8627ca77674f80df34ebdba9a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b3edbe504fca54e3ec6481861cfba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7aa4a3cedc799ffd3cb79ef4b84c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2987333f0c7869253c5a6ef3d44586d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017264b545c409ef8794f4e353aca601114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e77c3e43fd8e073db7d3fce1b903115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa97a1c23255c86f8b6037601c3797116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfaeba7cb21d7f185c1a6fb94ff65b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c4d9cb3575aecf99e65cc32ed4eb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50c92953c7eabc2fb252dd3cd8b8a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cf9030ead8c9a3684806e7d213f89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdefd5176ff83bb4c2e15cf471c87e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062e1672afd31e9ef95b7e398fd8f26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06cac66f6150abc9ad9fb47e4f2830123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcae22dbf5509464c1079b6cb8d156124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573b81a90b9102ed28acc9650b2572125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e55781d7633359c1d9ce9cc93d210126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec74e278fd53f49f1e56c11fccc0db9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4bbb1ddbd425f43583dc32f5cdf30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d40561f2d8225fd333ac817a87c7c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaa46e8a475e62b9e27833cf2bca66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e370cfc471acefdc39e4dd2dd4cb0dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb135c5aca4a8b66a7320f2687a22a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb7b920cd20c2a3c3347227452335b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70c657d12eaad9058734f74f22bcd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da024715831eccc1496f9ef72e932c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f73aabfb96892ccfc3251c423a6f14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b4926b075c04ea9a6939011aa5a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651a2be40dea63ad0c9082217141970138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b4c135679b6f726aa4a7e6c8a7aad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a4887ffc8990b1447ba17b660621b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4bdb71263295fb27631b0ab1a4193141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0ee2a9cf9efb3d506ee172a53e419142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a452cda28a3fcc70d2b6defeccf706143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a43d49c9ec40c60e958f7b5de3aa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7bd36f990311291d5dfab6e11058a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d1a0230c3f475f3df5ab3dc608a33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5d6c5ea38e32107f5cdd5fda71eb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d971f61076d269fa635e7bb59efd88148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cc10b5046b602c68cc180ae9ef5e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8d9b5758d95a0e8fd75a8fde80b67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2ae6a794778956c72d9ae95cc9507151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168123f17e63960bc9c6aa2b1b859604152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104618457fa9df4a66b0c6944a4116153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c601cf2c0addb8df032ec4307e65b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bbbb9ea0b61d807029ce7ebc1e4c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a80136d35b763fc9e5fb488a7df98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01aaf47b443678bea506d4ec4876d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ff0d554d7960d54fea7b7352a3791158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43556cc2c25938bdd106223c60929038159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce39d0d04045497aa20d97134c831160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5411e8dc6ed5d2474715bca0d652d10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1c231a5dfd7d7f45af416201142fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325a2b628bfa4fa18a650b8b23257d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7ca2b59f54e6768a92a1efbd20436164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe271f18bf0b994e0b513396490485d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b5551da604ad5c9349c09d6606d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07027360e6658fa75a11c81597dd3cb1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec339b0a272c068f87bef183a574301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397857e183d1d359b483a0c89f12bed2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735f611464b2a1d6df3bec1f12a909a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f73a466d3c860503aade0a9ea471f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89a6441a48783e21a80a7a92d99203172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597884bb2b31dbe9f5fc86ade6417939173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3125db470d8389bd869fc416f2034174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abf062dca38d9e996aa00623a99a4c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01346168e8176877b0bab8e64bab3747176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2aa64875b825456bc2e2fb8b6abc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54773ed528d5c93b0c26be6a5902f6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2625284edd3af4a5e68d56e84ccde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43134afe8401ebe4b3dbe467b267dcc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49731dd56a66fd82faa8dfe38ad46d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afd00e5488b3f7ed679381af2fa3f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a96f45bdb8322ed4e3b117ac909b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00a59f0a268fc7ad8cddd00c8f570e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a6d7488552e9c598068e6f545123e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d219e64093e6ed0df4833e834dbb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb655e669e2151f62b784bb6fcd3ba67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a5898e396b513791ca026fd89ba0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc921c85753d901accd813185f403991189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e29f7e39931f8622c0083b4120f11b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ec018a0f71532c6510fa787c4a93c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a2e205afd2e4bbed5b8db255ed70d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665dcd3e948af1522160205d2caf20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de2c1da2a6c1ef7cfe3366f1ddb9c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f694a8a82fca12efa117f0e64d4f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dfc679347d4b4edeaedf945f3ef0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bcbc0bd96442a49db165d12023f43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e10f0c65dd589cd622121fe8835f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f72b9c5cf9821b8901cdd14e7dc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef66af39ffd44e0bac7864eaff635d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd6a675c659bbcd8d6d4d09cb0bbb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9ea5ad5a2cbd706974207f9b5d838202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ebed88fc98b76c4dd91b6c37ea89d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac334dd287c34c0e616fbb485f474204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693756cb718121dd74f8508b1980677205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedd687a2bb8ee3dc6f93bca460d827206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4bbc86567b064e9b1dca1e38b5aba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e7f11d3825af6782cb647b5618d48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f9fb86e59add4b7d78064a1dca2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f37e5c570baad34e7aa5dcfdf933210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f473d525b4ced47834730e7307f0064211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d591564c1a13e173b5aa3533df6d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820b6d0bb155067fa814ce958834ff9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f590519bd2e3cd3d10920e3f40f9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43b2190a335fc3d4c478d19ce5c501215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5a91781473d19ebcdae1b61b87abe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0416aca51cd3a0cda056057d4aab0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774648e717598ad85614388f9c7dbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede095819aac57601dcb5fbd417e399219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82bcc6663467cbc90eb258e391c18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9933646016234d56b0cbda0f2d5b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde40da5cdb160a03fe1a938a651cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bcee783fa4932f231c5331cdb7eeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997fd3b248f7f44972fba245f1d5796224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fb6b5690eaaeef630f03ff66fde9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499da11aeaffd1a599362689748ea5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b72f903ba46c7e70ca79017f3026227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba66300af9685eb9889a7894399226228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bd378cc7c8a9ee736f89a41014df7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddff1e26c89c05fbe4e4942f63022fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a9137b2813dbf97166f3a18f0965e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f24fec32bab63eab1be5feb0d9cc6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea772786b42c94777e2c0ea6560eaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc1475d53efb2e2dcba922874cc84f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77238a0383130daac911ad17b9b0195235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6016c3c899f716592fb3c3f0e720295236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02354a3543a01ee5fae6a641138e3f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aee6e25576c3ffbf274ae83f971e95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7e72a3d58fc377fcf26c115049473239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08c97856ffd1864d9679dae22f7d16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b954ead8ae6afce79939a3b55f7b957241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3e8b9560c881aaec2ab069003574d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd21c3fea31eeacd7fbc0ee1fc0d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873124ab37ccd8109b6b44c876334f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3fa8efe1cb6b93156715099e943ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd0809bd609741bbe871c3414ea1eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61700a3e08305a25e2b1aac8e359b1f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d83ae1d0363267e4ace13d896e2b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a40807b2393bedc15e62b04e5274249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33175b3c2eb2261173d251cc36c320250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e980084bfe4b94e78c60aa876481cc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c31dbf16d861f7db5f9dc9de910f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ef7b6713313e1e78363cb097dad95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5b1c7cc80e0364fc9ca7bc1f6cbc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e68273e3e2b38ca173b8d9227afa4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c720fb879534dd7572b4ac77160710256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b28cd997ce6fef710353229c205c42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25ec7f6c701f810d47c45d084a7e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266bd861d836143594e5f009b8702e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e743aca53f8f8f171667082466f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffefd0088c73a61e410c44e4737f4ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0fa5f54b74e49fb304930440bcea7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39c44423a6e0f63e9fc7308dcc88ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464e294c1df93455cf00ed6a5b689fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631036c0fe3d9988b29c6b35dd1ce87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688495b7e80563cee0befeea2902a05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f24867cfe831ef56b801de6fa7c742267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15299a78b89ab514225abe0ee0b5462268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abbb3b183d3ae5de5cccdb09a47a39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8753e80dbc49f6539a764bb9704a726270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b77cfd0caad7422481badefceb15a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1d8040fc88e32fcb5b748a2aa3be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059e92f94a2d551070446aba73a561b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6764e789ee864c486ee40c9e446f39274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9153c2840e238a1f14d8ea4818f4c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b8f703c8652016ddae9ca63f5998c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a3f4a324680313e243c422c2893f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11114f23b94ef8230129692d9cea17b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539384034626f342ae06f8b427b07736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae0e1ac2acb14be1cc1be17f85888f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde65c3bd9f6aae6e4447a55ab5da3ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf1192db4da7f3fa965a7a0f1eed6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda23ed3d592c76c64ba93d2000c8585283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a50f3e8aa0c9c8ee535d7359af84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c83f031de13b84d77885faa002c993285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a82a79d438f46d988a9288354dad4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34ba0741df0656f8d3410bf46c9179287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee263a1bb66199c73713cca192e0a929288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a18bb6196f060a70186d19288795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651a6ef6f8b09ad131504df810d9942290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca042f3e1557f3b1ef414146d2e85ff8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049be01b2c2c1b438dd2f69819d6eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8dd0fb13ed9e3c5e0f425f62d86464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd425dff279049a16e4fabaedf0bc7e2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471722491dcfea73c12aa488f0e8995295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2e18e548dde2aaf72cc2034e533f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cca0e1ed9918d723b1efeb5053f13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756aea491f3497beea1dcbb6cefcbf6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8cadcaa19279f2a7cc795114d5277299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d59c3e4c4f74b0660dc01703313588300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fbd9a76d228e692d8f3a8f68f97be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da24f7de99900bcb2bc2c2577538895302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc303df3051227180327804351634a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3bf64d04279505e38ed65d1e18579304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c7cab3cfdc8782570e7e4b2a7f63c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd229a78db5a480740ac9beff31f8485306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12c69472c32bf56502d870c102d317307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46619ce626f845a10a98b4ec08669e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd0484dc80118ce4b32a587475758309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45f62e9ca7b2cc26ec5cd102c5f7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d1f0a98eaeb5e339fec85f27c7b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597d5ed35cf4d3f277594bcdf23c936312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c411a3defefc3682d8c0ace818f071313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0a8e9c9922563e43e932c62a64c2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58ca70bc2249326de7ab7720f60d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb43f14546dead8779b73087d9d320316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d6cfb653104e47b73dd0a545f0b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4fd6fd1f446d47780a8daa46db8b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1ff851cfbfef0e2745b33677b6777319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8151df3de8eea77e1ad763fe040eb4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484653c5555354e3fabdb0a1553db68b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ced1769dd92fb55c649f195828864322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ede9c4a67b6dbe7d7e3d6bd0200d1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75396eb75b41b414ca715ffc42180ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf74031f4222f3074baa721970c39c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf49bd5d4b8f6e210d189fc0523449326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b09effb8b4d0bd74b151e6d58d6a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f84f619f174235d4e19ff5e2d7a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c5e9c6f1ee66ac0e8096f3396a746329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefa741d25cdff824480a28d5062017330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46369dab5ff1c9705ae1b0a90a57d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e4aa3d145b7e60e80bec3e87786a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aefa9fded910a4c73b89428e1c90d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950a2ce82b661d4dc88d6e1b8b4d099334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cfde9f3a71791874f12f353db2057335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928ca5f6e62b401eac8f17d696f7818336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee3172ce47d84e1a0cf6003c371f83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf05f19390cd09a6f9eee9c13b73ec7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71aa18aed60d0ecbc290eeb4250061339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad67b7914e599e54840197ee023dae6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7a0d03a4b85ae52a536a6493a5720341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98e0014fba637a161bfe3b560df2ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a7d5ae2b9882b541d91e3ef12c974343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618b04a7176a8787b3d395e574c96d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac15246afaba19c0cbaf7647c5b5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d59a582192ae478271b3eb18d9136346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e316189a642fab9f17b15555b82fcba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d17f89ec179dac53158921bac903348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d5af66215df983f205a86e6858223349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22148b9800a54fe34b81451c97c0b2b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35e459dc4bb0b6af61cccec9500c0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63916f24b3ac3bfcf80a3b559931a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa140e50039bf592ec98e40603018e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d86cae144b2b39d653067873d06f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc98f71f45c4bcc357a0aca98e4ff4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90af3a5c117f8d36b0a4173cf0fe7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60841d68599153a7c940e0fed31eae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c1f62febf1240ed2c62d64c6e349b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc18a1001698a3d4cb977a4419f8d67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c156a1d3197bf3a6f373c42acd39599360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53e4c7e7a1ec042d2a47a8f91ed2be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a72ff12e5899566b1f292ba68e3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf079820649ea66b93ccf489837952363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f83263367c57a120e67adc2b39981364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd1331cdab8b3810e92b9ddc1084e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c086039c8ebcd1ded1bc730970c420366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab9eacdfaf071833bf8fc6a86e729367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7cc9cff38ec46e9788ac6a78475d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9ac24e177cda3c303f162c0d7c794369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171c371e00f5cb56ac23b9f44d90ac0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80d4c2509151693d63da6d8ecb1e29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bb310bd6c750bdf39ce645b401474372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45c4f73f5f84b2e48fd00a968019d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad32fc1871b86f4787229e454de01e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a319b930cc99af9e36e8608fa235375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059048813cb3da9df4d5db54a9f4d7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791ec106d4871ec604d15cad8493441377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed315fd6222e6c2cc1f56697f07467378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05738d5cc53cbd6c496530bd7ab70db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71900b11bdabe9109343b3f5b49c16fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa950a5884dae42d302cb5cb5e63620381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc61eeab67f45374d56e349be61bc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194918c3e3134e69f80db3017286485a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41185e3e825a6272a68fd7ebb47f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6dfb6e9fe267047c4aab380111945385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269344003f45ebd7dcb241611c4bd34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55385bbe2e3472247aa79b0842b9a993387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ac2ecc45171b1510a971d35970bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e050fa6e81478972cfa88b1030495389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61eadd9b3856fd18fd5c03e9084656390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217f24ca2d3790f6588e4029fa14ff7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611a22dd54bbc51e9b817cc8c2adc6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07611d51445e3f52c0014ee1356941c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cdc8cf8a40e2d11cc719137b00aa1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cee97736d74182112c91bd7e8466c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150b419a38b4ef99455cbffb0553c2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07501b42876084513e692bf916ddffc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad213662de36126b5bdfb8c09af3d75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce329eac902ea00dc9e5da7a1708c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bbcbfa4c3561286f1df5be0694e60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631692b777ec704ffb1bbac574009b12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d78a3634b76c8ecb5c4c5e7e43d6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c66bfdab1bb1de483c001a88863f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f5a14a70bf027667a0dd8c4c8afde404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34443984a43ab810923199dc66d68bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdd8fc97c104bc1654719e73329280406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997ac7b4507ae166683b7df7b334427407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d25435ef9eedd74ea5b203a2ec89d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5d3ba05131ab435fba7e17db4d256409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a28dbda7003e06254485b719bd1143410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4a78b810f331ee4af35f843895413411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c15239a6bceebe3c38393ae60e5ea9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf62caaa9f0a4eb64d29514c71a094b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcc59f1ac0023bebd0d352e008fdf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceb2d267f05b6a037aaa4140a86cf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa7ba2756eb3f52882f5aa5036183416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b0c5fde6070ccaa6ff1c6259583c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5fda72e773c16e8c0f2d1dd5cf598418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dcb28dc245a15fd2ad56c9964338a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e4c8dbcfdf45ae66ada4f344122fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e1cd54f9bf256473b6889f30416d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad183469c92c3cd0530599cc592d2a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea89f28119d2ffe7d736f63327d72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83ee9d1bc23945e4fe3f0ef2680977424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c0908bed6eff1f834e54970098ea3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b972215815ea5d8f3ee873c134664426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace97838b1b8fbb7c8ca1412f3ddf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc77feeb7329a936e9856a02fc9ecc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e1ea7f34056e55da33dce4d11a2e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac3a81947c28652d75a881ba7436ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155763e90c19a88e8919c036c3b9b146431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e5222226dba90d8808e8a75fdc255432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d271a41b32c988a350b65e587cffc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1081747fe2d8e9fe9e88796db3c6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323be2ec84fabcd10d063ea9803ded90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabac52450a2141a3c36c69bf3ceaca3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c55d05a38f8c1220aa19534da924c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359b73e5563e7fa02ba33b167f7992438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe710a22d3f776e90d63b73c754b67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c79f6d1df5b0cfd985712dacd623440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf554ccee9c7fffcd9b4b323c40ea3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609051eec55c400dd71dbec5bc430f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7007f6cb54034a0179f09c5f9346bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd0697e48b51218857ce6cca28fc0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c9c0ce7fa2faf23c75bb124ab4eda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee250db193b58c62a5f89806596f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bb1e6e9aafdb5a8af0ca041975547447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51770b9f7b751975a32fe4503b211b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb77312ed049bf398ae1988fd4574e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf1e6d635be77e26b07d848c8d6cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928bce77ec45d0edb6c63b7c8385c23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6ee76cd8d6f7e7bede238edcda83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e20d9108147e32adda418821ce986453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf8f41f29e12ca2b6accd47b2f3c10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9f0f672f09dbba2b553fb56f92e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f2643d2ef7f097974816abffb3c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8fe6a5d6f002305c5219c04fbc484457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10aad56a940a43d589558910fec31c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b33751431e910792ed6ad317dd5d44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea833b58af6f410333997c333b8d76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d02cbdeb9422d5f6b96e709ac645f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ad03d62b3c89fb4af0239e00ec10b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd80ebb11882b5d35485e2d46aabf0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1959bab1e340fb5690cceb2918525464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad48ac17fdd09daed349d8e176122465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720495570176b2e474d58e474b01a079466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522194e821804cfb3e79826073dc62d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509c29b32d2ef3a5e58ba471666c51c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf37b3865f410004f64c1c1b6124a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ec6994b32a9b56fe041db19f07c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b237f187263b56f6322e1162d505d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b796a5db14a7fbe26940ac95d3f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063006ed164f0e7e04a566a2985a25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719c22c6d5c3861464847e19c56c355474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55799ddd891b8fa15e1ca853f72a7000475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e9f32863c5bb2c902351d0ef53442476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8b1e0c566fb9edb0308e728e60dd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79362fe682ae2650d341bf1cfff9ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45f1a8a6285c6c3d08cbfd5f2a376479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7390f0b99873fb06beea404eb9e1d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcc89d8e2ac7d11beaf1ea00397321481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635179507742217fe1f34e6215913b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6a7e27431294303dbbd05b9b54491483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c980ee1e0434dfcbc337f65e83699d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21bf544730c847a7a36de4e3bf4642485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317d8ed006ebc392d5734a60386f316486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7982e372c71fb12cd12011577af51487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a80fb05ac7674a6b9c0c886ddfbdd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f2e46e8a32a4b36b264041d582dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790420d736f1ca24ad69df0ab7ab2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1084e4b5d8ed762149ff28fce9eea0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1b6e4d24a94e2f68a0d9f37bf9011492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c2a576e0966db5ab0a47a817a3bc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab9f7b0c92d05364c8e26a9744533c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51114aa8cfa7836a8bd066b9adec5ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d64ef0d4d5da5b0e58ef3d840e730496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788d4d0b0a789103bf2277ffb3e812497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c408baf7f082250ef756be343dd85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fe76462c8abc9b66ed72ae70cd883499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d4a13124ef08881755557abb4303500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d22daae88d9c41385a6ae380113f57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e31fbe1e75a7356d2a024887fbbbd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f33ac9996af523e87fe2d6043fed0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349761688298d30b73e3f74a418ad3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef92081a2a7fb0f5701502a37b1d18f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b2934073d4c4f2df84c42fc9151d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0f086eed7ac2ca6db1ed188441d9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd79ff288ee72a0e3734e8d140bfd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1a81042e9d451e35cad27a5c1a0da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab141090bd6d50337fd4d68921b0d72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db5e9d0126331b196828d1793dd52511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad86c07685ebfc20f958e456e2001b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b035c799162848c5db5929f16db6f49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5c0177cfa339dbce74c7658da81bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e071ace1518b1f546638b9e29b91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa914d0076c3288b5c7612a199f6de2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ee9c284675d07a4e74e2aa188a586517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63168f836af346d84df489cdd517264518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1808bd25eee097a679925e7bcf2b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae574aa190014a1771d90f5086b63520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56033746b11759ae2c2c6607853a8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce3592615f1698d8615001797d7dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d46cc8d0c59e202c1a03853fe7ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d6888b60d503e6acc7b97cdb9eb9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f30e8b14defc88f562d05b7a8fdf3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4292aed7610f5240d52fff1f46057526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0e435008b12d2d752627e829f2fe3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286b50b6465209ae0ff2f4ab7a3d5a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b3dc292366b83ed136f9857a7c61b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2217b570cd4ac1bf9050d500b8f308530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8225958d9a508986678accd7261f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b00ee4781b48ba50f5f167bae4c75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfef507d4b59dac8326ccd8a0dee01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db141fc5bb56aab4b63bdfb0f40242e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba1e3adc94fd5e1598d656216227b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a73534c2dfc8a2640803e7cf03eca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437ce96304375fa02ec6e2991c85df6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca17606b6919ff65c548874b3e8ad1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996402ab6f89050bfb962365d3d7a45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cae2f2178811c7fd49bf82c4c121f6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68b4b9b664f41fc9669129a5256184541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04214aaae0599b703422c2810e6e2fa8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a377ef504f373ade426c4166afbac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43424298ec9b5639c7875524f8765ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90b3909fe95d2856b37466ee42186545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1d7e998ad55994ebeb581b16c5e93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef43dc85177cbcade77e7cbdfcf18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59929976d8e5d20c47ae0502a2876959548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2129c4f9ce6a34df87fa27e35df16a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acffcfdbfcfd1b4f6285bfca17ec741550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202db2957ddd6116d879b4eb06ce46d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6b90175e496e7bda7e210346e3592552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493eedad4a153b28c12f10c5dc53461553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1621ba8c14061b2bfc290268db44a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e253ba8560798931089988db12e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e97c33c2d6716f888a0569b0fa795556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920319087ed4033f52b2c10e58fc41e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef1671652e555565298d44763652b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774524f6ee67dbe7fcefcdf5212d2ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91566bea11d725cf703ada9f442e53bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f31b4028d4debfc9fb79dbf041c7a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b78d040fefb4c84f401a7558bd7b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e27cf488f320d9f0c99977cb5b2e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863d2b3ed4254b656c692394515204d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee7fba376c72da7ff16aa917f35cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1562e2fc8445f83ea7ee605caf6ecd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6847d6dedf9331c53dda37250e1ff9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797978f9902fa0ef6a923f9551a762568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21861a9096d784ced9256e1d5136871569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b7c4de44b3c5b16703b081057ae05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c557ceefd107a4849b0954bce3327a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af4b5ac9a85bbeca92163e293dd901572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c144abccb6b4af44f1fd9f921a464573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326d9f77a42cb043832db4bcc6ae02e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1d9773e844e7d1718f59cd39484f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574eb7be2303c6c10f9adca5e9513d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3396434522a9fd72a891462f05b5645577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f989e155fe102963edec9310594b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4246d2e26c93becf3ee826172b84e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac0572e138208b23dd851c76d3a339580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78042312fcc958a4b93191eef80b3974581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fce578e098523a911b4bb2c2926ba3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9298292bf41b93837acafbe9108cba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c5f3041b03236b27c8949f7f17de2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f7bfd0d82a2ebdfceff1807814805585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7521f41c90ce3683143e65d066aa0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873fb5f463f85e907706dd7499af9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb31a7d334dd9297fdfeefc0d9e45588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db02a4d8c07b5aedf06cb3356ea18e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ded98319d8869fe850ad52a78a85a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05558c9df4c66b0d3fc56184f88324591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42296c3c9488f3e49507a8369254a4d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e518dedfd3832b41a2076b4dbc6f58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6d9846644670e6bafb8b15a1922ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2929c4082fba74d86a8fb756c50dd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5992f3529bfc01b0220cbbcbcc60a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987c0822a11d9ae46e223d67d83f89597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ca247cdb0be18c581e695fe95372a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745acce9b80d9054c241e7a515cef8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15620682a51ea97624de073637305541600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2cc39ed8deae4b557583c69597f87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00197d96afb69a2b33a871aba8692602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b8fc00208a691c8be10a28dc531b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df535289d6c13d62138a20707177e63a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cad83cffbefc357c904120e4fd0ad8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368dbb79cd424c1c0c7229e9d722829606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95431d0fc84ad97d2c46cf2fc0aeff72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20cc72a2a77b332715956fcd7a821608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19031ce88677615fa1875936bc823b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a0be64cdfe965fc8b4efbb6d2ae4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26937a3260626a66ff4fc01407821611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4c178dea39e07c88408af5f2d3124612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b349feb8838b6c0439850a2cf65844613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beec5dafa5b1885971e32dc039641cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c683c5a5d855f6f81ff515ee0b09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f59f13301b18408f04209e1de27f87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d526605505ba72525213e378906ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e53e214d1037b1d8b1e959efb6c21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb47b6642cde39e53ed11fb4a2c17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4ebef93f7abf16062c21a5f6da21f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f0395e2a73bdc76161a386a5e4b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b074221b31441e3f04bd199f5af9777622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e86d64f43cfa8726def7fac3774122623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f056e9d2f333876129727b5b285f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b320bc47b1087ec4f0ba997be568625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589ead4852c35f57cf8ff0c3c29747626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd8c3518826ad4d0f94dd668e73413627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1a00044683c82be5c3f90bf08f7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f27e2362313c5e98f76fded78460629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0c7d05aa631c9916b40bf70eeb77d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ee95c5df07651b79b7ad21861cf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93d6ee7566185648c83bf9774c91f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc622a0211c6ffaec935d0ec5797964e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82960e50940a96fd9b43975298c7ed7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c9c52afa9585daf09b74b1ba6caf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb506ad65a94b4185f702beaec4a503636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec79c35f17b9c8a17548704003a1d3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0af4a175adb0c8f91d0fc944e0b21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f856d440a54e1d3bd6cafe900a08a94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426754ba35853bc770078c825b2084640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0b5239f5a2dc50cbb64e8883a29f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec3b819d93bc26da69dc255087e30e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983b0e2c13b38175e7e189075bd014a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626429a029807fc61ff233a8c6ad007a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0d5eeec52722d30b4d6afb5eaef48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c44971b2ae9cdad444ebf7aa65e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042c166e735df9e175539b099c08c1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06b9e64b22ea61fe9e82da7c66ea14648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19693777aed14ca13563d9718e85d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63170465a12d84c338168e7a9453c146650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662ea9e22f7ca1770065a5435f45958651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a4591c58b1dae9edb5482c178eec5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccf79c7f3de5f90eba5bc61ad3936a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d3137add7dc46b4b545765a4bed9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121528fd918e6c08523c0c39b5bc85b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afb4f9b3b7f050c96675203febfe17656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68fa57bfa3f73f240abbeafc75843c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32880a6557ea52bd0a9c2c563a17e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5718037a2b2e2a9ef2098fefb233a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909db34826501ecef7067bb31bfb8a15660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98d22514824ed2d780aa093ff456aa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5107a7f81190b61479306548b0c053b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bdde8a8960be9ca99717431ff67fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd83f8508d5dd9ee3559eb84cd5999b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922200a7a22eadd9961a0f5def20b2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370edf08049475d0a37e23230e2f9c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3080e68bd321b4945ba1c44d95b54667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919466719d461ec6da24edbea79ad21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f4192d9ee971ca211ae7299baccb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f82351ddb7d2eec67f1784391beb5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81a8549d0710bea1b56c4b023b13f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bd1566050a0d6396989d8fc85b34e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70d3e9e26b6a2a161b0cec6e28c518673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216a8c35aaac1b2be0137903a3c960674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a584655f733140ca24f2958f48d998675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d230a5f9aa963a7f0bb7bbd6ca17d5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7b3a7467a825e3f7d72766bf9b065677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32a97c57ed2b2b142b2975e7a5e42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303acacbcf34f0b708bf1408f32c177679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef31f7a661b6c239ad9179d824d02f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b081f09be8186f6635f41086b4923e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333dc9700ae15254540f6621dd12d46682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aeb15ed7282dd9ab8981acc1505a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f00fbfa3cdcdf88048125af8ee33db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20589988452c0d40453c6f4673e090685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e8485190eb142c5ffd3f12cc129d0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924de6097da70e0c239eba95f09de6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973338f5e4986defcb6355cc10c083688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c60448444af2443a52fac908730b54689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829e63b6cf8a8fb7f34eeac646adf19690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439cfca8780d6fa5a45f2430b6e8234691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3024e73fc07d770f2c86c8f4028be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677c3c3eaa7514fc2db1ab36a1d59e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918451fb35a5e24584db93512a96e4f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304f1e47ebc8cf4c4c9c6ed02cda06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c935a8a1865c9eada06e6b33f41e30a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f310f4efdeea3aa32b02d7b11ef4d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0227f4ef57deade026e5881e295fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca643e2678c558dfe219b4456f5974699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2940accb25c45d6d39bbe04cbd8ae2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08956cc570a3b67dde948e8d34dcb09701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d853a1de7258c7fcbe12dcddf5aea98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bd2a94780c0a41cdfd6d73bee2250703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58d7412ec3168257d5bae47d109a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf858bfe8fb67852ce32c6d88b972c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d481579e7299e505bdbb123c7360615706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79767e8c1329d037fc7dbe275b8c5d7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426398d05b91619b309ef8b811b5a205708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1222a5e23619c4af5ab1c5305caee7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf7dfee504911d278f53538da0f95c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5227d52a4aa9846a0ab83fe6fd0a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17c1e246b47b204eb0cc6a11dcd6ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c03217ca9db5dabbda333d88a7fab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7b38ed70838e22a0996dea237e1a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6e2621f250b77a63a09f3927e8eb6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3035ee9b4e0d34675d11ef399e1cce2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2e84f39e967fb0194f099d5db902717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3189928028c594c129ee3071438038718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a7048325cb4ef7fb5762d034a40d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57578ff0996c0fa7343a510319eed7fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeffa76458d3d859cc69dc7a23410a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1607bf82e658a178b99c5a46967d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c057db44b674e9cab90ae3699679d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500544465045ded49d3902d8dc42a04d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c04290bc4a81259a65199c6645bd8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8bf0873654b9567f40286c72b6860726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f171b0e8ee44bc5ad5984b7c94ef0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe44022ea9ce298c308058e8eb67bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378404d6900480d960ead0e33d19c72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6b713954f2b341c64b87f18a398a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98554a28ffc2dbb30f626b23e74e4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d62144466afbe034970343f131dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7cae54e2fdb4785974a66f132af1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e135ab6105752e39aca48efc93f815734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a0ad15b75d34c90527e28f383a2e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eefb284002e051df8a3f43c7392bfd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96403025fd698372613516a3e648a04f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10512d1dea6daad844245cb215d26bbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc4f829672594f9d08cc4aea2161ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a42d33760ca5f85e5d0256082ecfe8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fbd8d0485f7d24d49b5d25fdb3e8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1c32701ea19cced33b6ec3e846616742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72e231def0f3a46ccc5f41a4c32aed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb60670f60020874236c0a3fb362e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0bf78c719c58b30b08bf211eab93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f1493e27405547a90d6b167ea6b3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf300a563b60362aec4d4f9eea8393e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb48c8f0a3ef2a384f5cf38bae9a150748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9d5d7015b6b0fba1f7ee55fa13e8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e77c05bd55aae2d6ea33245f04f6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e87eff7b7f8b200a1cf134e0fdc599751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71ea73d4575a777d0aa88a9541f2af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b113c4b952750d19afeae14bd5cad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7f8f2ab2cd640a7fe49b71b3def10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd910d667ef56896f2346bf53118d1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7c6d0241e8cec5b6f93597517ed3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf46e2c27143353bea2c953400b76c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a2bcd53eb5d71c107cdce8c032f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc865f260d312369f27085a7e077156759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a08ba2d1b75f98fa8d95cd457c3e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23568cd30544171278633ddb6329a1a0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184146466f7c1f3d7db4eec1aa8d4d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee5f865251d313362c2a774ab5d93d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e8dd685af3f8ca83065d197f9183764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f8ef3dd8df5880048c053c45ff921765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab108e59564aed090eb33656b2e52766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85273ae348411a9ef5124d311a106df6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d044d9003f9f3d60aa7073213e7f9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d39f480ae5e3bcb25d5f6c08673f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e97c877d369d56e5829c1e836e04bd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed28268025993a0e7d73560eba9679d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f654e9543d0d7b4ac112b0ab9edf7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcd44b641bfe94f32bfd92c9a9cd5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277a25800e714c53d4caa55b883ca34774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f586b7d695abb0f9abbd81ea1f328775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259120ddb1c2293f9cfc3bb96d62fa9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff304f2f6860101a64047e153a9e3e5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc2f0b1d1313d99f75e6d6834e138778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af7e4ab8455062c70cb486dd20fd17779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c389ab317cbaf6c9aba3a7552b225780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21791010b821c1a3216e70c97b3ac9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068237b369a01ad09d8c887c274e9025782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1454be3d8354e3268da086629a73cd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868a42834d497836c3b32c5c5c1d69784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea762bf3f2cb5dd7901cdbfb19bd73785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5735bf7dbe498272b8a21f7c3761e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5770aaa55ab6e8018b59f2f5f55aa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc82473409bf002e60e41cbebb3ceb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03053587e075a0750be771f3263f7c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7854f82c96ca9d949f232e00e70d459790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104b37b5af003d9c6070f1739e70017791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a1f0cb39e9f4923a3662e857ccc3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb038a011ec16cfb39722985cb56908793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe40a419dc990958d170e7af70b182794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ae186d80190583ff70dc545f650c3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a286cd4211f97cbde2fb04e57388796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1cff61bd3daebca027e51a75b0ee6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efab5e33042c4c230c9b1279518833f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1352329cbfb5b9e7fece517accc27c799.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -16522,51 +16513,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16642,51 +16633,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16697,81 +16688,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>220</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17392,51 +17383,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17452,51 +17443,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19012,51 +19003,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19072,51 +19063,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19132,51 +19123,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19192,51 +19183,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19252,51 +19243,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22102,141 +22093,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -27482,110 +27473,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27852,51 +27783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J401"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28878,9089 +28809,9064 @@
         <v>18140</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I40" s="0">
         <v>2.53</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I41" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18148</v>
+        <v>18180</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I42" s="0">
-        <v>6.7</v>
+        <v>4.39</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I43" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>48</v>
+        <v>136</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I44" s="0">
         <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>18186</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F45" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G45" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I45" s="0">
         <v>12.52</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="E46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I46" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18185</v>
+        <v>18191</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="I47" s="0">
-        <v>8.539999999999999</v>
+        <v>2.41</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
         <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>18203</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
         <v>4.63</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D52" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I52" s="0">
+        <v>2.59</v>
+      </c>
+      <c r="J52" s="0" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18215</v>
+        <v>18216</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I53" s="0">
-        <v>2.59</v>
+        <v>4.98</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18216</v>
+        <v>18217</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I54" s="0">
-        <v>4.98</v>
+        <v>10.43</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18217</v>
+        <v>18218</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I55" s="0">
-        <v>10.43</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18218</v>
+        <v>18219</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I56" s="0">
         <v>11.44</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18219</v>
+        <v>18228</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>6.95</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18228</v>
+        <v>18248</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="I58" s="0">
-        <v>6.95</v>
+        <v>3.55</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18248</v>
+        <v>17165</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>3.55</v>
+        <v>10.34</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>17165</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I60" s="0">
-        <v>10.34</v>
+        <v>25.85</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>17184</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I61" s="0">
         <v>25.85</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17185</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="I62" s="0">
+        <v>14.44</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17185</v>
+        <v>17186</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I63" s="0">
-        <v>14.44</v>
+        <v>12.36</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17186</v>
+        <v>17187</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I64" s="0">
-        <v>12.36</v>
+        <v>13.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17187</v>
+        <v>17188</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I65" s="0">
-        <v>13.44</v>
+        <v>16.59</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17188</v>
+        <v>17189</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I66" s="0">
-        <v>16.59</v>
+        <v>4.44</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17189</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I67" s="0">
-        <v>4.44</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>17190</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I68" s="0">
         <v>5.27</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17191</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="I69" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17191</v>
+        <v>17192</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I70" s="0">
-        <v>6.25</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17192</v>
+        <v>17193</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I71" s="0">
-        <v>8.779999999999999</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17193</v>
+        <v>17194</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I72" s="0">
         <v>8.91</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17194</v>
+        <v>17195</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>9.17</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17195</v>
+        <v>17196</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I74" s="0">
-        <v>9.17</v>
+        <v>11.62</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17196</v>
+        <v>17198</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I75" s="0">
-        <v>11.62</v>
+        <v>13.28</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17198</v>
+        <v>17199</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I76" s="0">
-        <v>13.28</v>
+        <v>8.94</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17199</v>
+        <v>17200</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I77" s="0">
-        <v>8.94</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17200</v>
+        <v>17201</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I78" s="0">
         <v>11.21</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17201</v>
+        <v>17202</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>54</v>
+        <v>211</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>8.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17202</v>
+        <v>17210</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="I80" s="0">
-        <v>8.91</v>
+        <v>4.86</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17210</v>
+        <v>17212</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I81" s="0">
-        <v>4.86</v>
+        <v>3.83</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17212</v>
+        <v>17213</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I82" s="0">
-        <v>3.83</v>
+        <v>4.29</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17213</v>
+        <v>17214</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I83" s="0">
-        <v>4.29</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17214</v>
+        <v>17215</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I84" s="0">
         <v>6.54</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17215</v>
+        <v>17216</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>7.56</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17216</v>
+        <v>17217</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I86" s="0">
-        <v>7.56</v>
+        <v>3.68</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17217</v>
+        <v>17239</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="I87" s="0">
-        <v>3.68</v>
+        <v>2.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17239</v>
+        <v>17282</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>2.4</v>
+        <v>5.4</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17282</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="0">
-        <v>5.4</v>
+        <v>3.56</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>17283</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>266</v>
+        <v>54</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="0">
         <v>3.56</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17283</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="0">
-        <v>3.56</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17311</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F92" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="0">
         <v>4.28</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17311</v>
+        <v>17313</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I93" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17313</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I94" s="0">
-        <v>5.23</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="0">
         <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>17369</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>281</v>
+        <v>138</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="0">
         <v>6.05</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17369</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F97" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E97" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G97" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I97" s="0">
-        <v>6.05</v>
+        <v>10.26</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>17400</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>285</v>
+        <v>57</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I98" s="0">
         <v>10.26</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17400</v>
+        <v>17401</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I99" s="0">
-        <v>10.26</v>
+        <v>9.15</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17401</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I100" s="0">
-        <v>9.15</v>
+        <v>11.78</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>17402</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I101" s="0">
         <v>11.78</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17402</v>
+        <v>17403</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I102" s="0">
-        <v>11.78</v>
+        <v>10.02</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17403</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>296</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I103" s="0">
-        <v>10.02</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>298</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I104" s="0">
         <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I105" s="0">
         <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>17404</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>141</v>
+        <v>44</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I106" s="0">
         <v>18.45</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17404</v>
+        <v>17405</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I107" s="0">
-        <v>18.45</v>
+        <v>16.73</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17405</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I108" s="0">
-        <v>16.73</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>17406</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I109" s="0">
         <v>20.41</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17406</v>
+        <v>17407</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I110" s="0">
-        <v>20.41</v>
+        <v>19.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17407</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I111" s="0">
-        <v>19.66</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>17408</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>314</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>90</v>
+        <v>282</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I112" s="0">
         <v>3.93</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17408</v>
+        <v>17434</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E113" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G113" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I113" s="0">
-        <v>3.93</v>
+        <v>5.72</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>320</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I114" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I115" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I116" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>17439</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I117" s="0">
         <v>8.92</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I118" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I119" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I120" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I121" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I122" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17446</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I123" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I124" s="0">
+        <v>15.33</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>347</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="I125" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>350</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>351</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="I126" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>17518</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I127" s="0">
         <v>6.33</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I129" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I130" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I131" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="F133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="F134" s="0"/>
+      <c r="F134" s="0" t="s">
+        <v>136</v>
+      </c>
       <c r="G134" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I134" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I135" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I136" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I137" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>18318</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>266</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="0">
         <v>4.25</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>388</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>18323</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>391</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="0">
         <v>19.21</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I142" s="0">
+        <v>6.11</v>
+      </c>
+      <c r="J142" s="0" t="s">
         <v>394</v>
-      </c>
-[...13 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>396</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>399</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I144" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>18372</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I145" s="0">
         <v>5.74</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I146" s="0">
+        <v>11.23</v>
+      </c>
+      <c r="J146" s="0" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I147" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I148" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I151" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>425</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="I153" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>12665</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>428</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I154" s="0">
         <v>5.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I155" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>431</v>
-      </c>
-[...7 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>12687</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I156" s="0">
         <v>3.11</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="I157" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="I159" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I160" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I161" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>450</v>
+        <v>97</v>
       </c>
       <c r="I162" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I163" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I164" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>101</v>
+        <v>447</v>
       </c>
       <c r="I165" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I166" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>465</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>450</v>
+        <v>25</v>
       </c>
       <c r="I167" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>468</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I168" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>470</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>471</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I169" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>473</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I170" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>476</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>477</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I171" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>479</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>480</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>44</v>
+        <v>481</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>450</v>
+        <v>101</v>
       </c>
       <c r="I172" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>484</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I173" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I174" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>101</v>
+        <v>178</v>
       </c>
       <c r="I175" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>494</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="I176" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>17179</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>497</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I177" s="0">
         <v>102.12</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>17179</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="F178" s="0" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I178" s="0">
         <v>102.12</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>17179</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I179" s="0">
         <v>102.12</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I180" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I181" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I182" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I183" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I184" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I186" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I187" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>527</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I188" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>530</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I189" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I190" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I191" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I192" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>450</v>
+        <v>16</v>
       </c>
       <c r="I193" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17525</v>
+        <v>17594</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I194" s="0">
-        <v>11.64</v>
+        <v>12.69</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I195" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I198" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>560</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>562</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>563</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I200" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>18282</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
         <v>48.05</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E203" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F203" s="0" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>574</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I205" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>12326</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E206" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="F206" s="0" t="s">
         <v>580</v>
       </c>
-      <c r="F206" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G206" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I206" s="0">
         <v>5.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D207" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E207" s="0" t="s">
         <v>582</v>
       </c>
-      <c r="E207" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F207" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G207" s="0" t="s">
         <v>583</v>
       </c>
-      <c r="G207" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I207" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>586</v>
+        <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18097</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>3</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I211" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>136</v>
+        <v>16</v>
       </c>
       <c r="I212" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I214" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I215" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>428</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="I216" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>431</v>
+        <v>494</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I217" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>497</v>
+        <v>615</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I218" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>11882</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>618</v>
+        <v>425</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I219" s="0">
         <v>19.51</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>428</v>
+        <v>499</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I220" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
-      <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>621</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I221" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
+      <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>428</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I222" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>431</v>
+        <v>499</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I223" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I224" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I225" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I226" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I227" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I228" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I229" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I230" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I231" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I232" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I233" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I234" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>664</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I235" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>667</v>
+        <v>527</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>530</v>
+        <v>48</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I237" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26109</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I238" s="0">
         <v>20.62</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>26109</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I239" s="0">
         <v>20.62</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I240" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I241" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I242" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>65</v>
+        <v>685</v>
       </c>
       <c r="I243" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>502</v>
+        <v>580</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="I244" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>691</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>583</v>
+        <v>615</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>688</v>
+        <v>16</v>
       </c>
       <c r="I245" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>693</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>618</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I246" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>696</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>697</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I247" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I248" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I249" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I250" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I251" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I252" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I253" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I254" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I255" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I256" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>18030</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I257" s="0">
         <v>14.56</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>18030</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I258" s="0">
         <v>14.56</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D259" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F259" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" s="0" t="s">
         <v>729</v>
       </c>
-      <c r="E259" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I259" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>732</v>
+        <v>447</v>
       </c>
       <c r="I260" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>736</v>
+        <v>494</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I261" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>738</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>739</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>497</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I262" s="0">
         <v>13.73</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>500</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I263" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>745</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I264" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>450</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>26106</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>750</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
         <v>11.57</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>755</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>756</v>
       </c>
       <c r="I268" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="I269" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="I270" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>766</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>759</v>
+        <v>16</v>
       </c>
       <c r="I271" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26379</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>769</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I272" s="0">
         <v>10.67</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>772</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I273" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I274" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>775</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I275" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>780</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>781</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I276" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26549</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>783</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I277" s="0">
         <v>11.03</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I280" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I281" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26716</v>
+        <v>26719</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>796</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>797</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I282" s="0">
-        <v>23.81</v>
+        <v>22.17</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I283" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>803</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I284" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>805</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I285" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>808</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>809</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I286" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>811</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>812</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I287" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>814</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>815</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>181</v>
+        <v>816</v>
       </c>
       <c r="I288" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>819</v>
+        <v>65</v>
       </c>
       <c r="I289" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I290" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I291" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I292" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I293" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I294" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I295" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I296" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I298" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I299" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I300" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I301" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>101</v>
+        <v>816</v>
       </c>
       <c r="I302" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>819</v>
+        <v>101</v>
       </c>
       <c r="I303" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I304" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I305" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I306" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I307" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I308" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>12786</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I309" s="0">
         <v>31.12</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I310" s="0">
+        <v>27.79</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>881</v>
-      </c>
-[...13 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>882</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>883</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I311" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>885</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>886</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>888</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>889</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="I313" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>891</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I314" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I316" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I317" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I319" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I320" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I321" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I322" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>17603</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>580</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I324" s="0">
         <v>26.07</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>583</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I325" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
         <v>17604</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>925</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I326" s="0">
         <v>33.95</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I327" s="0">
+        <v>20.22</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>928</v>
-      </c>
-[...13 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I328" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
         <v>18262</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I329" s="0">
         <v>41.58</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I330" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I331" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I332" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I335" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I336" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I337" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I338" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
         <v>18330</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I339" s="0">
         <v>20.49</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I340" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>964</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>965</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I341" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>967</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I342" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>970</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>971</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I343" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>973</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>974</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I344" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>976</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I345" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>979</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>980</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I346" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I347" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>985</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>986</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I348" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>988</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>989</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I349" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I350" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>994</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>995</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I351" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>998</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I352" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I353" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I355" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I356" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I358" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I359" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I360" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I361" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I363" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="I364" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I365" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I366" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I367" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I368" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>1050</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I369" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>1053</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I370" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I371" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="I372" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1062</v>
       </c>
-      <c r="F373" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I373" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="F374" s="0"/>
+      <c r="F374" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G374" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I374" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I375" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I377" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I378" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I379" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I380" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I381" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I382" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I383" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I384" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I385" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I386" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I387" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I388" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I389" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I390" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I391" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I392" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I393" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="I394" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I395" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I396" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>136</v>
+        <v>16</v>
       </c>
       <c r="I397" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I398" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17390</v>
+        <v>17463</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>5.4</v>
+        <v>19.02</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17463</v>
+        <v>18304</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G400" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I400" s="0">
-        <v>19.02</v>
+        <v>11.95</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I401" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>1147</v>
-      </c>
-[...23 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>