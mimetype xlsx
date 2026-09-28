--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f28d9f523247d89a52f5d7c23d5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d3983cfcb60412d260a601beedbdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efef77cd189fb1dfe6d6fb8c9a1c8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2f355af5a97289fd45f9e1333e9104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522a49221a45629bc979104256fbbed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536371a047d3852fe894b0c9cfd824fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a79c45ca42b599c9d90b30afbc2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfba71ae53a189be4da638b965f02238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d2e65552818112beb8391a3371119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39b3ece520a44addf35f7192f190f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974167f4f7d3ea8c52885c7abf5356ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5d139aaf04522356172964c4fb44012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8a52887f9d2271359deeec024e87f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb02f38deda74de09c8a806d787faf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cffb10763e94386e777666f5c1fd0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b54e973174eaa0b507b3db685ab84e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78d1a6ac24c25bb8f1b166a89e9a2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c868ebad971b0880f61cb4e537a39618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38172289b91d1ade297dec1707d8ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa2042fb3f525c894decbc203d78ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7164c9565b0387bd9be420d78d5c86021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca3835df80ca44bc3f8028b73fdac322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef4fe598e7a06b68e46bdfbcd35d9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c40d899d29376fdb970d34aff9389924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81178f82b73db79d28c12aa240b89d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baafb7c99fcc18ebe3b81635647e76a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b13d39b8dc8e66dedd31f950b638b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30537ca8d64633ae373ed92728f6a50428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a0c521030a31667f00529ced7445b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efeb9e30e988abc39ee86f54e8953c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ce849b74e46e5e21386107c61a5df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b4d9f2ef5192b125d4ec8b4c38e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b129004bb00977a24c8fec9a12138433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5577f7bdcdda38f8e0ae36044c0c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701c6da990b4c92c2e4e5e3f7110f8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df254b52d431a9ac805aba30eab8d2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f8d7ea3397aeeee818b7fb22f24a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a359a501a91fc30e0144ba15528538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552ff498243bda7ba4aed2ec69750f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc2abce5eb695f239ccc36c023f7040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32398f5be7949c8d852822d12d62eda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e20f9742cc92562388a744deb462f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8d0bf80f1f889fb5829160704821b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51ade40e30005602ea02b901566d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5003ac63744dd5a76c4543dd09308ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802524ae4e6db454f9c3595325c6d3b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6691c5dda16048a6d074a6a8cb5f2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b9a610aae59431da620a06636178448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805b0eb03ec552c4033790fd615be5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34aaf93051fffb91110b0cdfb4bda350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b461e5fe6b3cf5701f6f72e6feb315851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368ea2c55bb7a998c01d02b7a5f37852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ef654d5675d4c7b581b9f546072c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31368a346e2a9bde91950e21a6280fa054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbcc53856c76750f07e6bed14b0cf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0266c04cbdb7d756f3a6a5818fd2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0e700f818281dd4e71f914d0ab09057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400a61f6e6f6dec48e30fde9fbb775b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8878d172a2416280b6ef00204633959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fff831d4a7138c5f30bd9c60adf8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac4a70f89b557766e3d57e48bf25161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfbcd646d2f805a7eb8086edc7eda262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ebe39d4f5cb159a7f7e8fc49c7e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422281ae410346749a48f866222f9a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f323e4d753fe0e27f029cd1523836265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf003e1261d0e82e75ce5138173562466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c6887041a3f12269b8fab9b171ca767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4871c1752b499ce1178e09b1e25e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45e0f5da624f7200d31e3a753ad5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a869cc9bb7602811f63c85cbdf06bab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f313c9d07bed718d12dbbecbc46e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6fd543987a28ca765cd369420540d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f378bfc8448ef4ebed77617be0ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b310ee4b1fd81699576a519561e86774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf57d3cc10e41d1f16264beb95a5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3434134e8e16bb00be5dd960e75e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879473e179c7ef29da65be268bef69877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a33c1b4552911a3c9b4e5403b9b0b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c7009326306d27dfb86cd957ddcfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54839d7d26c89993cc74ad40148b6a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bdc04fd2d71b805722c9de28855b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5d067ba31b05764c83ada6c6c5acc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b7fa71b8de3a5c5cb548c508148fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773ce5e51bf131e5309fea90b1a4b9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637a6887b3d93bd0bbd40cfe55f216b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2088459d43d543b29a18b8a1568cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b58bcf8fc844bcb279ff4d0ff92cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fcc2fb4814cc1d196edace0ecc32988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ef1c7f21894cf3801aa750a3150fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6628f75b9a4ba5a467ff999175f69490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324306f7db8f4be367fdeabc8d7dcff891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681df514edb28998a7ae143af6ca70892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5079c6e4b9fdaa33b4b7c75143d54e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe807b365f18e9a5a515a69dc6ef094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb73f8998acda2f8c71e38b2617b34695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c169c7a3db01b767a016aaa66d507e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b794ce20695a81d323ebf2bf88bf1f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f8d238bb561328dbb342a556816c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fa0eee67d481149343e02a0ce34ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a74501102622be40b0fa202075b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e424886bd7f6f3f58c19894f1563111101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc1b3e0a299c62f8f2eebe735021e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064f4030ffde2be6f0d97d478f753cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502fb703de8943c4495167f2d9f8d0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c26a00b7ea5d682149619c142d932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4215bb57ce6645183e0cb6e53ec1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ac39909c0628a521a12b0961fafd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdefff6a999bd23efa082399afd8e6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae834644620c2e143f1593bd6476fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e41ab3661fdeffd6369e42f13fb96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de629cdec5d05093f9857ae480ff1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db2a7928008c4f2f29c425b8338ae2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bb324b74a69a0529287c688dc212b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ab758f9996201a0a4d07f0b68ff86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e091d61b1f12520a3389fcbabcdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eb800fea192cf657fc3ef18e3b48d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9a763d02a7888ff239477e0748900117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a34690528947a3c92bdc391432ef7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bf917c4429784a3a3704620567444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51581cfe4d7dc4979b79cd95d68080f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf599d442bca5eac10e1152eebbbb75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d1fb6faa1fab977aea8f9844b94e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a8cf961b1d7dffc7b855ec8cb73ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b36e79835f08c7c844b350605f085124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8527157f4a48578096a5dac675515125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63231b7a21818a40e5ee1fda34a1e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4298be69342d6f943a96cf66e889a08127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa362f586341e0e8a4f7d54d6de46dc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c63369e1ed1dff9b4c54a6d57d3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c324c4e90ff3d8e9a2ce74d7b07e7ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb53d3eca1876af1a9c6f544fac77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ad3e2f69a77bf1dd813693c26625132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fabe2b905432a5b1fdea5600c694ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64de632973598e4309474f018fe38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4fd448e1f55cf63332b7f00606539135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33299a4f40ab6c7d836a05d6a90029bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7088c768c9691b32a852f041c0b5d65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9346d53b06bc3793d0f92dc807634cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f8940ab786de2d05f959e05bd75e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfbfdf29d819cb3c9ac7fc91a2b5c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c184d4f6bfea0d3b491ffc84ce38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cbc85c383ea40729d4591bfea62a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb507dedfb55b77a666c980e4307229b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1cafe847b7def8ccf480c06802cd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06ce39818b8dcc5fc9f06cb38774a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f185c1e83eba8298cc4c04acaa512146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057a7495f6181e19215353b966a141f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07706c6a99ea1cd3aef6f0e65bde0119148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd54049a2859519b08663dd15f6fea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e369df6ec5d91e2260bc75ea055b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a64f8ef8bd4582319eb268782bf00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5657fb48333a0e033b88fc0cbb4b865152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb004f6aee881902413b630c1ed27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3a9ba394a9d657ae685282adedab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea290e34e6841d7008260fa3afe795df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766d42da9d3c59cbf1c863d997b036f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580d262e5d7b2867841942cf3532b60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5a90312ebf1ec6ac11222ef16cc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534a9de88ee1d1fa79fb800e41df9eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baafc258f0ab2164cc07e6551f2eb8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63117c62bdb62071be9ecf0c9c06d2ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589a3d0f1dad169d74defced0af6758162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d18c6fd31aec4e297c346a6724107f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e5aef48288497d8030fdf8d8f8750164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89be18aa16742c93926485beb22936d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571fbb49ce302471ff8e02afebc42ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d9615f79b3fed9ea098359ac5ee4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cf53b88249f958a900d60770793a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210c4c8658ecd38ef7b9de462451fb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195293c25f6afb02023cef71affce593170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce34cc586e765c5da8ab61fb065f06c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80ad019356c526efe73bd3f851fd6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7764b4c52e089f1f083fb26009a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d55b63712b00eccec9c0a57c4cbafd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6edd018698a91f87c93716f965111175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e5345b91526a3e4cd7e9ab7142386176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be9ea22b1327f54857dd8771106179177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aaa2e72fa96df9ffc27e0d5b123f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631de7f2232ebadff9b95c31ae896a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b151a92a0e1030ea55644ba286c53d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd0eaa7290dea27b60c37e2b9ff4f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8fd19fecb200a1794a6fed668e914182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b3dee5c290f604437be0833772998183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391d1d771c5b6992344af59f7b5d8ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa34f19ecac9a0f288279b96d1285c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7761b107e186f3cd4e36a59c1261d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a40e0502ee4550c1dc68012be42e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab498028421abf3dc284af983fda851e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd9f18aeac4fa3b5930b3dc68bf66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597a023a5dc5cdbe794cbaa76599ade190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94309cda7da2352bc71b54acffe5031191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae69ebf41c25396601e51dc3752509192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27561ca755653951b41cf642e9fdaf90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d813cc442ebf1da2c6cd047fe52a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b39f89ea2c7ecb48f533c70aa49633195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53075a714394c9d25794332fee05582a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7680d07b733e56c14bc135e4cc303c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042f73d2922dce91e9d2fc01055543d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7b660d154609fd59c45dcf8f942b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b254eb55c6906230467306e80e329200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc5947e40f19c76c7cea29ebe1cede201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf7d5ff630c461aa9dff92e67eecc1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ba458005026835a486b3d8d9a548b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a914ceadd4e363553bcfb10fbb88a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640c6fff678476984288a8b425c61d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5a07ac11349c60286c81c30c37076206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e89b58eae11eadd6e718ee69b2461f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cc656d23d3abbdca582b487dbad8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2aac6806a5d5e2f479e2306417b1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3ccf7db4e2970783e36b499de90b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a56219bbaeaa069546b5a95bcb28ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9053ea4bdcf835bf37d153456d4f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3782c8c5dc57868ffa6631fe34a51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b7bc09d41ec8e1562a7a26ba61860214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cc6cf3cb90e2038c57a7ae16094b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0d5624a1f2d22d2a3a177940c12db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2d6354b58acb4a3d80b188d510cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3249de47ac92d7de9b577a0b33676218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db8e09d86001b55b4d337defa780b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffba3d2ceb844aacd615926769288f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695b809965ff27ebe5d9841d698b277221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3ee212d38a5d6bfc1c8edc1618230222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19e413a7576fac27ae2990c83a1e30223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca9ae69196b3d2d9bfe85d50dd3ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26808125e3462459617eed43bd9e0e50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b4f2087a9ed0eff30cddbcc578e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b49c2100bce4cc3acfa39b226649c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa3941ef3c4624aba99927f7177469228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b7c041dbdb0bde28b4dcabaf953c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fc1ad0591f795c0883b0eed36fc17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf76f1036fe92bc81584244f08de84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba9147aad61e27d36e362ad576671232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e576aa6b75496e0845aa74fd97a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b937af0ba40bea3e7785f8c872e80c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b3a5a064e8ec752138d908783826235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cbadb2add146a4ed8b29893477eeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bce90def3df0e731f722a81e09242237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2d986d7fa2adadcacc5331312fcf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90714d1c7c53ab8bd06c3c2068e7af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ef5b4a3214121b1790415ca8c4c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e237266b7004af103a714c98b7963241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f44159882308bdf60cd19d6dd97f40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076da06bb2515f846e5153eacab06d76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454036a7d9bbc6f779af31f7b22c0f83244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556732aa14a1b4ef32c0bcf3b690ccb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0705d4b9e81fd7d1c27bcd68e36dc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da56638b8e51168bf4dd2a7f0da67b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78460de93dd677bbb26fbb8e16cdb26f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797efc4104650b7cf816204656635e40249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a43850d6df2ef2924847275d078a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983f83dd108ad3e3f98546c262af636251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343d45f04aceca573f8cb1e7c0d537d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1468b9a33cd9025456b85fca97077253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422638a4324164348e6258f4e1592d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c02a0906beb8dd97ff5dd205897f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70cb039bdd76ca80bd7398b973d137256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eceb9b58ce48dacf4210e4ea0e197257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b450c65b7d2bca85db4ab224bea90c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615097876150a32b8aaa78fa4955308a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdeb8e06def41861ded75a68162d95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46a18d4ce1223060f1ce6150dfe0ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38db0f7b75ce60815ca8b95167e14b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1405b27bae9d632501b83f614244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea788c6248d03d5db635a83695ddc80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130157f7cf3df22ff6607001d0958463265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d176ad163e41f00885bf2abb937ceaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c550c213a13336710fe7dc181a683e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adbf7a67dae0cd36358c05dbe77a49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22dedcd8a4f8cce57c248e10cedbef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8188c7a61c9391459c1ddc79b9f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f80e7793ad35e39623a9bad611bcc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50120793fa9dfbcead18c4186f43fbb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba32defc2fc4811714bbe175b79648273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e62c0c0f57e3d2a89a61a3646eb52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f0c382cabf36465290acbd50f3f24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129cbb6e1b1097c7ef34b6abaef0b30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c46ad2aed1b62253549132d7b687f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9f3415b76e43509036faea381e7f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e2029c0225aede07ddfb4f0084f3e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70b3cff289fcbaadbc8e8208d7da8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308071af7feaa3c9212e419a24280e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d058ce8636035edeadd6ba6d1822c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c0dad2b27944d2a9da1b69f0f0979283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f68533aba0c48c94192b57de596a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9e75cfc6e46b4ceb999b79a58283c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4fe44c6a1ebe2dbf8d8e4fb9a056d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3289462081474cf0d0964c7a5a0a67d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929ff80aaf3f2e3aaf4eec1d1156440288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ad808fe4ab4b08279e84534d0ef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bf515e958e0cc5b9b41dae5be1e33290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c63ff7a18ce2c74e7cb17025dd2825291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf5ec72706d93ff784a1d4d36e8328292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090412c92365eb05b93c13e115cbd37f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38031599bfd71adfa9c89e6ee1757831294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ff38dfd4a5890d34b227f7a3ae044295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e207409f30af2b3f55faf6271362c29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e4c1b7f57f0f1f76313be54f77511297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50154a02f0349a3f5a2e138ecfb8b7bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ade263ee89ee61b37d687cade34a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1661b51a43083268789905aba413c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da130eaabb65fccf5cf8f92fb7d79484301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da75e0bca25ea95cb7b09754c0d9aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21874cf14d4ddc2244b3c3bd83461541303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2997e455d73acc81fe8e003ccccbf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f502846482a410cbf2614ff32692a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0f8c9e0923fdc6002f7133746d314306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04f87f0cdbe5e9382540bd4731f56b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f334a9772114f6ae701c2d05286fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abd4bf7a7f6289b9b5e197249d03a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df9cd6df71d72ab00bc46f15686aaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22344b9f707314acdea4840899eeaee8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c0dde4d318ef5967fcbe5179e828d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c2cc00159afc8d728d74dcca181c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d7dc4e3b56bd212a937968bff1ebd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e01dc5effc43128e7a592691fddd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95542523f7ab6658815f21fe06b6840316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca597f6941bb5ff081ca4b8348023f11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bb73e5bcfdd95c84cce84a18217a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6cc0dab33266965628f6db34ebf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77befbcbdfa9d50b3704ba62948be6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd19ef0bec224895ceb4107bce509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff5225647337e03899c609cb416ac4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf5c93c1c5f63e3fb38c70954a8aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608fad4afad3f5d7485df857fbcee7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c39001c7f46e69a0a4574ffe2e7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80488ec5f16ec2d4fba5792881e54610326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be8a256e8592ce400b19309792f810327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357256ed6344df155a22e686f1c389a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57d98fe32930811ebacae11f609aa0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa493b120374edbcca67e061a496a61e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc67ee1004323fffefd9f3d935c27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a800c3ec42ed7fef8b4ddadc7b75a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af12091d21dbbb5464e8b6b2272eaeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e971f016d185633d501b9c2d56453334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff01c4ef2154b4a636732dcfe3caca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0028cb9647264dabffc9b40f78b79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f66d1ba0e738e4171b95f6cab0cec7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2ad914ce6263bb7120aadccc7de0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3165c61ca95f061a2a128cb62ae92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714fd3e7cce00a7dc5d5a683d831ab4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cf60a3d85c8b74c3a7a89bc1e5fb3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04988dd0233b0f3e0bd21dd8a13126f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4f25457f8359f7f533d133689eaeb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0543306520ee334635d0b58e73f11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2142f5ec4887ef5a8f9b171be0aee2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e37de06eb8a471068f872503338d27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0588e9797cc5c370fa2157e9eb45b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdfd3c52693530068527c81e0b0074348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde029af4d44d9744ac4d528c38d9eca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a32b74beb5b6208ae2ccd741c4b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a77800d9ae3240c52d67cdc09f4dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75249d1b8808e8419b74567672dfa44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b68190d57bb645c92c84aca8bad01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811005f249b5869cf46b008bef2b3a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07705c0b16c9a4fd7a99c40c4052df69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe8ec332856b4dfd5c26828d2f7cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34549fdc86a8d045cbf2bf12ac6e6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148bcc5600e198e31531bdb8871933c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae69adbfb9a45433f1281818771bcca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1bd00428f6d352836206400a449a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d735375560f1e35dde0c34295d1538361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798b4eb8051e1d3ab8b6b7e8e3cf80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69902f3e5245f80d54a73523815c039363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3d540e09ea0ec81406639b66d1c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc017aff80da7d44584ea95b5befce9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3556abba94922c1b39fb32dda17de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d56d14ed35d5982c553308cec44965367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6741d300c468a887a3348e1625519c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5744a277bd55becc29d88cccde90f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226a63424fddc27e8db424a44d0c4ec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc7750040eb2263851827e37c7f46f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9ed0cb539a23949d1a8b9aa19bc8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981f1b569998e9adf9a761a36a6e07b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027f067b8d2089644e5728fd372f439374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29c31d8aa8e0eaabe9cfb335eee5a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fba1bc73a8a8318f75929951a342d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94705bf62b204a7116c2b112680832377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3327c1982e88ffaba41515bca2744a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6585e28ba80718c52494ee3abce3d3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3569a52278c77c3a7847c4d06b9fdb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226cc055f627d4161d8ebf98463a1e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feb20a0611f7d9df695a7acff442a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d49a3e00848cf93150e2258347d85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3882f2524e4464c8f1c96b8a1a0621384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48854eb2cabacd2a33dba44077b3d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbc6370576210cf04bef3aa84d7bba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e196dac7577957cee423f87acb357d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792fbc21b0ecfdc2a92f967a22a9434388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5e46f02ef6e4f633c91aa8421aec4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e13b93517f1d1baf05b84a562d24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98e4701652df0d1c87406a76dd6936391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294df0cfa99981219ab25f2c5f7c32a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38f615d54f76717771624f18e15dc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289e8348d54007af181a8cc0be2e72d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd76b4ba9b176ac54fe993be3e1e2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2302198aec7bf02c9eb428b3bbe4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f3d29730e3b98a8472aa5055c3ee4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223058ff66266251b7e346d1cb87573398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bbe84f1dde139dc3b793d8edfcc8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce926a28850438d5d8e8b65ffb7fe0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020498607f65ccb85f3128323cb91df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52243692b070dd7300252b108ea568402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867381a841071e58710508970c326d31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c57d95bc518df53fcb829b586443c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9ef3d31fc0de558b212af9d08a77a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a02dba7ab780554bdaf2d75042b6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90231cb0a24cdb076aee88cdce62f55b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b688888eb1a74a2defaa74380c9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec662bcfce0da30f2a52f2ad8a9db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaca914c4fd2a05d9d9544be2e4570410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5571ae10626cb979ed3dd57557cec9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46fd23de181e4616353d0c63a12f1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b35defc98e17dff3cf318833d3142413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203e75a8f802862aebb707de701cf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2576d034c69b86f1b3daa616bca387415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409d12d746aff7539ff8b048fffc4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97431858610fa7b9fbc202fcb1925c64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195425ec84f821f5b442fd095cbdd050418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32228d76a2e97066bb04d0f6ad878419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600caf8abf29f463d778a6d1a0eea17420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cee7c835ff8a7ca2077fefc0b8600421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0376a02e51e28aa48f7d69a26f717422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28a86a48bf136dc577dda692893cb2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f68894209df777644d1962d809628424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113b5583028acdeccc1738e96025ec6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd32f136e5e321a3f037235d621edb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa91d5d2dc218b5b117c4d9ca66b2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d89f55a4110572e17d620387c4098428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4c680ce5998b55251a23e1f6afde3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e56be08875a65f639cd56d7713143430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ae8c68fbb64b28908ab686d6a01b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496b97d9cacd5140e6cae46c59edfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8747b736137e58d899816fbb5efe5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958c47f3a342e9040c7aa617e4cfd2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c721715c4fe493a710d2467f738cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc8fd82e3179dbbf285f845af751d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9caf56e1861939ff5e0f0002643a14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea520230aeb7da4662464ec2bd02dd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe1a709392f1ec15bf9e76b420c5fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f5f343aa60a4dc100581103c628ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f276c1c39d8d633a9ea5d5ddb103441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4b0f14a6a41ad5ef34b27aa7fe7ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34492a9c2d5c0efa5b13167301afd341443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ebfd034e0d91749bc60ac3a04d8c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef34a71f3c9e5e188dcc4627c3174fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f642970e24bad107a1cc0154e5f212f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697d6c47a6ff11dc749886264404704447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825f554700e1df5472ab4b6424e7b04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca209d308951c9ed1017b5088db7196449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cda4cf8ab9fd4881fae43e2208c3b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60353add76eeb16872929ae105567989451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29467c7fb997441092dec72a2efea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96c2647ed5b07c43143625f9a65e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46369ade5fcbd7094740ebe7ebf54dc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64c1ed503cd6b85e532588108b29ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598e37a765f16d654696136b0496fc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d308a28988597b899b3a4e247ee45fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16041a342c50ae7db9f7e353698ea1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912aa186a4e8ff448bd6c9574721814459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb321c8121b3e6c396df382ebf796be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa56fbf229d8e5dbbe20a9bba165f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b96a6902212b90126296f8f4f67ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d94d5aaf1f41ed1aad3bc6d6f82b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902657323179147549656f113bba47db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7101f487e39fe02e9477b0cbb856ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093cc80684280085467cebd396d8b13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771093e380596d9d5997b4dd4a956e02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33647f31a9589d37c6424a178a61b8d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919232bb051b284145723fe23c892cc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe4d066ba7dbdb790765af81730d85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d7c2f7eca7c41fb49381824d9c4ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce69de54ed01fa0bea68a83eb9b77e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766b42b6eac3c26c6b607f4721b2b53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b7f551e0ca36018531afa71352a0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c616688014014a3641e23ce020c61a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3e134639122bbabb16e25be34c8a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ee84184ab0568094d71c17849365477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8545ede795be7207b14383bafe064478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e78ade2726f4ca04331b2c33577d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959c728840585179c2b276f24db1798480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f87a418f584615571086cd1b99716481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034c095fe34876b0725c208dcb37d58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e819b56825eb6dbb904bb852578ef4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbc60e76f7ea3f9ba44e3d81d49735484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9308baef3d946f0fc9e5a04bfb2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320576b49730b166c2649bc8d886c73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d24a42f459a081e1a04dcfdaea3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340d4937223681743f7b3917dcf8ee6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b489a9e3a2a7aa238f23da616bba71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17a9da464d82a11a19d96c48c60754490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753efdac1ff13e3991e089f4c5c2e21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077122550bd7b2c8b0ce4cb43bb4c36d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153b9a7a83ded85b862cd7fc4389ea4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3537d58e849d6a9d07b36f526e8ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1012441e2e031619c2fb882f362712495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0edd17351cd66e673e544f0d08cae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e4e137dee8be4cb6c99b49f2f4998497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2d05bbd68bc1a8deb1dccf555785d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dab6ddb0411176dda7011c73f0b3b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b02ac1e80dc3bef5702668917a66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84829a9c244da4aa3498bd89a340b8a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb6b49924025557db246ef454d0273502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f092cf90166c876fe299c19601092503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a612616916c9e563890682b966d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcf67e6cc33c2fbf22bad0f64d4a0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071937d24ef6f2c6518516b55148f61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ca36460f19caccc6e132cd8400067507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b48785687b1fdc2c580aaf59ba710b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd533db6b62340b0aa1f04aef81914509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10391cff0b27f0f80d8d069c8acf4b76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c2059889e4ada92a27b88e760e3c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5287e15b28444027bc278dae49de5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb923a9374bb01b1fa9f459af69fd8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9ade51de5dce0aa1df98ca476465514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77da2be2c8ad602b2470d9aab21d47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa863896f8252d5c995ca1932102c419516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1ecc981bed3e7655d8890d57618be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f3ae38c534de2260373a32512ca9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dafeb26546533e55c5ceb42659def6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e559dc6e36a4c1ea8c1e959510623520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f348ef4ccef2ca424949ad7d73a03a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae5ffdfdb5f403f86128971d0b3486522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f508ae66f91f9fb91411bbf57d08c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe245abba19940c9302b382dfc4db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab523d6fa9ee5b8ab88eeb1638f7d0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae85c198917dbacd3eab849babe70526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad7e5345c1e4dcdc77b5ab7a8d9d7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8001700bdcf3faaf355967c12e29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f5f8729c11ea9b0b17af5ec94f0b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e573e75b2576c481619af2c74b34276530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b5554dc23775b1ed49e8ce8c11c03531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76164f9cd3e9463907297e625166fe92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522f2de205318accec99bf21a1254b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0066169d051ff2e9e0351c36f032b3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958d4b75fe28dc80fa123aab97ffe6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f278aa6d2f6918926e74159666a1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae2b822f1458a219bd08efb5f9c0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465664a7cb1b93772b59b3445bfa8b2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bd17ed1477aa2168587cc73be31ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4656e7f45a3f4a8874eb56ac3ed75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a6647d6918049d9bee935ab212b57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e544cb73f38a91d5f8686f3f08515542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47eb8aedd4e84e0168d9f411ad68b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933deb39f6e83a0bcc7be9f9f7071e69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deac2effb50aa7f4eed008b909828f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e30a79aa32a2e465f166df215ca71546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053468574c188d8b9b0bfd32c1dd9858547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eefbe4c44a030e18e94d33de23850548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026db8563d8d084e82249561dbde44e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4a3ae75568abff9951dc4a946c4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a69f6b106e01748345f96a26c0d77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336896602ec024f98530fca4dc9873ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb2b1b8d261951946dd5163093b9fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5c7c77a3a6c2d36bc02fa806934cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb6b0bf54595d18724fddec92edfc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54cfb903c5a81b8092c0613c3eebae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa4e352a67806de5531b338e433db1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c1fb6806e4b0f481ae7674ba5ceec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3ef7b3d83de7cd065740779f8d00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2d68fd18a6518a830454b2fc5403a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6d78039b37305368f9b64fa52e8a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606f2dd6f860cf2fb4ba663aa5f0d79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249593fb95517ad5656d2a8b129e385563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f6eed0d6551d65b34a77e613b43f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566df88be15bb6de438fed9c5aaa96e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198e9edf8e832c1e2b599f3111d915566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c7a04203533b7fc4a5990efb6a751567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484031f0b1fbf865fab9c4ff49a5a33a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38dc98bc505495b2fa9659cf619c07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964871dfa3f8d62cbff66b8d3eab01b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f07c756016672cff2fcd65874856571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7b76188487f420e5c7e90cddf5cb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4886f0c2ef61780e01c71eef3a18a22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1cae8bc5a7d605fa7d020e1286817574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4a56ef69cb62a1359b536a7d5b3d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117894222eadebde09c0e78fab7d51c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f623dabaf1c23612519b6fc5f28471577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f9763a02631d5bb3a1d1a97577c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb1fa002946650e34477de9be365be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d2d8ce0d6a08d6f6b9919152c6cc5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916db4e586f0dd585dd878b28e6ef4d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccbe310f3e2b704047b8e191ebc6b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30160544a7201177f511a737e77b187583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad765aaac1ab4b080ba6e830f1b1511584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4fc53c9d5ead3e161f9af5bee4612585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4aa87c231b24018b1f8213f106772586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3cea3e7e4a2e08e710c15d4a22b18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b49af293dccd7bbd0169a9d01ea58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a046159937951c8bec1b7477bab551589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf7eab4aa2afb2e10933dc9ced95f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a387cf9e515bec4ab37bdaec6de3b44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2699f0e7d2f0b451aa9ddb6555276592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bff12cd47be1dd753045023b24504593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe204ceaf26d8c9cebf6467a634c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92faa1f53944ac2e6fcb782ecfde9ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a92adf7a90f25881258675ab12a685596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f51728f9ca894c450899c29f0d27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241e9a53aa098d8db8e4e7caf27d6cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d807358166a6ed019a7dfcbca9c09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed0e8e24cd3f9fd9cb9924aa66a5d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea877e459c997cb302bf5aca44e2229a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f62ec93728938034d77458992d0a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c2d59117bc925ae14b0235affc19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6199d728091c32b99810a97433123604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e991299c1f00ab7ae2691072a36ae2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c151b048796a51b635e729a992393606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c09ca52ea5228a1b25a34fc83751c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412baecc382b4ab465a4c83463da7da1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455377b0aa2fe01e6beb2856f546910609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a2039ae3478c6a6d015e0f675b3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f17c632c50391074179539012311611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be84215f52816658a08a7ed215f024b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb52452977f7aafc5fd0ec2d68253b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1546e2f5c49e391b645b750faf6738d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32cddc84fffa6e0790d23d8e9ce3cc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391c5be87a25f48f8b245ee157b558616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dfad9e7ea5f27aaf5a26156e58b02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5036bc6ac66c45c33f5feb175f882618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03cbe5dbd0f33de56cd625fb509a9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb9c64ac22600b9a8b3ff1ff162a10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecba1db17fa3439654fae900a13b6a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76718a43195aa53a486de2462a4ad6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975551f55c5450ea8f2c6803b0e139f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f083602a7ae67a58cc774fd99fde5e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6cbc16983623db86f335d1a093311625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe03fb1785c276148e496dfabcfca66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a3547c10e1e9a76fd506758b33c8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b423dac75b46c102bb84a11b69da5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa968961e8ff9d3c1d426b5dfe6a34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8f1b6cd8fb02bf91919e085b39e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920859a96c89d76bf09aed9d9c186f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e589ffc338741a34caa39d31e9f9241632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fe1a040af208f0aa92e0aed675ae8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215484b56a48601a5e3434af65022e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808da2a3f7f48790ae4e23681f15198635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4023cd4b9a91eda53fc83f9790a7c8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c415960e837d2a5a6e935df78928637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f18b66daefe7836deb654c0da3e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2d0b117257e778e87b1795112ca29639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06b0ea67eb9d03dde283d7bd2bcaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9e758e0a4f52159bc0ee5afd787e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c08148777151f09487491e897ea382642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a61c8b5794e91c2996db0a9b05f5aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4744a57072fb22f8d54de7697836644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4fde6dcc367265b6a4f490719916a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e40bd628ba42eb8afe663ce23c236646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311534e96feea3489191dbd1c8a9ba2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc53839d3c98582dec72e783e9262648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d37de35abd3818181932ebe63cf633649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad136551098600c08559ee1950b41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d1a7844e561904bf8ddf3f0941708651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcec693b22bf47d22967ef38bf4b512652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6027426a418f1eeb7a92423757eb81f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20028cd0905200cebb3659569e42687654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eccc8d763bcaac9f7bdfb39b420bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09521be0ec64c1f9d8ddc0491eef325b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33438e9ad7dc2b579570ba1ec13ee5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b22e074300de287d666281cbba6ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb2c05b797bfcbc6ac37c8591d8a38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925388cd4db65c3748d4ecd8d4550cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d8c3d157714061d623155d89971e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8839e5a06bd3811b87bbb6a6c7a19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc21440a8512e1d67b8eeeaab4743d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188e9a40449933e976b530e0e5e793d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0749e319cf28fa68e7f8cc353e449665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b379edfb2dc34c901ff1bbca1fd7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0c95bba6f159056cb076e84bb4aef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05c4ad6185365c9e04467c8bdd2aa3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c32ac7378b31b0ddfc832c291768b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a66547cd730385547e25dce756cdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905ae364887057b8f82674b226aee79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1bed8838a1b0a03b447e129861f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0140462ea615623021b5d6b79ef5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d955ee0a2dbf9a206e3c61eeedfcb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5156f35ae9b95a417ee54d45a6f4808675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b09be4e9044a83385fb0762ceda5b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56cbdbcc4104e58a367ea8976e5a3f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177e952e010403452a8738bac11433f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb4dcf2f88f8a974f52d341242b44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eef3ceba47679afd23d36d198592a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ab06e15d40142ad968be905028088681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d12bcca89cfe5dca374869e4bae4e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b57947c858dba357f9f7a1d5b5aa0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725acd16b29b93fe7b0493ac683f034684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baac82490437d3da1f499875cb401b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5c133549a12078774ba76bc28cab1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34eaadd1a77f37487024dffaabb2c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb84d6e0e7f4e7e0d4985007be663d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69bf1aebea03d3557e496b4291e925689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795bd5ba45b7550c031bb14afa1256690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b46090c0011c7542133d9a7c9c9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c16db85e5c45a0d964adb0a8a77d18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e5b6e9361efd81234c51155447912693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02885fc389efb851ee0eae9fcfa7462694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bddc3f98384f307791e97232e090cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e02506abef03e15c6dc80baed0ec2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef029bc8c1bb37ea7be30083c52e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21163643d8536688f710fa04d0cefd0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f85a9c0a4bc1e581d48f3914fc0cdb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a34e27e6002eae8452a7105246c3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc8655f48d3864268f0eb05531b48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994988d89d403a9f9cfbee2f4213aeb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42b22b8ae25e9f0514548ebf3717d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e9507221575a4fc8559ac4c66116704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca0164ddbd2e5860981c71711652f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dfefe5b5b5fad533637cfd4359bc1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d14bfe1a8bfb15a1f5c70f02e17c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e62f7eefca9aa869ca74b7c85f99f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d699eb9533eb73b5ee7356d914144f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393515260a154e3b7401d8812b9d87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8a1f2c5561b9d7dd2e77c373c02cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f28b8a7f79fe8d2972cc74f5001c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bc0cf97244117a026ba27779dea7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48b131919479b247613422198d1917714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b01fd5a2ca443beceb28cfb152e797715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544092365f0d5f37a75f43c89b098e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b727c19c2a2f90b40f8b3ed0007e82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66770fd5963862ea0e40c146f881ed7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d1b390c11e87f195784ac5b7d1a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d1ca919b81802e2d35b6f27d0a55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf2a2c560cf2c511d8d41e04048e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0559e45dd7d2e1c1a96c2a7496125e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3d65a0d2f8fbdfceb66d3b42ee099723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bcce951502b7119bc797bc026d107724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c717e335328c0808ce309a9cb824fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2afaa2716be7ea6a6e161e23ee5240726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622317f51bf2c816efb3005abfac1fc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320b35729d5c3d667a2fc88755d30cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68551853c94456cf134e49adae516d08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf74373084af7df955ad00f2d1ed54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b4ea09986625946f04f0958b5588731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a9badb906296c19d6211791dba3cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87bf9883e0c8cbeb5a3c62c2bb9804733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9519d67844221759e87ac2fb350d8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd54f10d3a9a031f3a0562f37ed41f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf909ec6528940e8d2a4cddcc7fbc7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d6b3e39d16771993a8ceeb336a02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119967476ada9d44f8c42a70cf2bb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e601bda7691fe31cbfa6ad66255647739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c6f289e40fa6155c0e73b1b0f74d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303950bd7185db0f93870abd9804d6e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8ad9fd22f19120c16351c47b1ab7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96987aa58f7b5eed7ee936cb4d9c7991743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0edc847527dacf49c18de3a562724744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10170c44b0bd0bd850e60258045f8398745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaed49b828f112e9fe200a72fd7181746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec61b81b8f90610dc7ab164dda25ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7a22957ecd5463126d5d09fce3f09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511fd1043c726d44574d65a5f8c0d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18015600241018393d90216089bad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174f0ef3e87cef27c5172672bda414e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2e104f29a9002ba53da527c11a9ea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ab9abe250bb2a1afe221f0654ad2d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04219acad68fe84c357f80caa7a70f64754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076f61ab57b008184762d93e790e83755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174594f2778b6627fcd854f5afc49b71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509436e8a042fdf16e275035cc2016757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075e6a0d172cdb6cd9e4112d011399758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32636125b35606fe536e384f831bb9da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4da9f29fbf2e60c2d30f3198f4886760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e64f2495c42e64bee7ab50332656c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016eb5a0155c61a0a1c5b3182b79050762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4cd810ca8530a96927d336e3c132e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e81eb8d77f1e9bfd4527360a35737f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8775a8f7a5b39a07713dd0bcedfe37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9259abd40796376e8c5cbd8e6ddd56766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee722a109ebd43de53cf9feb8547e2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139bab3c480089c49d2be5f973ddc12768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b5987d0ee3e0c6957ce72dd02f4a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea43e8dcffc2c23415457f5b0730ee3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740945d2bf21999ca9d404ef46919e20771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8abe6e6d9bd3f147e33e089172858772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7306dbeecf64fdaf4d68a303f71447773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba308d5cec8b02519bd7799998fb0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02659efc8356122704bb953e43eb0c0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa655bb9e4d40fe65b2137f6b353740776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f774f5a59c94e996cc6f9ea032ddf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe956ccd0136f4ea6961b83a4868bc5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272825d2896983d5cac6b62c94c55a03779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57828399152e20032055e1e8465d81b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648c9f0d2ff3f09bbbb0e043ad3b28f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cf05ef73ed43c649ba3415bf25698782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193308499d0f1a356bff835622f70521783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cafadfd8b1fc8a4b9e970b8bad11c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d27049f223e113833b8f71d0aeb16785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02fcdffca0fb77d37310912d59a0e0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b09dc52f33a66cc8d3590e4fb73ec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738d02a9a300ac57b2ed30b7036183788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73c64a1e1177fdfe10b31791129a0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47d93180445c8ca49621eae51279a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de13c7fbbdb63b90add4117a9a3ad8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977a97ab1933fcb4032630265403b27792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6deaf6897740f1a738b410cb79c760793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b1f7862f247c8ab1b0f974104a4eb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96410353ab91395ea1253572f529cef2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae040d1c2e463cfe114684245340e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441db45f22b3f888bc884a6fce77b69797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22ac810fd93cd0988d30937d517f8d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f65fc3341011ec9f543c9165b5644f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9619b917b95d54ca469b6d0c2056722800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d9d168e6a259018ec26001cb67b1e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e85f87d68f17f8f1a15f708018077d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9128f1df3b2954dd2fc975139a09aa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29ca833d12e918921293cd6750330804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a108ee7abd433538418a7d957600d11805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369144dcee54c2a65473dc98f45e4d79806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71c1a6b243fb50d06e8c31f497f074807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f364c8d2857c95c2c6b0c1162da74808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61049448fa9e119e5597d04155bb60aa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16629e2ca8178cb4ac5a6ff83fc875810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb29ddd8c67477ae8412ac9351317c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033ae181d6461cd4df7b463cbac428d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42869ccfd856a7b713bf0e870cada9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747eff5b174f5027434d838594b58b9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2612383d03c51c1db6ece6cdb624815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f3794b01bee9af9661751157bf374816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c1cd9ecb388ad0b1f0edd089d0b3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97eba2cda2e087af11e546b32ef6da818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec81742c56c00a45bd108450f9e45b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090580fc02f18584b1e84e2a29edc52820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ded807a6b7b148905d0dbdbb61a2821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d59be219822a8204741f5310355d7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2319763f59b329f0871b1dac2515a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901839b835dea8c5d2797c97f5e61a973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ef0ef6dbef9e76a94ac10c667e2aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5953ee6a72a552793b02d4e0766aa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47920282552a06a89c5bd25ca628a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeba7a4469a0677944d19badc9229897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3e8372616f20b33f883b82a4909138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23339292381bea42d5005eaeafda5b459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d62a7ccdb723fbc790d5ea5731e9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6daa78afd70babc612e53e654ffda511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec55e92d4c2b6cc954d763cba56906612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fc50916bea3bd4b2d98dcae24703413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b7274641c76f1898529521ceff57014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7f583b4078e0e07540896a9433a0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d999d19f8b48963be97672571ae046116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e377f46b33e52e67d8da3bc15defc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452043017eee6838581a4d33c237bd618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc43126400eef03af9fdd69f046f49019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5134e8f91cbca4731ed5108a4205e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679d05e935de88a5a6edf31e14aab2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcfbccf03780631d022ee042a7b60e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76c952a4871f39784b79e7fa91a8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bb8c2a43242136253381e11341f8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19132a32fdf25ab688ee3272bef79625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8775d6c7ded88b06dc430fdc268ebc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47832c89f68e1860c69c504eb31e36e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b373938c77e0910d67d942832c166e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b307a4f04721f7e08704b21fed58e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b72fb07b1bd904ce273e46482bfdd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc938388ea7357729f5b73c618576b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062264e1496e79da49ac3e01d8484632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a8781996d2c34584462357114b0a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f69ae567cfe1792b3e78b169db2ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b47806b01e8b2ed422c138dd4df5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fdb3c57a045cf8a678b8de1c7548a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d19fdf380ecea989bc98732d3a23f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27736bd14bac9c7840229d0b8ea0fc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fd6ef04c39afddfd1f54069e97b7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47880a1c441bfd586ad6cb8e07e4df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681cd69a32634a89971adecbff0ab8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9454a941ab27a0fd81000756c9f500042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb09f2b973df07647dba391626783043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf30905553c09543907e79bd90b1f8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba05023fcd6f3ebae227b001a773be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b8a5831db1d94e70c9230c05cb2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20af30527ccc71345e2ad668259a6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016e321d5954a9c8773444c8be809e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3bea28e8fa4cfea9d8324ce69ab6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d61264dab52de893a76d9e73da87150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bac5c18ff42f85e1642192725a84051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad268c7907eda9023738041bd7e01e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67879c1eb30dd5cba0c16348e072c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd973aae015c2203a62ae080018b263954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55763b842fb72f2463d76b237d95dacc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dc2f49ba1703736e3ecfc3f0715d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfda366005cb5b065f6e82079dae3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46deccaa96fa0562ee9acd898a17a0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57b0945d2743c8122f483961a1d1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b80663b0470502e1292a0a74917ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35e6357687f179bdb77d641652342961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175e008b967ed03e5d6e375a337e51462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ffd75f56b6030af96c0e5213e334663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95480c1f87fff263edbca17be5867b6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e5959dcd247449e43d789fc3e40c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed878bcd62b3a39c62c41874ec429f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d4954e6d216e8bf75e395f64509ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9158b2ce25dd9bb8613efff81b194b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d295e87d57ba9ff70d75e2103522b3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7486906b9b5b305057122348d61c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32062daebfe1ff42a16ff921d81a2db571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c10f2084dd254e0c737b335581c95c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97753b35b869090bcc19d1d182d2ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25169fb9f97be4411286cd47ab99ef274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2efdd8e26354e0e76c5e5e67d356e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4308c318c4cb2d1a856c853235da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bed8c7929a7f6a8223a94bef8d5d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d109b802d6d866948fd1ba9bd9d270278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83939b3d92badace72b8ed8c2116fda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef24ff889b4e33e14a6d469bc1c739580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb234ae9f65f15d31de46d6bf96010e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283ace4a7895ce10d0df2135f98d88782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad214ed859a00ffecef3bd2552a70683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974632ee109717b3aada352b0302512c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35680c9cae23b821f151949a05d7ceb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb0c92d0bb161c74b2098ee9f1e1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472bac0f6e6522d574f97b7d385544887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc4277457ec08b555fe3e69e85b0e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8c7342bcb8f77c6705286b8299d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c95c808c86dd11fc43bb0c2d7290d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae23a9d417066d3712a75e40935f50b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1f7efafcd44c213c0ed30b020435d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5622bdf275a26e75c37fa5539ab1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d2461bbe350da0ac062982951836394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805883185d27c62d1a78ce3072bd7c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c4c9fe07d3cd71c28211e3073182796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d725d2460b4e60c78b8717d1f92b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a5e0ae0a0420cfbae0a58f77aa24398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f4299347afd2f43b707257fc2054699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5cb828362798cc43e9826ebaa3c40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0530caea9ff50dc1639f6b6114bda88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c5cd0f4590e12bbccd0b13e7c2d9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0e805d9f974f45e4f94e60392ccae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738889e57861228187aff4bcbf530cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e58ed3a1a5da2c6d9b2249e1d222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cc66ed4899d8f4953f51efef45a8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b8240b138b7948860d9ab3320cc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422b5cd7749f6ebe5070b6ded8dd348108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d266d785f822e5769409c00290f69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f67e846677b1bde5244f593895800110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be01541502ddeaea77e31b0453721e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baaef9c3860859ba6db0ae7496abf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dd69bcef7a5653240b7be1c122ce1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a28b4db75e247a82f972652139cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54124bbc54c66e20d884184d4d136115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848db1e055268d1c3078457fca70f34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1532c71d3ccd54eb69cf24bf1fa439a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4c0c8170f9388a0b2e6a3698e269e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294470719c89b3dc96f3f749771ce7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191ad6f8cba892c48b20dcfd006338c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135ab19d99bcd4264a72f15f54366be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9810527b1db4c87668937c5ae948b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306df7ad074a5bc74f8744bdf2753669123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f8b5ad0c65706eb626a53bd95180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5ba20ca992654a0791f61e64bf7ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b652b1106ffd9ef307ab7b19e07a522126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeefa32971a2a03f43378ae96e5ebbe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89abf3abcc3594c8cf231df3ab03763128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a614dd92258f4853e70a06a83d5168c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f050b85fd703312d9ec10ffa1f6fe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b5c7c0dfc8a91297f7d1b133c615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b36f9cadda57b3538c7ec0c744b49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cf458e67964e80a01baf604e0cdf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140e73e86e6e2be306a0d36f89fda7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77aee725d21024586a87455de6b1b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a6a8608878ba41da3bc655a13cc12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef198cb025e576ccbf92b4fcaed4bcea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32387661f6e511f07ea6de6550b5920138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100500052cd2f3d26713120634e4ec26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf63f7e2efb9713887dc2f5da95e049140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e195cc9d030f4d4c326d055f1d02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e315ba3849dffdae583155ce9acf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069fe393674189ab85755e7504505fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3eec824f2ef8fd8cdd76f5ddd79c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f049a24246ebff034297eee570670e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d96bfa175bb6654cb17d5098577de3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd11897517f4363750efc933b560d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d73f832ea2709330a8e5e13e051558148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc300771a5a2cd65b550e23509cb27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093ed525302a5defb452a20ce1fe63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc809d7abf620205d91e3d2be0a22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db7c2236a49c273259c4af6b12ac8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041e958e71b7efb3a7fd751a55be5d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a897b3764c434350e24a2c19a989ca0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35406676eaef7cf5faf4b687e19a75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eeeabbc65e8508ffe359fd7a43993156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f697aeedfaa99bb820baa129c08403157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6183ffc0c1a203435ba9ed3fcbad2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabbbd89052ceaa7b6e9ed43f32d28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2539ae2e252e6804f65c07a2bddda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7229c379e9ec02a575bbdaa1b05899161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef9c5df540bc35f8caf72ee66a5809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f719d6278831f88710cd82b822975c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81225f41e64b735a01b6afa9502526c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a2f2dfb4060b981654d4b1f0d5cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ab44e5737ca3aefc64f7a03d0d757166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f6435256daf5678915292f63eb682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0e9654a169407fa5ae5b36e7e67ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a375c0e7d810e5fd2f45ad1ca29086169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8cc7a5628350a06e81391b2b24f06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9266f359ffa95d8084a83881695aa3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f29fb5239c7b69c338b27f76743dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d9473e034588deb0a3f080664702c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51217b814208c84308ed3da1d9587d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac537ebde764d763d3ad8cd8da3189c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e3b8e43e4f1a26e104d38b93d57a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726aacd74cddf17f8eaf7665b15a845177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c411e8715ae24fce740164b46dc5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566380c7bd611686e23c9932e4c4330179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382854a9119b241667efc007c3d27e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c5b9856666110e6a105cde5b83c67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b503ceeb6cd5c590dcf9ddd049c884182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d85bf28cdd311aeff30d4ca8a0270183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cbb593e05352cd93ecd9981996a96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba844e4c8897f9ff577a9804cf5ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54c97d5e78a958b50f53f57325b8e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dcb097080a06fab331084311a7661187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42825f6916990d3d1ae50478d0f71c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1916d14e72e2550e109ae3284306d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dbf7461651a5c7c81cfe77ec7b1bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faeb7ad0f8d541cf35b86f190617c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132ea795356e27749e498923bb42194192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c60037c7348274f4e3d76dfd042af6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c57c654ed4c84b4be2df670f542c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bbe79aa10327fbe06659bfe701652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2824533bb5e1de8b457138f1a6a3d1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66891d14ca91932d7aa3dd1aa0ac479c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f7178ae9c1509aa2a62dca9d2f063198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb29724ff721aa74a603f5038ab495199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79cfa2e34aa4cab09949e17413c156200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b238174708c7095652cac71cb3aeb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0a87c434c3f2e62a5e4d38d482768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d421a71d13167edf54ac339f17a14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba87626d19895008bdd727d67a15cf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cfc201537dee5e3535c225c1a2c58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac35bd2bf810ad39bfeb8f665053e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c2a5ec83b594dd21c49c237993a26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad162b1594ea05af46e338cebcbd20d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc98791119fc104e16c50c766917498209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b79e6a8338cb229aa4a4d6e72424210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45532eb20ca47dc99aa392e2094aa805211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f31a48705e789ffc21cfeae5bb10c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116923626046138352d1bd71c070521213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be571739e5439a724796250eb47641214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1651f0745fd3487bf0f542890f845a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e8941853a4b36e478ad69a746adbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec1068b4b443f5390343b368f0841f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da7fa5a8a9ef7929f383abeb7f170218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10139dd3c7de2740a5f9e67de6ddd65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac005d94b1407755fdab6c55ae6f57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471edb27c0e647ae6e7ede4c3dc9778221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec54abba5bd040dcc6b3095a6740e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504418fa17a966e48a9b9c4b866bc834223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423f1d3deec4518333ea4ea8120838224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba633401fe544b8be7cab80484c269d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df35f25892c3179c426a3d5878a55e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753343d49ab202a7ed8f5febd7f3b3ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec65aee231710cd169a61206490b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7f6b77c897f372b428fc59fc91408229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d3d924dff9f6fe771acd7522b684b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2eafdbfa67cbbe86242eb20dffd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797489f572975eff858302d297329d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea11bb3e46392e19fd91e51e107d6e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67495a1de8a01928b8cf8deca3f008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6700a0ff7faf25449546bf2c5e3b760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557fa305244df7b06ae980e6aa487d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a30248ba22144cc4580d6d830ca04e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e67f2edb0e9824351a2a5eda0ecf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d570b6038adbb82203edafd54205a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c369f023e04173b477e3c7643ebc9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8400494298eba1c22ae1af329aa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3520e499e92e474b43df15b71b046242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e781fc33f54c5c96c901cdc982aeb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a66f90f871d9f7cd79fac18ee8b775244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06231d03545861c3973f8b5e664f33e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ebffe386501f6befeda7ef8aa9126246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feef1625a38a8bfa01463d71d0ed581247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ed61ce538eef2a32c772c81e2597248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa228b984c9dd13fe5c3c13659d04d64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d47afc43ef3e794628cf4a2d02151250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490153dfd015c50d0deab47bf76ab2fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ec7b145076d96b3735c4bea8b34d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbdf5e854c63066854c198dde87d9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4f74a02706975febc28c52b08764b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a9b72e49f8015402e037c627137ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07c1c6ed052b64acd5becf15d4dd44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280538815f1432ac415f42002cbdb947257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ff386c03d53b1f3178120e86de1a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389769eda9be32a8a0d5e7cba95db6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb993113e7731678d4d5d2340bd807260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c73ff7b6bfcac189410f2b003669c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83623b465424a78eba927a557acaf11a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad055baf2d73706750a2fc831f7e14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bdb877341d51ea92de0e325e374c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e67f9f5dd83c220040cc99b0aaf08d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4dffdf2ac9af2b3c0446e8fa4a6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c242ffbd0431fb9e6c99fda80b4610b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74b88eead796019b4c3d6549560b0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cd5e191d0584057794c741b95a220269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc65b10c14ce33923673d30dbcacc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf0132c4a670c2aaf14b5299e85fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648120139a94799956c2106c5bd2d9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c8e7f74cc233de55916db4dbc15b9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea52c6f0ece49bd30cdc87f932c82e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bbf1ef70a624df0795d233c516437275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fa73ddcffead6036c6194e17f7ca9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb7ddf793e581152c07bbceb55998c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3c737e66a2ecdce175fad6998e89c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768579c5f4251f7fc8c6753e54a67fc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211088b9230d7d1d28a51f613261fad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ffc605777571e7b3f8761b652091d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d806ddb0a0fd68419be1b3bca67b93b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1dc70ed9a9edbf4d463bcfd7feb58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28471236679c10c1e6389199dbe64d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5ab119ef6c6ad0a1f666667327814285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18861f82754168358bcf58e6bd1c7d86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b1961cf33c1209dc95efb1fbfd24e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357a0c32c2d4d261244293cb5f594d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3209006a58ae39dc5b2ee743a0a5a33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398863833b096053d64ddec94d70c9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1df6ec1a92c1677bf5eb7e846f603291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802713ffdbf0dbbf0b5e20a603bfac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc443b729760e36d1eb2657a1fbb725293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f791b4c8a1690037c3fdf9d2a227e70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95810f2f4326dbe646fec027d6a28f47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39400c7337d3eb3bd07cb136297f87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbe47dedf88f912f515eff25d556fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97dc697d462cc534855843eac5583e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8538e49d806f776f095388b5d006c45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66edfc6d565220525208af96abf76dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec180f50f76d41a2c7834879336a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6a31a18e795ab348b5e88d447d71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f729370c3421af19f7a66a87bde8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca0615e39df25e39a58541cfac20db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37306b336e1562c6fb138937cdc3bbbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fb8782a18e94058420365892ed946306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a6b9cc23f5e51e9260103401edfd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae880f7e704dd1737671b9b649d3cdc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc278757904c5f69c73bb429e7f1dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d25374df459ce57f489a3d8df2c3dc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f6b88ed817ada6ff6b87ba984ef47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2601382a69bf440b20a9a90e9c4c92312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45388de8e4fa80d345b21c697a2972313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cea6ddc5b2c48071c043601f45cfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16313945c4d6145f154a06d5a2546a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7d035f22101826a54a4d79ad2f82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f3e651c42f2f34f51d99f988586e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e8b8b2324695ad7e004bd29f942cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa1ba241c6eb92214d87aec4cf9f60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a783e17df054414e98aceca7d3272320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158807f92e0dc484d9b3b15b32052813321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79ff9bec40b8cdb0ff3f0281042ead322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb606d73c50be1d0eb7c5d6bf3591ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432fe6cc5669425d871b62a1e11e93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5b69e52b8ac200fed4f04ee728ad2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fd2e1feff0961701c81d34af276e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683e5110df9dfda9f28c2bab5b8d779327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef6c44d728951283d096756eecb5ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9cce27d342580eb2c722850828aea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fd94ae151a8074c2319f58e87cb05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0b8e79fdadd1f72508f1321fe1af2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d55a25ea0eb76ff0667e2f9059a7e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b088a35fbde5d4fef3e0eb521715cd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50c48c9c88e40b97b737fe22482e1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab27d5204a57974afb410a3724f598c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac929a740eb82c5b8ef7ebb5f3347336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c94957a23a712904626bdcd3b6ea86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf3a22bf0c454a2138276d1a683a38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa02a668be9ad4da3b8c4e74fcd7a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b121532d1d5e9ecb0f1572fdabe2b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aff7ef650899e16f8c0b3082fb080e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b1a5a30178a883593611d09e7afad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b99fd45cc95c054d18911520a6728343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65708757008ad82512fc447983dc2ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336ef75588227a9535deca259d12b60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1aa688d84e4b26eb477d9dc26588f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5a5f92cffe1ea6237e1062deeea77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2395324af0681d16977bfa07d2d41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e04b14c301c9ddbba476489b2dc2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe09f4d373fcd996c3579e7204165350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d67f63cbca47f429d22a2f99bd9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e32c12058e771b34f36c669bb1ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80cdeadabb763c106b7114978ff8e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc4331bef7dce93a8778ab7a1ea493354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861ea436fedd1dcc961234d4499ac20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def241fb311aab0e499daad1cbec97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b4cc068f17744a7837fa0158ebeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f65d2b29f714cec55198789b54bae7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa234bb0a1700b0b6eb81400881e26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd90e3640626eea111def82fbffaba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f4958827ea05b39365f697cec164361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb97e3c2185df2ed723f69e0909d515362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f108fe767267cf595418eb9f2e4fed4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5b75bbf25ffe9bae5036a7516fc0e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f01d10f4153dcccab3fde9e859df7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0ab64ca563be416dbfcbda3a81e86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4670fb7bdb92ca856431242d3c8469c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e820ada28131af913d56442334da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8221e9373dc1cc19d74ef6d8e13be4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d11342523172315011727e31053c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d721b1d8d479006e2bc035af3f848a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08f6e469a739f1a7760baa227895b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e619c321a77240906d8a27b5c1ed70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956735f00dc2ebda5e45f4471cb9717374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08681a59139731acb4cc466d0449d18e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bfc29fc105e3943856e1a2e3e6627376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488ef6a765663642bc2bf639d14459b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfc348622f7e9d9dbcdd32fee67c8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83e7bfbb29b1f0463ba483b563be0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54ba1c3f8f38dec085df154e8e5a50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076334f4df2167cacb870e6b3a7be8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf155bcd6c3af48ca069833e755480d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ed643a96d3321a6603a2ab2ea933e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7c51fbc8cf7c584e340351d1d5d3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d86ff3edde2c0e67e92bc68a7dc0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a4b6b1b2940c19dfaffdfa61e1d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef465b068b10c4f24791da60a082e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f3cf2867c158a28417c441cdce6e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66538de30b68af94158af37308dcee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e597ced81a2668b9efa40efc5dc0a1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df881787837705087249bd896e2f9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea4c18e7b9f23807c7aaa78eee2c26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dafd757623a41f5995c820257d6d02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d014181f2445a919798f4a048026cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5485bf2f6bd5d7f86278290d8572b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56310aa3d8f7eb42a88e5002cbceff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6575349d760648d1ba9da479bd10c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa581f6f9f164a7ea05f1ab6222d9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895535e064f1fe6b42f3dd5fc8262e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31500e07fa40c8170312f6185d1ab7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48585103c60bafd1fd9aa3009d3d895401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7980496c6fc7e09d1650dbc1ff431cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271def27eafbebb6ddf9e98c1ff5978403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf62408edea51b7a0fbfa938a5c48b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f5263deb9ae8ed60c78a9ab0e278f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b04f294e114098c952d4a3d5302cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e86bebe785f4ae1a3949009639406407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8f20a1b0953007e50e2e802972f89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f60b057126cf11d7c7482c8ed0c2de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572cf4c20304dfa3430bcca07c7ec0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5d1f4fa3fede8d62f4254d5510302411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad0ea09a12500ae2f98160ff4b5e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c3ec60fa1e0127777db96e11ae377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f2eaabd06104733be35311315d5b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188055c34ab4dea6067db82c65dad57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ee0f5d14048ac07272ba3dc22797a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d2d5dfdf9d8349fa70fff5a963c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece897c97ca5a164af95dc7a56b66cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dfda6269be931b84194bc68d07799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cd2516d2734066246d16e202e8653420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f3b873d719ed3b4aa7fd8fa1e83a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce3797a2ec4c439744dee92f20bcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f9fae0ce5868c7f554fcbf0062e4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b8120547850c7fde065ebe71265dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf523db7bd48bdca3a175443e46c27f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116150b989b3682d9a6a3c840d99081426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489bad0901d94dc0b9df70bd2347241427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639c3f215f6527cb6b7cb31bea1ce0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5650519952c8ca439e24b1ddc801429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444cf99e4c5532848e35226c0199008430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a43a68592086d9c2223403417f1fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08540cdcf37c6c6930bdb4a1dae1c54b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292ab23c8a69d108bb84d2fd6ca43a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ddcf061cd5a76df92e8a599d87577434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a69d2bccdabd02533bbfdcfa9008e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721662e1c4d1555aac5e7c5ad221852436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59774ba4d302e2f71edd35a1e3a094a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a12d13aa17afc5401d73b7697c78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0e872fd59e0332e98e7d691c6ef33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae640717851b4b2c62451b86e115fb09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861ab2dd70af6e44ce5fa82329a2203441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824d999fd624e85a19ac7b18770c97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ea0d90d0520f46ee3844a6c01a6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004c2a5b6942c8c6a77076de47457f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089cec0cb2a2fb6003c3f539a7ec8fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a3e684041d6b26e82d34c30ce12bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd81d44ed89ed3db7143afaa5bc5fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1bfe928fc08dfd8d3ca4590919564448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce11407418c64ca01830ee5fa36b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4fa2dfcd0642c7bc728b2c15ee196450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229466d6b3f0492ab00a8d2d31847543451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e95bac0a6edc2e2ad9986ade79b580452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95003de51f80344203f5528f83f29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803d93c9034127da74be416ee731c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887e8434dfa701dfdbf988f0161fc18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71f5d8aee89855a927de9264a9bb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee667cb11ef9b7ba8cc3a28e725c550457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb6d10cfb525956c6dfb0e8485fb0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f9c029328d912f19ab96eab92a9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247471cae5b515720294664f546648460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cfe2a52db276e3ce39604134cb163461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a3e5517e6243e2990a6dbf67ba3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb89cbdb3fa520420dd244dfcd5733463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9683206e0ec57cd861e6b72c79556e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4577a1e1e54a1172cdd7af4c1ce39465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bfff4404574d40e5488d25e65c72e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f14e7080d46180b687a7f6b53a4c4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd0a72116e754ed156ada8ab82ac8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8bf228f9dfb9df3ab69799dc4ffa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055047f6cf38682fcbaa2986badc7e87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b9bc72160d08115876afb84530615471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adcff88aadaf69ac001e761811c418472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ded187239af034bc205962cefa939473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a015b1f74065fd0f11ae086a175582474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ad7d062a852b01677632b0f191193475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323ccf2ce71bc2264d4f3899297c385476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6831229ef1b5907ed3e7ed39fdd0c61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ba434c2891b271f8f84f03222b42e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f4ef3d3892c770b2a5010dbbd2f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d5b3d945165eb135af65acd0feef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c00886f0d8972c446742f916669245481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a473175dd19239393b1ecd4a4bf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c9f1b8ebc25905aff3472858e61f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34b38ccae9baff64ba36f4554cbbba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d658579c05c86838691df156dc99b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14687bd4533f4b8f506864a451f6ab67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f64913b202c8e6542ed2df22af9cbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a58751831d2749e8010e702d4e3c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bfd3def40df112f198ddcccbcdb3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574d10dcfbe157548a01b10e07a835490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f873d54d763cd0d16085b8a79ad02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4aa791ea6f233ad7e0b4a98d9e467492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c4dfc46c3f856dc328f0fa4b296d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9540798ed125c5396908c4cc4ae7f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4ee1168d662849fb9f5cdf6616c5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a742a2680f1a4ba331797fcd84f9947496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf76fc1b2e79082a3c4d92cc1c9e86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd77d3dadc734321f46456fbb76ed6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628531dc3b22b753a3e4b77ca7537e7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a1042f1fbae96970fcc67a37d9dc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba00a7abe54c371e8f5ef6a85db6718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b3834b440febc8707cffbc013319502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d25e1e3f403440ff5d6b4abe2aa40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818be94dcf9c3b2a71f172b74d10923504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380df2f3eccc70a6b27e9a5da5524671505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba60a084fbd28c5ef14d70ebf85576506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596483074601850909aacea8d589d072507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3412213a3eb14d1000124f98a7ec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f67663c015d70cb67d02fcd7e3bad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59b7475f30a6185473330a858739f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4004a38dbd182b4350e1d3a78f2a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29913aa18369b9d3f7f96f0f55b1da04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cfa00f19022f024f0f27a5756f00d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a721ef2415a776119c9bfde4069fb78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2adf3022740009435c9a2a25e1991515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef1136e0ff42da525ab4e7821e2341516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a9279a30e25b81a2f649f461ca2c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1c030f958017301848954fb1a80a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfee71de469a5bb7017db446e2850dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aed7a5515eccf31f3c872b171891e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc74eea095f32b5fcc0c4933d17e0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8970aaac5bed862b718888bee4a803522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752481c6cff07d2268954713452310523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede39d7a6f22533212473175d0f3d91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92244e597f111a77b73a4603b02214525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb03ce591ed9e0276f12f5ed28a224c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf27b900353dc97a681a760bbce509527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e0e72fa5e6ac20de797dea60647c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345192561b39e97347c160b3b12cade529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9b834e42fe9f911e85d7a077114a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8260f79da377f38d3a1370d11b811e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4307bc9ce439e3be4a047e34e8db3bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0138359342ae656dc8b6e156e9922533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026995ecd9521c77abeb46f826de8797534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eec3063a5ae25a5b93efd525e765d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66e6aba98295da4d2b81d011b6697c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db6a8b84f9770a4f401cdc25277a42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1f29310d7787765e1f19a0859a71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae546f423f40636cc4c30a625dce3b75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b70e270ccc87edf6fc8b757954bd3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abddb341865427d416d5f1d4fcfc043541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d2e61e1f6f736f6d717d559d4218d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8982cdbb44571c960b228ff368115f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f2ef6a496f35b1e8e41fafbf0990c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5122edf0f574c402dd1494f4abdf50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4861a5cf303de5e2bf7ea6b40f06cde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af3fc489230f48868a19223eb9aebf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16502fcbaccc0674dbf193ac19375e37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea6dcd809e9fedb263c3e87d4a82b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b047cf87d0ad4e6cfab2936921675550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ed8e11353a7ca0170a5f4c7e0f895551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32896e82c7d636e536353a0723e399552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f709f6578a6aebe2c7ff832677c2b1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013fa251e940e32f74339a22ac4fb66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd880acc739b4df642f8b941072333555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101730a76a048f5b8817f4d509f65589556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ac995d70efeb0377db149bfbce916557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af089659d54237186ef8a8afaed1e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b58b7764a148bbe52f2f707c51ce6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f86f82a39240c3721e0f2d9a5c1019560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c68d7d5d625d3eafbdcd8afbca71561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81b7256920114af35c839b34e9d33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c1dab0e438099553189442ebfadf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93878b62f763dfc715a2298d5e045564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf4f1916bd49236e04e4004d40bd53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafeaa52e4ef2f1ee83263aa2ffaa48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf568f77b4b2cd94229fad4360f09d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba9b040b537aae3348cc46ce8bb135568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f56da5c21e32630fdc3c2f9478660569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941560e8a069a1f8fb31d5fd594a7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915b8f1b08710c4b93d9bdf8d3b70d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0735fe70fb87e1d6a1a6a7a01731a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ed3cb58873ad0485b0541f6c506d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35500eb861e1ae9cdbdb8a5c374be49e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfc0de60bdc6280e93e40f76bac0dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84242628ac95dfd16e95730964aa6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf388e4867556549247f386f3f453d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e05e6fdc115d06aedfbc023ee9099578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dcd6ad5c699915a21800cb3cf4ec7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2613f2e10961963cbbf412fd187c2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f5aa9aa5865295bcf2978ddb4a265581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d94dc4c108931cf6714da8aeea8cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825226f464037bdeb19ac6e3ba6573d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a098130521e2a74648409ef1cd1357584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0a646a7ebe42fdcd2bbd2ec0b0c2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074ea2eb05e3337ec205f408937897b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632abac39265919fc1c9c8042a581f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab618bb2708cf2afe995a58c4b6a49588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e89bdcf33155f2a1f7ca13bb2111589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba724cb509f745b2b3f7e17da345cd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4688ed9fa81dad86d0ab5d5fb9b3cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f137a1c5782c5da41972b762d3e128592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6c0b53fa733b64bd35b4d6c7e6c7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036befc21b8715f3e997fb7577a5bf9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c2b2388270a05bdfa44cdd661067a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d97f82e42447991bf092c58691b10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624a5337b84e8140385e907b156918597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b7347a42a2e763fa770c6706ddc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6157b344061b883a18f394a57f822a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb27fab17054b3cccbbb9ec87fea325600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf2d5e429d79166a93031e22d92a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f84588c5d73f4d6762416cd2250a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a89dff8766a385c589feef7b80ab0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e77d45be3211f6fb4ad38bb68a3399604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aebc66f52c7469086cdb4f8426cf74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcbc5b4996f1956c607bc5989d208a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ceea9afe71e2cd9ed22f0615253d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472f691a9f67a21fcd2246a16721e24608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab89fe71f6856aebfc678c108fbda4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b5f4d0efb39a79d725acf3fc3484f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec336375b24eb7d3680b6e34543054c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29373dddbe82fca90344232675c8b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda8e05c986fa46f4bded7e000cac75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71076ab9b43fe746c33a5726ed7a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df538d1ba5f4e65cc980a10a1e36cae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12636eebf8926453cfbf5da6ba7b0914616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b6a532b6c121fc5b6dbdc00152a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f3a4c6bceefc04469344b9d7acd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f9418e4a1f30fefa6a1d41af57899619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f5f666711fea9c57418b851d208c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7195e20fe7a0e5fd62983936da70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc04c25886daff9a156e645823a195622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0a0ddadc887f932f0d1392737af84623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84b064189140daf04a30e2f6c6668c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6dc8b8c3b0a4f4d19436cc734d538625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba7046a223b2f60d80c0213703e13b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52437a59ed8d5994747c0356b2253d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45ee1f7ebfe80c19715de237a08c22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f36a1b9df426b50a4e910a2889de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f8353bd4ffac739736b6636f074b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e79ad64eda4499ac0990dd52db7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f928f4f8ec8020007c90b199962e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027a25d10f303b4df75b51ff466e966633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488074549e637e9cea29f3ca55d030634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30146c5512625aecf54c52a29643c64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434593913d70d84e000c50533c9ceed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c083e7570b2d7f8307fc2dcf102f79637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb973db5b913d86d09035800e8ed16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823584d84304ee1212eb8226772b6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678a607ac8fe57101f15d1a83c4c20c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5ad0264fa8e447f6cebae783c13ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d629554c73396ab3975df880e4d56c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9dc6ee48c458e52d04e0149fe10ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b959bd35b13806c39f08fd40fc12b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a04acda40bd0d14920e2e272b1fd0a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e08f1550273d84566024438809f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a13a7a687cd43b6b290b6b2194de2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c548296d3476a64156b0d8c2aef8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2baff1e48702e07269b0e1f4d4787d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866418832c5fabbe8ce12af0b4691b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a9bf238c7dd95fee133f0ee7d6ec5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be4ca1a9420463e28f440fd574717d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec8516f151707b8fb18a44313fdba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2695b17665da9f2e6aebf79a814821654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f827362008d34c3f3a9ff38310cd5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834cfffad04072459334c68b98127e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7899c74f26b8ec4a770bf8ed32570657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d198a92178d5f3b58242405ac8eece658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aba87a77b781f0cc55f4e02cd38068659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63145b2296ccd196df56e2ef287257660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0766ffceea6b2570b6239075ffca307661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362761732cf6895ae676b399154cebc7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f989eeacc42abe4615b47a8051ce5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2281c73801a7a9843c8c2917fbec559664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb02047a37bd8325b55e51872f7cae6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f811c1232e2b10b5050af99459a65f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4681488365546e263477fe8c5a776667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb0fbb162cc1e9557eddeccf81ff77668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640f1e310399ac7420cb2b2e4a7453669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b65550462be4f4a8f61a7f7cf4f157670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b82f89b58cfe7afba2f7c3ab9491d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd94dc0ff9ba777da52e2c8a0cf892672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeca3fe62ea133e0c007fc2f25367c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dfbdf5a44c134747ec86022fe91c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3a023fcc2b5de304e3f5028ac4d55675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa333daedc2e0a6cf226484b4141aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc40215da5145fdfe9ad4c194967440677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a0fdf2a20c3dfc6ef2aa6b1f024f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae445fae43a0acadcf1d8b2b72ecd395679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6027bc218a130cd9beaed5dd8a4584680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782b15cfe5013d474b3c593a482f8e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537824ea50620909fe147a3eee15f04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d962090514f45fbf5ed39439f655ce8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d55c36119b192cde80b5036a1a590684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905f35e4f87699a4a00e2fb4be03cc4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62346b696d2361cca6a0011d8965a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278b81946ea68c144960d937e246e5a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2dec32e2a13913ffad00e901744fd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911eb3a7e7ae60aaccab5b689639c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdec75350a494e98712eab1c346235690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765bc70a52b7e6b62baf87899c0f2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30465580748879ea040bff8c816ea9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92570ba18c1f8604961cdb195b9d94d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d902d452e844661d19effe7fe674b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103327d1214efbb97afcf6a01e30d60c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50233e1307e6201c49e614735496df4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748be1c0e0b802c2c67a594246b442a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de7759866e1fa9ce97e1ad3a5094b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980d64636865171bb08fc49d0305e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e7d73a6a381b6e3949b99e18fef1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad87f484be6402f8764e748527add701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9ce8354610202131a028a2f1b3554702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856bd0cd39ef3557bfd71738e40e7a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a442a3bc2435e4ab58839e421402a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3e150f2d4fb4afda939223da06f29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe7e57ff1fada5ae8efe052ef12465706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefbac1c2570820a890860223fa7b36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e56f134d58a196d0c187b0433aac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe1a23b63f51b22a814bf98f41eacc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f166f51e9ce3a72dde412527ea69756710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99615f284c697cbe46b9919e3df2a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1510d63fe520e579f8ae50ec87daf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eae938a16791381e05c3162980661713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e81ec5f70c963d63a93d6a627b3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851fc0a23ae55c0f1350c169840c442715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5abc93068eb7b91ed8ba1a16c5a509716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d859745da4a42a7e339fa4ff49fbc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c3f9d4f8718b653fb4147e7089405718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f45e068e47a6b7c8f3effea7cc0a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c38b1baa80566173784824ce072ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f6885f3e8c1e635baa5aa61064db2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd077f8da3a3d095a9798f1552d5a40c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25776eefe5b57daa6664aa81747d269723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d280c0006d574d48bd0218daea92e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee30ba98b7ce0463eedae9fbd886b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695457cbd497418d821f12cee661401726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d0b1831a8518cd609c79a7cc75a4e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddbc11a579deb2490a42d2ca40c7db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d7cbce454993baace3b7456dc4d2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee7c4092da266097f28df10730a9bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd50276952548fa5a478dac4e2f92731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200c38148c1c508eb99755d0c9465a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2a5f0e0499f1ebacc1270ab1f4518733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf2d9309c99bb98d2b5ebf95b583d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d419878d8656bc125b74c7383e1f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c651b37b68cfa7ba9c13811465a58b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0734d73e18d8689ab1aeff4c18af0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0ea07095bc47a5618a6f1276012a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280ae12396425ad37b1e0b6f51c767739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51788ae353e7db429a9b0418aacca5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2e3e25deb27b950c6b0429c00795b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3f7658c839603abc965865f54302d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0b7788287e2c3dd83f8e54bfe217743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd400257050e992332b95cf1af5ee6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f9ad49002bda6f4d7732d8663d4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735394310a220caf3a01c480fe2bba4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3ecb6202a9066a97225b00f3276c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a3c05cb80fc1dd05da903be2b4f9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd663a60fb33c6730b2f564ff90e64d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26724b79170020179e725a00c5f4c099750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070ed85dd62afdae658c7215d1925e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a221a969f292e4a9ab8428899643752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f281706f4ef444531ac7511d4d392a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bba47a46aa3342086cfca674856948754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5987978c0b9de932eff52d3860c5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e1c78aeddd45de5a61254871fb33d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb902a63b3e460b2b820aec1291aa08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73cd1a8f1d5b2f5249988288e91caa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad4d763ef93d2dd52e5344e4e573c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c2b7c8c953f9eefda517fd4dd9f41760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec76626942b863a70de66e077e8a2ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53df72ac294c983ccfaffd8a0f08f5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba220cc7ccfb18c3e3ee2e4030322a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ac43d8b55238e6c2c7a2a0c78875764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c2b920df18abddb66a956f5fac0d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e223114ed0b4aaf7dfa00c982082f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9041e5c42cb22bf961164f2f81a681a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e208d326042ce047d707f658b5c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b1ca9e90cdfd8bd64bed285e0af34769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960f30e5d148fbabfb7a4cb662eb0c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190969fa5b21426e9407e625f9db1746771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf64c8482c4b282a68fd99bd4debc6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5ab3547a85124d6a957cba3f7143a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb32907e6eccf3f8a0c7049605fc2e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff05bd77d980a6c85489524af08a24775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3364f7d11b6630855fdfeb4e1c11b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc3067b2229209697ab53a7e25470777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208edda166ebec0db7d2f47894e771d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513cac0bc3e87449b53660c2c8fa6d7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445d28c007f8b27be3d4d99494dabab780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a0b94d38cf7df5e3487530c0694b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92f7971b93b7e5a67b6ad51afc260d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08497fa331dcd70beffde6cfcbdeeb5b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2acf09fcb37e0deba41238e4caa999784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c5c798d0022c567b2615e64d49130785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28f6476913302c6a21cecd5c50cadc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac4e2c029fd6cfbf1260c89dbee068787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afc887dbab402565ce8bb7fda348e6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3df49bded96680e016c3789d7ffec4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a6b1618a8496d60826abf0fe9436790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc21af1b528cbf18b869b26c93b1a2e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180cf5f778950d42cc4b25c060372d7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b0fc61433145e7ed77140a8039634793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15383d90e683bb6ce42011765f5bc2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822bda817e586658fde34c10fafb5a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807809abdb99342e7ce2a7a8fcebb15796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6e31773324cbe3a678809b6930bcd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e79f4db0f36028a357bf783e6489e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21758d0a777c72d952270a8cb75d2da799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d8eab11dd9ea3916d369bc928c8bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9440d44a08a2024ba2aa866db6fa6d6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166b3903d4df13b1cb6e64f9963017802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c4bf3fb0f3b55f369c727ba11434803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677ca1c66ef80f834b2486e13a4b300804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ecda0f5d88c21ca7d3b1ef936574805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1122ed205073c4747698b5f903b186b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cef396df465f2bcfc3b08f80fc588807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7bedf6e3adfa552b14296fecb2c7c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9474c7d5b36e7283051e6b6158b5586809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f581ba7b01b8f7a21239b8835b7c0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aeeda5ea2760d16430d1018dee0bf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e52d8a6b8faf2221481bd026777ba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c1a139f4607e558a842310564904813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227dcf42542cb4a0404c72902564e64814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e7b771e36ac283d194d890dd15f53815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2d956a77e64b76d97baa9707453bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e17c59a4aa21f765cd1eeadb7c400817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d12d9ba29080661e20c63da8366d8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555617cc23e890e3c6811a6501fff36819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa82bc90e099647d845636b5cfb817820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6338a2c0f9c8fc2c07162fab03e7d3d821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>